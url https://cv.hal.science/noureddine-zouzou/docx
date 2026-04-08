--- v0 (2026-03-17)
+++ v1 (2026-04-08)
@@ -100,209 +100,209 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of particle electrostatic charge level on collection efficiency of an electric metal mesh filter</w:t>
+                <w:t xml:space="preserve">Study of fluid-particle-fiber interactions within an electric filter media: dissociation of collection mechanisms' effects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Akram Sayoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Zouzou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Electrostatics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 138, pp.104159. </w:t>
+              <w:t xml:space="preserve">International Journal of Plasma Environmental Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 19 (2), pp.e02004. </w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.elstat.2025.104159⟩</w:t>
+                <w:t xml:space="preserve">⟨10.34343/ijpest.2025.19.e02004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05241305v1</w:t>
+                <w:t xml:space="preserve">hal-05038414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of fluid-particle-fiber interactions within an electric filter media: dissociation of collection mechanisms' effects</w:t>
+                <w:t xml:space="preserve">Effect of particle electrostatic charge level on collection efficiency of an electric metal mesh filter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Akram Sayoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Zouzou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Plasma Environmental Science and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 19 (2), pp.e02004. </w:t>
+              <w:t xml:space="preserve">Journal of Electrostatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 138, pp.104159. </w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.34343/ijpest.2025.19.e02004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.elstat.2025.104159⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05038414v1</w:t>
+                <w:t xml:space="preserve">hal-05241305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dielectric barrier discharge type electrostatic precipitators - An overview</w:t>
               </w:r>
@@ -1833,399 +1833,399 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02442055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fine particle removal by a two-stage electrostatic precipitator with multiple ion-injection-type prechargers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Assessment of forces acting on fine particles on a traveling-wave electric field conveyor: Application to powder manipulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ayyoub Zouaghi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noureddine Zouzou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hak-Joon Kim</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Lucian Dascalescu</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Aerosol Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jaerosci.2019.01.004⟩</w:t>
+              <w:t xml:space="preserve">Powder Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 343, pp.375-382. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.powtec.2018.11.065⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02283019v1</w:t>
+                <w:t xml:space="preserve">hal-02283108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of Two-Stage-Type Electrostatic Precipitator in Axisymmetric Configuration Applied to Finely Ground Lignocellulosic Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Noureddine Zouzou</w:t>
+                <w:t xml:space="preserve">Fine particle removal by a two-stage electrostatic precipitator with multiple ion-injection-type prechargers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hak-Joon Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myungjoon Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bangwoo Han</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Mayer-Laigle</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Xavier Rouau</w:t>
+                <w:t xml:space="preserve">Chang Gyu Woo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ayyoub Zouaghi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fouad Kherbouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Industry Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TIA.2018.2885964⟩</w:t>
+              <w:t xml:space="preserve">Journal of Aerosol Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 130, pp.61-75. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jaerosci.2019.01.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02154625v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02283019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of forces acting on fine particles on a traveling-wave electric field conveyor: Application to powder manipulation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Study of Two-Stage-Type Electrostatic Precipitator in Axisymmetric Configuration Applied to Finely Ground Lignocellulosic Materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noureddine Zouzou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Mayer-Laigle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Rouau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ayyoub Zouaghi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucian Dascalescu</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Fouad Kherbouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Powder Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 343, pp.375-382. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Industry Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 55 (3), </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.powtec.2018.11.065⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TIA.2018.2885964⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02283108v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02154625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measurement of total electric charge of submicrometer particles using a DBD charger coupled with a capacitive sensor</w:t>
               </w:r>
@@ -2826,51 +2826,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkader Nadjem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aida Moussaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucian Dascalescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Zouzou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2911,754 +2911,754 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02316610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental analysis of the transport and the separation of plastic and metal micronized particles using travelling waves conveyor</w:t>
+                <w:t xml:space="preserve">Modification of surface characteristic and tribo-electric properties of polymers by DBD plasma in atmospheric air</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Belgacem</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">A. Tilmatine</w:t>
+                <w:t xml:space="preserve">Mohammed Fethi Bekkara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucian Dascalescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Bellebna</w:t>
+                <w:t xml:space="preserve">Youcef Benmimoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Miloua</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">N. Zouzou</w:t>
+                <w:t xml:space="preserve">Thami Zeghloul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amar Tilmatine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Dielectrics and Electrical Insulation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 25 (2), pp.435-440. </w:t>
+              <w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 81 (1), pp.10801. </w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TDEI.2017.006601⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/epjap/2017170149⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02315486v1</w:t>
+                <w:t xml:space="preserve">hal-02915396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modification of surface characteristic and tribo-electric properties of polymers by DBD plasma in atmospheric air</w:t>
+                <w:t xml:space="preserve">Experimental analysis of the transport and the separation of plastic and metal micronized particles using travelling waves conveyor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohammed Fethi Bekkara</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Lucian Dascalescu</w:t>
+                <w:t xml:space="preserve">A. Belgacem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Tilmatine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Youcef Benmimoun</w:t>
+                <w:t xml:space="preserve">Y. Bellebna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thami Zeghloul</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Amar Tilmatine</w:t>
+                <w:t xml:space="preserve">F. Miloua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Zouzou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 81 (1), pp.10801. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Dielectrics and Electrical Insulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 25 (2), pp.435-440. </w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/epjap/2017170149⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TDEI.2017.006601⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02915396v1</w:t>
+                <w:t xml:space="preserve">hal-02315486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New Hybrid Surface–Volume Dielectric Barrier Discharge Reactor for Ozone Generation</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Said Nemmich</w:t>
+                <w:t xml:space="preserve">Analysis of nanosecond pulsed and square AC dielectric barrier discharges in planar configuration: Application to electrostatic precipitation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ayyoub Zouaghi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nacera Hammadi</w:t>
+                <w:t xml:space="preserve">Abdelouahab Mekhaldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rabah Gouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Zouzou</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Industry Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TIA.2017.2675978⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Dielectrics and Electrical Insulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 24 (4), pp.2314-2324. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/tdei.2017.006505⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04484643v1</w:t>
+                <w:t xml:space="preserve">hal-03204148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of nanosecond pulsed and square AC dielectric barrier discharges in planar configuration: Application to electrostatic precipitation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Abdelouahab Mekhaldi</w:t>
+                <w:t xml:space="preserve">New Hybrid Surface–Volume Dielectric Barrier Discharge Reactor for Ozone Generation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamel Nassour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mostefa Brahami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Said Nemmich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rabah Gouri</w:t>
+                <w:t xml:space="preserve">Nacera Hammadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Zouzou</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Dielectrics and Electrical Insulation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 24 (4), pp.2314-2324. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Industry Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 53 (3), pp.2477-2484. </w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/tdei.2017.006505⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TIA.2017.2675978⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03204148v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04484643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regeneration of Sooty Surface Using Nanosecond Pulsed Dielectric Barrier Discharge</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Particle Collection Efficiency of Polypropylene Nonwoven Filter Media Charged by Triode Corona Discharge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Fatihou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Zouzou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Éric Moreau</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucian Dascalescu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Industry Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 53 (4), pp.3982-3988. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TIA.2017.2682168⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 53 (4), pp.3970-3976. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TIA.2017.2678979⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04484593v1</w:t>
+                <w:t xml:space="preserve">hal-04484612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Particle Collection Efficiency of Polypropylene Nonwoven Filter Media Charged by Triode Corona Discharge</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Regeneration of Sooty Surface Using Nanosecond Pulsed Dielectric Barrier Discharge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noureddine Zouzou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Claude Aba'a Ndong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ali Fatihou</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Lucian Dascalescu</w:t>
+                <w:t xml:space="preserve">Éric Moreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Industry Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 53 (4), pp.3970-3976. </w:t>
+              <w:t xml:space="preserve">, 2017, 53 (4), pp.3982-3988. </w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TIA.2017.2678979⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TIA.2017.2682168⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04484612v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04484593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neutralization of charged dielectric materials using a dielectric barrier discharge</w:t>
               </w:r>
@@ -4018,667 +4018,667 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04484781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time-resolved measurements of electrohydrodynamic phenomena in an AC dielectric barrier discharge electrostatic precipitator</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Study of a new electrostatic precipitator with asymmetrical wire-to-cylinder configuration for cement particles collection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Ndong</w:t>
+                <w:t xml:space="preserve">F. Kherbouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Braud</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">E. Moreau</w:t>
+                <w:t xml:space="preserve">Y. Benmimoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Tilmatine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ayyoub Zouaghi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Zouzou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Dielectrics and Electrical Insulation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Electrostatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 83, pp.7-15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.elstat.2016.07.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TDEI.2015.005330⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04484789v1</w:t>
+                <w:t xml:space="preserve">hal-03204149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of a new electrostatic precipitator with asymmetrical wire-to-cylinder configuration for cement particles collection</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Measurement of surface potential of non-uniformly charged insulating materials using a non-contact electrostatic voltmeter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Fatihou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucian Dascalescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noureddine Zouzou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Kherbouche</w:t>
+                <w:t xml:space="preserve">Marius-Bogdan Neagoe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Benmimoun</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Abdeljalil Reguig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Electrostatics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 83, pp.7-15. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Dielectrics and Electrical Insulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 23 (4), pp.2377-2384. </w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.elstat.2016.07.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TDEI.2016.7556516⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03204149v1</w:t>
+                <w:t xml:space="preserve">hal-03629789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of surface potential of non-uniformly charged insulating materials using a non-contact electrostatic voltmeter</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Time-resolved measurements of electrohydrodynamic phenomena in an AC dielectric barrier discharge electrostatic precipitator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Zouzou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ndong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marius-Bogdan Neagoe</w:t>
+                <w:t xml:space="preserve">P. Braud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdeljalil Reguig</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">E. Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Dielectrics and Electrical Insulation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 23 (4), pp.2377-2384. </w:t>
+              <w:t xml:space="preserve">, 2016, 23 (2), pp.651-657. </w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TDEI.2016.7556516⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TDEI.2015.005330⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03629789v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04484789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanosecond-Pulsed Dielectric Barrier Discharge Plasma Actuator for Airflow Control Along an NACA0015 Airfoil at High Reynolds Number</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Analysis of electric field and current density in an electrostatic precipitator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Debien</w:t>
+                <w:t xml:space="preserve">Hamou Nouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Benard</w:t>
+                <w:t xml:space="preserve">Hakim Ait Said</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youcef Zebboudj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Zouzou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucian Dascalescu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Plasma Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TPS.2016.2603226⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Dielectrics and Electrical Insulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 23 (2), pp.665-670. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TDEI.2015.005324⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03641370v1</w:t>
+                <w:t xml:space="preserve">hal-04484787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of electric field and current density in an electrostatic precipitator</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hamou Nouri</w:t>
+                <w:t xml:space="preserve">Nanosecond-Pulsed Dielectric Barrier Discharge Plasma Actuator for Airflow Control Along an NACA0015 Airfoil at High Reynolds Number</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hakim Ait Said</w:t>
+                <w:t xml:space="preserve">Antoine Debien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Youcef Zebboudj</w:t>
+                <w:t xml:space="preserve">Nicolas Benard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Zouzou</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lucian Dascalescu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Dielectrics and Electrical Insulation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 23 (2), pp.665-670. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Plasma Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 44 (11), pp.2803-2811. </w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TDEI.2015.005324⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TPS.2016.2603226⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04484787v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03641370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Submicron particles trajectory and collection efficiency in a miniature planar DBD-ESP: Theoretical model and experimental validation</w:t>
               </w:r>
@@ -4787,274 +4787,274 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03204151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of the electric potential at the surface of nonuniformly charged polypropylene nonwoven media</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ali Fatihou</w:t>
+                <w:t xml:space="preserve">Electrical Re-entrainment of Particles in Wire-Duct Electrostatic Precipitators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Abdel-Salam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Th. El-Mohandes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Wedaa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Kamal El-Deen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Zouzou</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lucian Dascalescu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1742-6596/646/1/012035⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Plasma Environmental Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 9 (2), pp.107-113. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.34343/ijpest.2015.09.02.107⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04484573v1</w:t>
+                <w:t xml:space="preserve">hal-04489089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrical Re-entrainment of Particles in Wire-Duct Electrostatic Precipitators</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">H. Wedaa</w:t>
+                <w:t xml:space="preserve">Measurement of the electric potential at the surface of nonuniformly charged polypropylene nonwoven media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Fatihou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noureddine Zouzou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Kamal El-Deen</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Noureddine Zouzou</w:t>
+                <w:t xml:space="preserve">Gheorghe Iuga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucian Dascalescu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Plasma Environmental Science and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 9 (2), pp.107-113. </w:t>
+              <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 646, pp.012035. </w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.34343/ijpest.2015.09.02.107⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/646/1/012035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04489089v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04484573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparative Experimental Study between Surface and Volume DBD Ozone Generator</w:t>
               </w:r>
@@ -5079,51 +5079,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mostefa Brahami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Said Nemmich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nacera Hammadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Zouzou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5213,51 +5213,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norbert Grass</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Zouzou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucian Dascalescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Greil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5347,51 +5347,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Miloua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amar Tilmatine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nacera Hammadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Zouzou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5481,51 +5481,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Zouzou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Benard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Moreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Dielectrics and Electrical Insulation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 20 (5), pp.1554-1560. </w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5553,479 +5553,479 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04484809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancement of submicron particle electrostatic precipitation using dielectric barrier discharge in wire-to-square tube configuration</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">R. Gouri</w:t>
+                <w:t xml:space="preserve">Geometrical optimization of a surface DBD powered by a nanosecond pulsed high voltage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Claude Aba'a Ndong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Zouzou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">L. Dascalescu</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bénard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Moreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Electrostatics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 71 (3), pp.240-245. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.elstat.2012.11.037⟩</w:t>
+              <w:t xml:space="preserve">, 2013, 71 (3), pp.246-253. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.elstat.2012.11.030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04486244v1</w:t>
+                <w:t xml:space="preserve">hal-04484864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanosecond pulsed plasma actuators</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Enhancement of submicron particle electrostatic precipitation using dielectric barrier discharge in wire-to-square tube configuration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Gouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noureddine Zouzou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Tilmatine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Dascalescu</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ERCOFTAC Bulletin</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Electrostatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 71 (3), pp.240-245. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.elstat.2012.11.037⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00822817v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04486244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geometrical optimization of a surface DBD powered by a nanosecond pulsed high voltage</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Nanosecond pulsed plasma actuators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Benard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Zouzou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Rabat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Pons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Electrostatics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ERCOFTAC Bulletin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 94, pp11-16</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-04484864v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00822817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of DBD precipitator energized by a modified square waveform voltage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rabah Gouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amar Tilmatine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Zouzou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucian Dascalescu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Dielectrics and Electrical Insulation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 20 (5), pp.1540-1546. </w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6059,51 +6059,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optical visualization and electrical characterization of fast-rising pulsed dielectric barrier discharge for airflow control applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Benard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Zouzou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6215,51 +6215,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Nouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Zouzou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Dascalescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6325,459 +6325,459 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04486212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EHD Flow and Collection Efficiency of a DBD ESP in Wire-to-Plane and Plane-to-Plane Configurations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Collection efficiency of submicrometre particles using single and double DBD in a wire-to-square tube ESP</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R Gouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Zouzou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gérard Touchard</w:t>
+                <w:t xml:space="preserve">A Tilmatine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Dascalescu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Industry Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TIA.2010.2091473⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 44 (49), pp.495201. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0022-3727/44/49/495201⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04486201v1</w:t>
+                <w:t xml:space="preserve">hal-04486187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Collection of submicron particles using DBD electrostatic precipitator in wire-to-square tube configuration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R Gouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Zouzou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Tilmatine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L Dascalescu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 301, pp.012012. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/1742-6596/301/1/012012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04486153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Collection efficiency of submicrometre particles using single and double DBD in a wire-to-square tube ESP</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">EHD Flow and Collection Efficiency of a DBD ESP in Wire-to-Plane and Plane-to-Plane Configurations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Zouzou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">L Dascalescu</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boni Dramane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Touchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0022-3727/44/49/495201⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Industry Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 47 (1), pp.336-343. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TIA.2010.2091473⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-04486187v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04486201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of a filamentary discharge on the particle trajectory in a plane-to-plane DBD precipitator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Zouzou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Moreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 44 (28), pp.285204. </w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6837,51 +6837,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Jolibois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Zouzou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Tatibouët</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6940,51 +6940,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Collection Efficiency of a DBD Electrostatic Precipitator under Different High Voltage Waveforms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rabah Gouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Zouzou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6992,51 +6992,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amar Tilmatine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucian Dascalescu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Plasma Environmental Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 5 (2), pp.191-195. </w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7096,51 +7096,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Dramane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Zouzou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Touchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7225,51 +7225,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Dramane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Zouzou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Touchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7342,64 +7342,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Zouzou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Dramane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Braud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Touchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7446,90 +7446,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of a Dielectric Barrier Discharge in Axisymmetric and Planar configurations —Electrical Properties—</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boni Dramane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Zouzou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Touchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Plasma Environmental Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 2 (2), pp.89-94. </w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7576,51 +7576,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Separation control using plasma actuators: application to free turbulent jet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Labergue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Zouzou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7718,51 +7718,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Takashima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Zouzou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Mizuno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7835,51 +7835,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Précipitation électrostatique dans une configuration pointe plan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Zouzou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Touchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8671,222 +8671,222 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental investigation of particle motion in an inclined standing wave curtain using PTV technique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hana Bechkoura</w:t>
+                <w:t xml:space="preserve">Impact of bipolar corona charger parameters on electrostatic charging of polydisperse aerosols</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Akram Sayoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Zouzou</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Miloud Kachi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2024 IEEE Industry Applications Society Annual Meeting (IAS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2024, Phoenix, United States. </w:t>
+              <w:t xml:space="preserve">2025 Joint Conference on Electrostatics (ESA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, St. Catharines, Ontario, Canada. </w:t>
             </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IAS55788.2024.11023660⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/IEEECONF65845.2025.11099428⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05037665v1</w:t>
+                <w:t xml:space="preserve">hal-05241260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of bipolar corona charger parameters on electrostatic charging of polydisperse aerosols</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Akram Sayoud</w:t>
+                <w:t xml:space="preserve">Experimental investigation of particle motion in an inclined standing wave curtain using PTV technique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hana Bechkoura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Zouzou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miloud Kachi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2025 Joint Conference on Electrostatics (ESA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, St. Catharines, Ontario, Canada. </w:t>
+              <w:t xml:space="preserve">2024 IEEE Industry Applications Society Annual Meeting (IAS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Phoenix, United States. </w:t>
             </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IEEECONF65845.2025.11099428⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/IAS55788.2024.11023660⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05241260v1</w:t>
+                <w:t xml:space="preserve">hal-05037665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dielectric barrier discharge type electrostatic precipitators - An overview</w:t>
               </w:r>
@@ -9462,425 +9462,425 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04494537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of undesired floating electrode discharges induced on an electro-adhesion actuator</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hamza Louati</w:t>
+                <w:t xml:space="preserve">Numerical study of particle movement in an inclined standing wave electric curtain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hana Bechkoura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miloud Kachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Zouzou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2021 IEEE Industry Applications Society Annual Meeting (IAS)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">2022 Electrostatics Joint Conference, ESA'2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Electrostatics Society of America (ESA), Jun 2022, Charlotte, NC, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04486857v1</w:t>
+                <w:t xml:space="preserve">hal-04494524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical study of particle movement in an inclined standing wave electric curtain</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Miloud Kachi</w:t>
+                <w:t xml:space="preserve">Study of undesired floating electrode discharges induced on an electro-adhesion actuator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamza Louati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Zouzou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2022 Electrostatics Joint Conference, ESA'2022</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2021 IEEE Industry Applications Society Annual Meeting (IAS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Vancouver, Canada. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IAS48185.2021.9677330⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04494524v1</w:t>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04486857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical study of the electro-adhesion force exerted on metal and polymer particles in electrostatic sorting application</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hamza Louati</w:t>
+                <w:t xml:space="preserve">Modeling of electrostatic standing wave conveyor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hana Bechkoura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Zouzou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Rabah Ouiddir</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miloud Kachi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2021 IEEE Industry Applications Society Annual Meeting (IAS)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">1st National Conference on Electrical Engineering and its Applications, NCEEA'2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Guelma, Algeria</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04486864v1</w:t>
+                <w:t xml:space="preserve">hal-04494849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling of electrostatic standing wave conveyor</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hana Bechkoura</w:t>
+                <w:t xml:space="preserve">Numerical study of the electro-adhesion force exerted on metal and polymer particles in electrostatic sorting application</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamza Louati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Zouzou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Miloud Kachi</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amar Tilmatine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rabah Ouiddir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st National Conference on Electrical Engineering and its Applications, NCEEA'2022</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2021 IEEE Industry Applications Society Annual Meeting (IAS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Vancouver, Canada. pp.1-2, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IAS48185.2021.9677233⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04494849v1</w:t>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04486864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Submicrometer Particle Penetration in a Miniature Dielectric Barrier Discharge type Electrostatic Precipitator</w:t>
               </w:r>
@@ -10068,247 +10068,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03796589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application du traitement de surface par plasma froid de DBD à la séparation électrostatique des déchets en polymères</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Particles Velocity Measurement on Traveling Wave Solar Panels Cleaning Device using PTV Technique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ayyoub Zouaghi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noureddine Zouzou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Braud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11e Conférence Nationale sur la Haute Tension (CNHT 2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université des Sciences et de la Technologie d'Oran Mohamed Boudiaf, Apr 2019, Oran, Algérie</w:t>
+              <w:t xml:space="preserve">4th International Symposium on New Plasma and Electrical Discharge Applications; and on Dielectric Materials, ISNPEDADM'2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Bonifacio, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04976662v1</w:t>
+                <w:t xml:space="preserve">hal-04491537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Particles Velocity Measurement on Traveling Wave Solar Panels Cleaning Device using PTV Technique</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Application du traitement de surface par plasma froid de DBD à la séparation électrostatique des déchets en polymères</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Fethi Bekkara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youcef Benmimoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucien Dascalescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thami Zeghloul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amar Tilmatine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th International Symposium on New Plasma and Electrical Discharge Applications; and on Dielectric Materials, ISNPEDADM'2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Bonifacio, France</w:t>
+              <w:t xml:space="preserve">11e Conférence Nationale sur la Haute Tension (CNHT 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université des Sciences et de la Technologie d'Oran Mohamed Boudiaf, Apr 2019, Oran, Algérie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04491537v1</w:t>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04976662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of the Voltage Waveform and frequency on the Elimination of Charges by a Dielectric Barrier Discharge</w:t>
               </w:r>
@@ -10418,217 +10418,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03204141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of fine dielectric particles behavior in a traveling wave electric field</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ayyoub Zouaghi</w:t>
+                <w:t xml:space="preserve">Experimental study of the triboelectric charging of a glass bead impacting against a polyurethane plate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ugo Lesprit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Paillat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Zouzou</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lucian Dascalescu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2018 Electrostatics Joint Conference, ESA'2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Boston, United States</w:t>
+              <w:t xml:space="preserve">11ème conférence de la Société Française d’Electrostatique, SFE'2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04491507v1</w:t>
+                <w:t xml:space="preserve">hal-04494051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental study of the triboelectric charging of a glass bead impacting against a polyurethane plate</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thierry Paillat</w:t>
+                <w:t xml:space="preserve">Analysis of fine dielectric particles behavior in a traveling wave electric field</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ayyoub Zouaghi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Zouzou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucian Dascalescu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11ème conférence de la Société Française d’Electrostatique, SFE'2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2018, Grenoble, France</w:t>
+              <w:t xml:space="preserve">2018 Electrostatics Joint Conference, ESA'2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Boston, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04494051v1</w:t>
+                <w:t xml:space="preserve">hal-04491507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bilan des forces électrostatiques appliquées sur des particules dans un champ électrique à onde progressive: Application au transport de matières diélectriques finement divisées</w:t>
               </w:r>
@@ -10640,51 +10640,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ayyoub Zouaghi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Zouzou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucien Dascalescu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11ème conférence de la Société Française d’Electrostatique, SFE'2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2018, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10703,390 +10703,390 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04494038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of two-stage-type electrostatic precipitator in axisymmetric configuration applied to finely ground lignocellulosic materials</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Claire Mayer-Laigle</w:t>
+                <w:t xml:space="preserve">Developpement d’un nouveau générateur d’ozone à décharge à barrière diélectrique. Application pour le traitement de l’eau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamel Nassour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mostefa Brahami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Said Nemmich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nacera Hammadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amar Tilmatine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2017 IEEE Industry Applications Society Annual Meeting</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Conférence Internationale en Sciences et Technologies Electriques au Maghreb, CISTEM'2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Marrakech, Maroc</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01837524v1</w:t>
+                <w:t xml:space="preserve">hal-04491567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of travelling wave electric field on fine particles motion on an electrodynamic board</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ayyoub Zouaghi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Zouzou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucien Dascalescu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2017 IEEE Industry Applications Society Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Cincinnati, United States. pp.1-6, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ias.2017.8101701⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03204144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Developpement d’un nouveau générateur d’ozone à décharge à barrière diélectrique. Application pour le traitement de l’eau</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Amar Tilmatine</w:t>
+                <w:t xml:space="preserve">Study of two-stage-type electrostatic precipitator in axisymmetric configuration applied to finely ground lignocellulosic materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Zouzou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Zouaghi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Kherbouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Dascalescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Mayer-Laigle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence Internationale en Sciences et Technologies Electriques au Maghreb, CISTEM'2016</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2017 IEEE Industry Applications Society Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Cincinnati, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IAS.2017.8101688⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04491567v1</w:t>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01837524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement d’un nouveau générateur d’ozone à DBD surfacique à haute concentration</w:t>
               </w:r>
@@ -11191,299 +11191,312 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04493501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frequency effect on particles collection efficiency in planar DBD-ESP</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ayyoub Zouaghi</w:t>
+                <w:t xml:space="preserve">Corona discharge as affected by the presence of various dielectric materials on the surface of a grounded electrode</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miloud Kachi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelkader Nadjem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aida Moussaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Zouzou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Rabah Gouri</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucian Dascalescu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIV International Conference on Electrostatic Precipitation, ICESP'2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Wrocław, Poland</w:t>
+              <w:t xml:space="preserve">10ème conférence de la Société Française d’Electrostatique, SFE'2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2016, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04489720v1</w:t>
+                <w:t xml:space="preserve">hal-04493718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of pressure effect of corona proprieties in wire-to-plate electrostatic precipitator</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Youcef Zebboudj</w:t>
+                <w:t xml:space="preserve">Simulation of particles trajectory inside an electrostatic precipitator in asymmetrical wire-to-cylinder configuration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fouad Kherbouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youcef Benmimoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amar Tilmatine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ayyoub Zouaghi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Zouzou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10ème conférence de la Société Française d’Electrostatique, SFE'2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Aug 2016, Poitiers, France</w:t>
+              <w:t xml:space="preserve">, Aug 2016, Poitiers, France. pp.1-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04493649v1</w:t>
+                <w:t xml:space="preserve">hal-04493407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation of particles trajectory inside an electrostatic precipitator in asymmetrical wire-to-cylinder configuration</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
+                <w:t xml:space="preserve">Experimental study of high resistivity particles collection using an electrostatic precipitator in wire-to-cylinder configuration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fouad Kherbouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youcef Benmimoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amar Tilmatine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11495,410 +11508,397 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Ayyoub Zouaghi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Zouzou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10ème conférence de la Société Française d’Electrostatique, SFE'2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2016, Poitiers, France. pp.1-6</w:t>
+              <w:t xml:space="preserve">XIV International Conference on Electrostatic Precipitation, ICESP'2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Wrocław, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04493407v1</w:t>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04489780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental study of high resistivity particles collection using an electrostatic precipitator in wire-to-cylinder configuration</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Analysis of particle trajectory in nanosecond pulsed DBD-ESP using time-resolved particle image velocimetry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Zouzou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Claude Aba'a Ndong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Moreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XIV International Conference on Electrostatic Precipitation, ICESP'2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Wrocław, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04489780v1</w:t>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04489655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of particle trajectory in nanosecond pulsed DBD-ESP using time-resolved particle image velocimetry</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Frequency effect on particles collection efficiency in planar DBD-ESP</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ayyoub Zouaghi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Zouzou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Eric Moreau</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelouahab Mekhaldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rabah Gouri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XIV International Conference on Electrostatic Precipitation, ICESP'2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Wrocław, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04489655v1</w:t>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04489720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corona discharge as affected by the presence of various dielectric materials on the surface of a grounded electrode</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Aida Moussaoui</w:t>
+                <w:t xml:space="preserve">Investigation of pressure effect of corona proprieties in wire-to-plate electrostatic precipitator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamou Nouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imed Eddine Achouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Massinissa Aissou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youcef Zebboudj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Zouzou</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lucian Dascalescu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10ème conférence de la Société Française d’Electrostatique, SFE'2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2016, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04493718v1</w:t>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04493649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrostatic filtration of submicron particles using nanosecond pulsed dielectric barrier discharge in planar configuration</w:t>
               </w:r>
@@ -11910,64 +11910,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ayyoub Zouaghi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Zouzou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rabah Gouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelouahab Mekhaldi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10ème conférence de la Société Française d’Electrostatique, SFE'2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2016, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12124,273 +12124,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04499971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utilisation d’un convoyeur à ondes mobiles à champ électrique polyphasé pour le transport et la séparation des matériaux pulvérulents</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Salah-Eddine Bendimerad</w:t>
+                <w:t xml:space="preserve">Étude expérimentale comparative des générateurs d’ozone à DBD surfacique et volumique pour le traitement de l’eau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamel Nassour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mostefa Brahami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Said Nemmich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farid Miloua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Zouzou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10ème conférence de la Société Française d’Electrostatique, SFE'2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Aug 2016, Poitiers, France</w:t>
+              <w:t xml:space="preserve">, Aug 2016, Poitiers, France. pp.1-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04493681v1</w:t>
+                <w:t xml:space="preserve">hal-04493397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude expérimentale comparative des générateurs d’ozone à DBD surfacique et volumique pour le traitement de l’eau</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Farid Miloua</w:t>
+                <w:t xml:space="preserve">Utilisation d’un convoyeur à ondes mobiles à champ électrique polyphasé pour le transport et la séparation des matériaux pulvérulents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelkader Belgacem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amar Tilmatine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salah-Eddine Bendimerad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Zouzou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucian Dascalescu</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10ème conférence de la Société Française d’Electrostatique, SFE'2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Aug 2016, Poitiers, France. pp.1-9</w:t>
+              <w:t xml:space="preserve">, Aug 2016, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04493397v1</w:t>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04493681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modifying the surface characteristics of polymers by exposure to dielectric barrier discharges</w:t>
               </w:r>
@@ -12415,64 +12415,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bogdan Neagoe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yopa Prawatya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youcef Benmimoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thami Zeghloul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10ème conférence de la Société Française d’Electrostatique, SFE'2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2016, Poitiers, France</w:t>
@@ -12501,90 +12501,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Particles' re-entrainment in electrostatic precipitators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Abdel-Salam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Th. El-Mohandes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Wedaa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Kamal El-Deen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Zouzou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12631,77 +12631,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Collection of ultrafine particles using polypropylene non-woven filter media charged by triode corona discharge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Fatihou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Zouzou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucien Dascalescu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2015 IEEE Industry Applications Society Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2015, Addison, United States. pp.1-5, </w:t>
             </w:r>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
@@ -12774,51 +12774,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mostefa Brahami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Said Nemmich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nacera Hammadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amar Tilmatine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12863,528 +12863,528 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04486849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application of nanosecond pulsed dielectric barrier discharge for sooty surface regeneration</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Premises of evaluation of the filtration efficiency of an electrostatic precipitator by measuring of the electric charge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arthur Claude Aba'A Ndong</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Malika Bengrit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farid Miloua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Miloudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amar Tilmatine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucian Dascalescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2015 IEEE Industry Applications Society Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Oct 2015, Addison, United States. pp.1-6, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/IAS.2015.7356773⟩</w:t>
+              <w:t xml:space="preserve">, Oct 2015, Addison, United States. pp.1-5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IAS.2015.7356760⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04486807v1</w:t>
+                <w:t xml:space="preserve">hal-04486812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Premises of evaluation of the filtration efficiency of an electrostatic precipitator by measuring of the electric charge</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Farid Miloua</w:t>
+                <w:t xml:space="preserve">Application of nanosecond pulsed dielectric barrier discharge for sooty surface regeneration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noureddine Zouzou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohammed Miloudi</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Arthur Claude Aba'A Ndong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2015 IEEE Industry Applications Society Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Oct 2015, Addison, United States. pp.1-5, </w:t>
+              <w:t xml:space="preserve">, Oct 2015, Addison, United States. pp.1-6, </w:t>
             </w:r>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IAS.2015.7356760⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/IAS.2015.7356773⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04486812v1</w:t>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04486807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanosecond pulsed dielectric barrier discharges applied to electrostatic precipitation</w:t>
+                <w:t xml:space="preserve">Influence de la procédure de charge couronne sur la distribution spatio-temporelle du potentiel électrique à la surface des médias non-tissé en polypropylène</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arthur Claude Aba'a Ndong</w:t>
+                <w:t xml:space="preserve">Ali Fatihou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Rouagdia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Atallah Smaili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Belaid Tabti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Zouzou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th International Conference on Gas Discharges and their Applications (GD2014)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, Orléans, France. pp.355-358</w:t>
+              <w:t xml:space="preserve">9ème conférence de la Société Française d’Electrostatique, SFE'2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2014, Toulouse, France. pp.202-207</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04487471v1</w:t>
+                <w:t xml:space="preserve">hal-04493179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence de la procédure de charge couronne sur la distribution spatio-temporelle du potentiel électrique à la surface des médias non-tissé en polypropylène</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Belaid Tabti</w:t>
+                <w:t xml:space="preserve">Nanosecond pulsed dielectric barrier discharges applied to electrostatic precipitation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Claude Aba'a Ndong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Zouzou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9ème conférence de la Société Française d’Electrostatique, SFE'2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2014, Toulouse, France. pp.202-207</w:t>
+              <w:t xml:space="preserve">20th International Conference on Gas Discharges and their Applications (GD2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Orléans, France. pp.355-358</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04493179v1</w:t>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04487471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Time-resolved measurements of the electrohydrodynamic phenomena in an electrostatic precipitator using AC dielectric barrier discharges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Zouzou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Claude Aba'a Ndong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Braud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13435,51 +13435,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of nanosecond pulsed DBD applied to electrostatic precipitation: comparison of collection efficiency with AC-DBD</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Claude Aba'a Ndong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Zouzou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13530,51 +13530,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application des décharges à barrière diélectrique pulsées à la précipitation électrostatique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Claude Aba'a Ndong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Zouzou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13625,64 +13625,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interpretation of surface potential measurements performed with the vibrating capacitive probe of an electrostatic voltmeter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Fatihou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucien Dascalescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Zouzou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13781,51 +13781,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amar Tilmatine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sidi-Mohammed Remaoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malika Bengrit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Zouzou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -13939,346 +13939,346 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04499951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réalisation d’un filtre électrostatique avec un bon rapport qualité-prix pour un incinérateur de déchets médicaux</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Noureddine Zouzou</w:t>
+                <w:t xml:space="preserve">Nanosecond pulsed plasma actuators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Benard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Zouzou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Rabat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Pons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8e Conférence de la Société Française d’Electrostatique, SFE'2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société française d’électrostatique (SFE), Jul 2012, Cherbourg-Octeville, France. pp.345-348</w:t>
+              <w:t xml:space="preserve">Joint ERCOFTAC - PLASMAERO workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2012, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04492491v1</w:t>
+                <w:t xml:space="preserve">hal-00822662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanosecond pulsed plasma actuators</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">J. Pons</w:t>
+                <w:t xml:space="preserve">Réalisation d’un filtre électrostatique avec un bon rapport qualité-prix pour un incinérateur de déchets médicaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sidi-Mohamed Remaoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amar Tilmatine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farid Miloua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nacera Hammadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noureddine Zouzou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Joint ERCOFTAC - PLASMAERO workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2012, Toulouse, France</w:t>
+              <w:t xml:space="preserve">8e Conférence de la Société Française d’Electrostatique, SFE'2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société française d’électrostatique (SFE), Jul 2012, Cherbourg-Octeville, France. pp.345-348</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00822662v1</w:t>
+                <w:t xml:space="preserve">hal-04492491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Collection of submicron particles using a DBD precipitator energized by a modified square waveform voltage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rabah Gouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Zouzou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amar Tilmatine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucien Dascalescu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8ème Conférence de la Société Française d’Electrostatique, SFE'2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2012, Cherbourg-Octeville, France. pp.267-272</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14342,51 +14342,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norbert Gras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Zouzou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucian Dascalescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Greil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -14450,77 +14450,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mise en œuvre et caractérisation d’un pulseur haute tension de type nanoseconde pour actionneur plasma DBD</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Laurentie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Claude Aba'a Ndong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Zouzou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Benard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Moreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14552,342 +14552,342 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04492474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization of a Cost-Effective “Wire-Plate” Type ESP for Installation in a Medical Wastes Incinerator</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Nacera Hammadi</w:t>
+                <w:t xml:space="preserve">Optimisation Géométrique des Décharges à Barrière Diélectrique de Surface de Type Nanoseconde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Claude Aba'a Ndong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Zouzou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Benard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Laurentie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2012 Electrostatics Joint Conference, ESA'2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Cambridge, Canada</w:t>
+              <w:t xml:space="preserve">8ème Conférence de la Société Française d’Electrostatique, SFE'2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Cherbourg-Octeville, France. pp.213-218</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04491491v1</w:t>
+                <w:t xml:space="preserve">hal-04491737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimisation Géométrique des Décharges à Barrière Diélectrique de Surface de Type Nanoseconde</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Arthur Claude Aba'a Ndong</w:t>
+                <w:t xml:space="preserve">Optimization of a Cost-Effective “Wire-Plate” Type ESP for Installation in a Medical Wastes Incinerator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sidi-Mohamed Remaoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amar Tilmatine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farid Miloua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nacera Hammadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Zouzou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8ème Conférence de la Société Française d’Electrostatique, SFE'2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Cherbourg-Octeville, France. pp.213-218</w:t>
+              <w:t xml:space="preserve">2012 Electrostatics Joint Conference, ESA'2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Cambridge, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04491737v1</w:t>
+                <w:t xml:space="preserve">hal-04491491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of DBD electrostatic precipitator under different high voltage waveforms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rabah Gouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Zouzou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucian Dascalescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amar Tilmatine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14994,51 +14994,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of barrier discharge electrostatic precipitator in a wire-to-square tube configuration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rabah Gouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Zouzou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15046,51 +15046,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amar Tilmatine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucian Dascalescu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8ème Conférence Nationale sur la Haute Tension, CNHT'2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, Tiaret, Algeria. pp.264-268</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15115,103 +15115,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of Pressure and Humidity on Properties of the Corona Discharge in ESP</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamou Nouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massinissa Aissou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youcef Zebboudj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Zouzou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucian Dascalescu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8ème Conférence Nationale sur la Haute Tension, CNHT'2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, Tiaret, Algeria. pp.307-312</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15236,103 +15236,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Finite Element Analysis of Electrostatic Precipitator Performence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamou Nouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massinissa Aissou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youcef Zebboudj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Zouzou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucian Dascalescu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8ème Conférence Nationale sur la Haute Tension, CNHT'2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, Tiaret, Algeria. pp.136-141</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15351,472 +15351,472 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04494280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of Relative Humidity on the Electrical Behavior of an Electrostatic Precipitator</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effet d’une décharge filamentaire sur la trajectoire des particules dans un précipitateur de type DBD en configuration Plan-Plan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Zouzou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boni Dramane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Moreau</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Youcef Zebboudj</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7e Conférence de la Société Française d’Electrostatique, SFE'2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Société française d’électrostatique (SFE), Aug 2010, Montpellier, France. pp.366-371</w:t>
+              <w:t xml:space="preserve">, Société française d’électrostatique (SFE), Aug 2010, Montpellier, France. pp.168-172</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04495083v1</w:t>
+                <w:t xml:space="preserve">hal-04495076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet d’une décharge filamentaire sur la trajectoire des particules dans un précipitateur de type DBD en configuration Plan-Plan</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effect of Relative Humidity on the Electrical Behavior of an Electrostatic Precipitator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamou Nouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Zouzou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucian Dascalescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youcef Zebboudj</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7e Conférence de la Société Française d’Electrostatique, SFE'2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Société française d’électrostatique (SFE), Aug 2010, Montpellier, France. pp.168-172</w:t>
+              <w:t xml:space="preserve">, Société française d’électrostatique (SFE), Aug 2010, Montpellier, France. pp.366-371</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04495076v1</w:t>
+                <w:t xml:space="preserve">hal-04495083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large-scale surface dielectric barrier discharge type reactor: effect of the electric wind on the conversion effectiveness</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Jolibois</w:t>
+                <w:t xml:space="preserve">Effect of the Dielectric Barrier on the Collection Efficiency of Submicron Particles in a Wire to Square Glass Tube ESP</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rabah Gouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Zouzou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId384" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Michel Tatibouet</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amar Tilmatine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucian Dascalescu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Symposium on Non-Thermal/Thermal Plasma Pollution Control Technology &amp; Sustainable Energy - ISNTPT'7</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, St. John’s, Canada. pp.1-4</w:t>
+              <w:t xml:space="preserve">7e Conférence de la Société Française d’Electrostatique, SFE'2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société française d’électrostatique, Aug 2010, Montpellier, France. pp.377-381</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04489217v1</w:t>
+                <w:t xml:space="preserve">hal-04495090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of the Dielectric Barrier on the Collection Efficiency of Submicron Particles in a Wire to Square Glass Tube ESP</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rabah Gouri</w:t>
+                <w:t xml:space="preserve">Large-scale surface dielectric barrier discharge type reactor: effect of the electric wind on the conversion effectiveness</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Jolibois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Zouzou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Amar Tilmatine</w:t>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Tatibouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Moreau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lucian Dascalescu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7e Conférence de la Société Française d’Electrostatique, SFE'2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société française d’électrostatique, Aug 2010, Montpellier, France. pp.377-381</w:t>
+              <w:t xml:space="preserve">7th International Symposium on Non-Thermal/Thermal Plasma Pollution Control Technology &amp; Sustainable Energy - ISNTPT'7</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, St. John’s, Canada. pp.1-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId385" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04495090v1</w:t>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04489217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of Relative Humidity on the Collection Efficiency of a Wire-To-Plane Electrostatic Precipitator</w:t>
               </w:r>
@@ -15841,51 +15841,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Zebboudj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Zouzou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Dascalescu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15945,51 +15945,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of a filamentary discharge on the particle trajectories in a plane-to-plane DBD precipitator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Zouzou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boni Dramane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Moreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -16053,77 +16053,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jen-Shih Chang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Zouzou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boni Dramane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Touchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7e Conférence de la Société Française d’Electrostatique, SFE'2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société française d’électrostatique (SFE), Aug 2010, Montpellier, France. pp.394-397</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16142,683 +16142,683 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04495095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Finite Element Analysis of Monopolar Corona Discharge in Electrostatic Precipitators Conférence Nationale sur la Haute Tension</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">H. Nouri</w:t>
+                <w:t xml:space="preserve">Effect of logitidunal distribution of DC corona discharge in wire-to-plane ESP on the collection efficiency of submicron particles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Gouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Zouzou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId392" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Miloua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Tilmatine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence Nationale sur la haute tension (CNHT )</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2009, Sidi Bel Abbès, Algeria. pp.00</w:t>
+              <w:t xml:space="preserve">International Symposium on Electrohydrodynamics ISEHD'2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2009, Sarawa, Malaysia. pp.N°D3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00524661v1</w:t>
+                <w:t xml:space="preserve">hal-00465161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrostatic Precipitation using a DBD reactor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Zouzou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence Nationale sur la Haute Tension CNHT'2009</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2009, Sidi Bel Abbès, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00460846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of logitidunal distribution of DC corona discharge in wire-to-plane ESP on the collection efficiency of submicron particles</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">R. Gouri</w:t>
+                <w:t xml:space="preserve">Finite Element Analysis of Monopolar Corona Discharge in Electrostatic Precipitators Conférence Nationale sur la Haute Tension</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Nouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Zouzou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Issou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Zebboudj</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Electrohydrodynamics ISEHD'2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2009, Sarawa, Malaysia. pp.N°D3</w:t>
+              <w:t xml:space="preserve">Conférence Nationale sur la haute tension (CNHT )</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2009, Sidi Bel Abbès, Algeria. pp.00</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId394" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00465161v1</w:t>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00524661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correlation between the EHD flow and the collection efficiency of an ESP</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">G. Touchard</w:t>
+                <w:t xml:space="preserve">EHD flow in DBD precipitator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noureddine Zouzou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boni Dramane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Braud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Touchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electrostatics Joint Conference,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2009, BOSTON, United States. pp.CD-N° P2.23</w:t>
+              <w:t xml:space="preserve">International Symposium on Electrohydrodynamics (ISEHD)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2009, Sarawak, Malaysia. pp.CD-N°D2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00555359v1</w:t>
+                <w:t xml:space="preserve">hal-00555357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EHD flow in DBD precipitator</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">The collection efficiency of submicron particles in wire-to-cylinder ESP</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Gouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Zouzou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Miloua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Tilmatine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Electrohydrodynamics (ISEHD)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2009, Sarawak, Malaysia. pp.CD-N°D2</w:t>
+              <w:t xml:space="preserve">Algerian Journal of Technology, Série B- Numéro Spécial (Proc. 7ème Conférence Nationale sur la Haute Tension)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2009, Sidi-Bel-Abbèes, Algeria. pp. 324-327</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00555357v1</w:t>
+                <w:t xml:space="preserve">hal-00465152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The collection efficiency of submicron particles in wire-to-cylinder ESP</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Correlation between the EHD flow and the collection efficiency of an ESP</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Zouzou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Dramane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Touchard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Algerian Journal of Technology, Série B- Numéro Spécial (Proc. 7ème Conférence Nationale sur la Haute Tension)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2009, Sidi-Bel-Abbèes, Algeria. pp. 324-327</w:t>
+              <w:t xml:space="preserve">Electrostatics Joint Conference,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2009, BOSTON, United States. pp.CD-N° P2.23</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00465152v1</w:t>
+                <w:t xml:space="preserve">hal-00555359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of the Discretization of the Active Electrode of Wire to Cylinder ESP on the Collection Efficiency of Submicron Particles for Different Particle Sizes</w:t>
               </w:r>
@@ -16830,77 +16830,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Gouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Zouzou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Miloua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Tilmatine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CD proc. Joint Conference ESA/IEJ/IEA/IEEE-EPC/SFE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2009, Boston, United States. pp.N° P1.04</w:t>
@@ -16955,51 +16955,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Dramane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Zouzou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Touchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -17260,256 +17260,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00416719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Removal of Diesel Particles using a DBD reactor</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Flow control with plasma actuators and sliding discharge overview</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Zouzou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">E. Moreau</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Mizuno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Touchard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J.M. Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIA Conference : Diesel Engines After Treatment, Paris, France. November 27Th, 2008</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Paris, France</w:t>
+              <w:t xml:space="preserve">The International Symposium on Electrostatics, Okinawa and Ishigaki, Japan, November 9-15, 2008, pp.1-6.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Okinawa and Ishigaki, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00385481v1</w:t>
+                <w:t xml:space="preserve">hal-00385364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flow control with plasma actuators and sliding discharge overview</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId140" w:history="1">
+                <w:t xml:space="preserve">Removal of Diesel Particles using a DBD reactor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Zouzou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Dramane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Touchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The International Symposium on Electrostatics, Okinawa and Ishigaki, Japan, November 9-15, 2008, pp.1-6.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Okinawa and Ishigaki, Japan</w:t>
+              <w:t xml:space="preserve">SIA Conference : Diesel Engines After Treatment, Paris, France. November 27Th, 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId408" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00385364v1</w:t>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00385481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interaction between Diesel Particles and Surface Dielectric Barrier Discharge</w:t>
               </w:r>
@@ -17521,51 +17521,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Zouzou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Dramane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Touchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -17629,51 +17629,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Dramane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Zouzou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Touchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -17737,51 +17737,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Dramane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Zouzou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Touchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -17813,256 +17813,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00403148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sliding discharge study in axisymmetric configuration</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Parametric Study of the charge growth within filter bag used in pneumatic transport</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Zastawny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Djidjan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Zouzou</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">A. Mizuno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Touchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">28Th International Conference on Phenomena in Ionized Gases ICPIG'2007, Prague, 15-20, July, 2007</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2007, Prague, Czech Republic</w:t>
+              <w:t xml:space="preserve">12Th International Conference on Electrostatics Electrostatics'2007, Oxford, 25-29 Mars, 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2007, Oxford, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00179576v1</w:t>
+                <w:t xml:space="preserve">hal-00179567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parametric Study of the charge growth within filter bag used in pneumatic transport</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sliding discharge study in axisymmetric configuration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Zouzou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Takashima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Mizuno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Touchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12Th International Conference on Electrostatics Electrostatics'2007, Oxford, 25-29 Mars, 2007</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2007, Oxford, United Kingdom</w:t>
+              <w:t xml:space="preserve">28Th International Conference on Phenomena in Ionized Gases ICPIG'2007, Prague, 15-20, July, 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2007, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId413" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00179567v1</w:t>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00179576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Decontamination of diesel exhaust particles using a DBD reactor</w:t>
               </w:r>
@@ -18074,51 +18074,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Zouzou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Esso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Touchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -18182,51 +18182,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Dramane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Zouzou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Touchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -18264,51 +18264,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesures et corrélation de propriétés électrostatiques des poudres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Zastawny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Zouzou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18463,51 +18463,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Précipitation électrostatique dans une configuration pointe-plan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Zouzou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Touchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -18640,51 +18640,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Smoke particle velocity measurements in point-to-plane corona discharges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Zouzou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Touchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -19230,51 +19230,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kazunori Takashima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Akira Mizuno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Touchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Yoshinobu Kawai. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Industrial Plasma Technology: Applications from Environmental to Energy Technologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 8, Wiley-VCH, pp.93-104, 2010, 978-3-527-32544-3</w:t>
@@ -19335,51 +19335,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation électrique de poudres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Zastawny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Zouzou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19449,51 +19449,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Esso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Zouzou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Touchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -19768,51 +19768,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05241305v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Akram Sayoud" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Zouzou" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elstat.2025.104159" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05038414v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34343/ijpest.2025.19.e02004" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05167086v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34343/ijpest.2025.19.e02021" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isae-ensma.hal.science/hal-04829459v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellah Walid Ait Yahia" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seddik Touhami" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amar Tilmatine" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wessim Aksa" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El-Mouloud Zelmat" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elstat.2024.103955" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05037626v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Louati" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIA.2024.3369601" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484586v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarra Mouhoub" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miloud Kachi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2023.118862" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478626v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hana Bechkoura" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos14040681" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221046v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIA.2023.3245579" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865948v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabah Ouiddir" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIA.2021.3123265" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03204077v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayyoub Zouaghi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elstat.2021.103552" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223551v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ugo Lesprit" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Paillat" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Paquier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Yonger" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elstat.2021.103605" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03392224v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2021.06.019" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795689v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charifa Krachai" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidi Mohamed" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Miloua" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Zouzou" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15199/48.2020.10.34" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03614712v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elstat.2020.103474" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03204105v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Braud" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/ab93f6" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02442055v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Louati" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tilmatine" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ouiddir" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Alibida" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elstat.2019.103410" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02283019v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hak-Joon Kim" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myungjoon Kim" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bangwoo Han" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chang Gyu Woo" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaerosci.2019.01.004" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154625v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Mayer-Laigle" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Rouau" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouad Kherbouche" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIA.2018.2885964" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02283108v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucian Dascalescu" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2018.11.065" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02371071v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Aouimeur" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Miloua" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zouaghi" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1322/1/012022" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02446755v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elstat.2019.01.006" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370946v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1322/1/012003" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02371085v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1322/1/012034" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02315532v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Nassour" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostefa Brahami" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Nemmich" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TDEI.2017.006600" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316610v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Nadjem" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aida Moussaoui" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TDEI.2017.006493" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02315486v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Belgacem" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Bellebna" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Miloua" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TDEI.2017.006601" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915396v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Fethi Bekkara" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youcef Benmimoun" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thami Zeghloul" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2017170149" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484643v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacera Hammadi" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIA.2017.2675978" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03204148v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelouahab Mekhaldi" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabah Gouri" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tdei.2017.006505" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484593v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Claude Aba'a Ndong" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Moreau" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIA.2017.2682168" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484612v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Fatihou" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIA.2017.2678979" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03204146v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elstat.2017.04.005" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484774v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chebbah" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hadjeri" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Nemmich" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Nassour" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01919512.2017.1300051" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484781v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Nouri" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dascalescu" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Zebboudj" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psep.2016.09.001" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TZKV80WQ-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484789v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ndong" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Braud" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Moreau" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TDEI.2015.005330" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03204149v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Kherbouche" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Benmimoun" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elstat.2016.07.001" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RXSNVKX8-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03629789v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius-Bogdan Neagoe" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdeljalil Reguig" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TDEI.2016.7556516" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03641370v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Debien" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Benard" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPS.2016.2603226" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484787v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamou Nouri" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakim Ait Said" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youcef Zebboudj" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TDEI.2015.005324" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03204151v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mekhaldi" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gouri" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elstat.2016.05.004" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-THJQV465-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484573v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gheorghe Iuga" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/646/1/012035" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489089v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Abdel-Salam" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Th. El-Mohandes" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Wedaa" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kamal El-Deen" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34343/ijpest.2015.09.02.107" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484790v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01919512.2015.1095632" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484804v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Fischer" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Grass" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Greil" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIA.2013.2288430" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484806v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidi-Mohamed Remaoun" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIA.2013.2272607" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484809v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aba'a Ndong" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Benard" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TDEI.2013.6633683" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486244v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elstat.2012.11.037" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8M63L4CJ-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00822817v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Rabat" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pons" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484864v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas B&#233;nard" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elstat.2012.11.030" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R65WGMCD-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484860v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TDEI.2013.6633681" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486238v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Claverie" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Sotton" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Moreau" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3682568" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486212v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elstat.2011.08.011" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0TP6QHFV-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486201v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boni Dramane" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Touchard" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIA.2010.2091473" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486153v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Gouri" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Tilmatine" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Moreau" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Dascalescu" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/301/1/012012" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486187v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/44/49/495201" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-ZT9VX5Q2-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00633993v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/44/28/285204" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486163v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jolibois" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Tatibou&#235;t" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elstat.2011.07.001" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NV213RLX-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489081v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34343/ijpest.2011.05.02.191" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459916v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Dramane" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Touchard" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elstat.2009.01.022" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P3XF5Z8L-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459913v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TDEI.2009.4815162" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00460253v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34343/ijpest.2009.03.02.142" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489068v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34343/ijpest.2008.02.02.089" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00179805v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Labergue" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/40/3/S05" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-ZV43QWBS-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00180469v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Takashima" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mizuno" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34343/ijpest.2007.01.01.014" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00124645v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elstat.2005.10.036" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3KMGS2G8-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486248v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Fidel Chavez" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Jorge Martinez-Vega" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Guastavino" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/masy.200450862" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-07MFK6CR-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486262v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Colombini" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/masy.200450861" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-FQNF3C8N-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486287v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Martinez-Vega" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Boudou" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Guastavino" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/94.959700" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486281v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Boudou" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Guastavino" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Martinez Vega" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pi.732" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ZHWLQFN3-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487702v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Mayoux" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487731v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hocine Djidjelli" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahar Sadoun" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djafer Benachour" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05037665v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IAS55788.2024.11023660" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05241260v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEEECONF65845.2025.11099428" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05037641v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486869v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IAS54024.2023.10406436" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05039232v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494111v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494125v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494095v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494537v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486857v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IAS48185.2021.9677330" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494524v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486864v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IAS48185.2021.9677233" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494849v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03204112v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IAS44978.2020.9334854" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796589v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IAS44978.2020.9334808" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976662v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Dascalescu" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04491537v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03204141v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhafid Bouchelkha" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICAEE47123.2019.9014779" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04491507v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494051v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494038v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837524v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IAS.2017.8101688" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03204144v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ias.2017.8101701" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04491567v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493501v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Chebbah" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Hadjeri" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489720v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493649v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imed Eddine Achouri" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massinissa Aissou" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493407v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489780v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489655v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493718v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493694v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04499963v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04499971v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493681v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Belgacem" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah-Eddine Bendimerad" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493397v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493431v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fethi Bekkara" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Neagoe" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yopa Prawatya" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486850v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AEECT.2015.7360588" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486801v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IAS.2015.7356774" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486849v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IAS.2015.7356762" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486807v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Claude Aba'A Ndong" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IAS.2015.7356773" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486812v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Bengrit" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Miloudi" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IAS.2015.7356760" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487471v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493179v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Rouagdia" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atallah Smaili" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belaid Tabti" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489495v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489454v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493061v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486793v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurentiu Marius Dumitran" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IAS.2014.6978354" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486788v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidi-Mohammed Remaoun" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IAS.2013.6682464" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04499951v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04492491v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00822662v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04491753v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486775v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Gras" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IAS.2012.6373987" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04492474v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Laurentie" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04491491v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04491737v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489419v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04499946v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494346v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494307v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494280v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495083v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495076v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489217v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Jolibois" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Tatibouet" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495090v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486666v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IAS.2010.5615948" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489202v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495095v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jen-Shih Chang" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00524661v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Issou" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00460846v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00465161v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00555359v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00555357v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00465152v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00465158v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00462442v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00418060v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Romat" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Louste" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Traor&#233;" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Paillat" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416719v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00385481v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Petit" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00385364v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416717v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00403185v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00403148v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00179576v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00179567v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Zastawny" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Djidjan" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00179575v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Esso" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00175227v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146903v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486641v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSD.2004.1350301" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00147822v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04491652v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00147825v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489099v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Martinez Vega" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSD.2001.955608" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486628v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSD.2001.955579" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494881v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495111v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Duhayon" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04488762v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazunori Takashima" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akira Mizuno" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146945v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017737v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00148128v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05038414v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Akram Sayoud" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Zouzou" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34343/ijpest.2025.19.e02004" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05241305v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elstat.2025.104159" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05167086v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34343/ijpest.2025.19.e02021" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isae-ensma.hal.science/hal-04829459v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellah Walid Ait Yahia" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seddik Touhami" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amar Tilmatine" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wessim Aksa" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El-Mouloud Zelmat" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elstat.2024.103955" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05037626v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Louati" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIA.2024.3369601" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484586v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarra Mouhoub" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miloud Kachi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2023.118862" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478626v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hana Bechkoura" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos14040681" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221046v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIA.2023.3245579" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865948v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabah Ouiddir" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIA.2021.3123265" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03204077v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayyoub Zouaghi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elstat.2021.103552" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223551v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ugo Lesprit" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Paillat" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Paquier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Yonger" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elstat.2021.103605" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03392224v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2021.06.019" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795689v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charifa Krachai" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidi Mohamed" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Miloua" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Zouzou" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15199/48.2020.10.34" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03614712v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elstat.2020.103474" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03204105v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Braud" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/ab93f6" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02442055v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Louati" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tilmatine" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ouiddir" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Alibida" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elstat.2019.103410" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02283108v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucian Dascalescu" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2018.11.065" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02283019v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hak-Joon Kim" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myungjoon Kim" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bangwoo Han" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chang Gyu Woo" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaerosci.2019.01.004" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154625v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Mayer-Laigle" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Rouau" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouad Kherbouche" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIA.2018.2885964" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02371071v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Aouimeur" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Miloua" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zouaghi" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1322/1/012022" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02446755v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elstat.2019.01.006" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370946v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1322/1/012003" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02371085v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1322/1/012034" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02315532v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Nassour" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostefa Brahami" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Nemmich" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TDEI.2017.006600" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316610v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Nadjem" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aida Moussaoui" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TDEI.2017.006493" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915396v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Fethi Bekkara" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youcef Benmimoun" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thami Zeghloul" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2017170149" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02315486v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Belgacem" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Bellebna" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Miloua" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TDEI.2017.006601" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03204148v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelouahab Mekhaldi" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabah Gouri" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tdei.2017.006505" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484643v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacera Hammadi" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIA.2017.2675978" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484612v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Fatihou" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIA.2017.2678979" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484593v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Claude Aba'a Ndong" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Moreau" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIA.2017.2682168" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03204146v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elstat.2017.04.005" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484774v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chebbah" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hadjeri" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Nemmich" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Nassour" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01919512.2017.1300051" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484781v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Nouri" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dascalescu" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Zebboudj" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psep.2016.09.001" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TZKV80WQ-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03204149v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Kherbouche" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Benmimoun" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elstat.2016.07.001" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RXSNVKX8-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03629789v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius-Bogdan Neagoe" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdeljalil Reguig" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TDEI.2016.7556516" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484789v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ndong" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Braud" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Moreau" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TDEI.2015.005330" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484787v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamou Nouri" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakim Ait Said" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youcef Zebboudj" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TDEI.2015.005324" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03641370v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Debien" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Benard" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPS.2016.2603226" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03204151v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mekhaldi" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gouri" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elstat.2016.05.004" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-THJQV465-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489089v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Abdel-Salam" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Th. El-Mohandes" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Wedaa" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kamal El-Deen" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34343/ijpest.2015.09.02.107" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484573v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gheorghe Iuga" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/646/1/012035" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484790v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01919512.2015.1095632" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484804v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Fischer" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Grass" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Greil" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIA.2013.2288430" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484806v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidi-Mohamed Remaoun" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIA.2013.2272607" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484809v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aba'a Ndong" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Benard" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TDEI.2013.6633683" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484864v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas B&#233;nard" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elstat.2012.11.030" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R65WGMCD-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486244v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elstat.2012.11.037" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8M63L4CJ-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00822817v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Rabat" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pons" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484860v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TDEI.2013.6633681" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486238v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Claverie" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Sotton" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Moreau" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3682568" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486212v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elstat.2011.08.011" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0TP6QHFV-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486187v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Gouri" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Tilmatine" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Moreau" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Dascalescu" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/44/49/495201" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-ZT9VX5Q2-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486153v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/301/1/012012" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486201v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boni Dramane" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Touchard" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIA.2010.2091473" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00633993v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/44/28/285204" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486163v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jolibois" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Tatibou&#235;t" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elstat.2011.07.001" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NV213RLX-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489081v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34343/ijpest.2011.05.02.191" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459916v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Dramane" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Touchard" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elstat.2009.01.022" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P3XF5Z8L-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459913v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TDEI.2009.4815162" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00460253v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34343/ijpest.2009.03.02.142" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489068v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34343/ijpest.2008.02.02.089" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00179805v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Labergue" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/40/3/S05" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-ZV43QWBS-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00180469v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Takashima" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mizuno" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34343/ijpest.2007.01.01.014" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00124645v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elstat.2005.10.036" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3KMGS2G8-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486248v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Fidel Chavez" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Jorge Martinez-Vega" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Guastavino" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/masy.200450862" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-07MFK6CR-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486262v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Colombini" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/masy.200450861" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-FQNF3C8N-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486287v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Martinez-Vega" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Boudou" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Guastavino" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/94.959700" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486281v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Boudou" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Guastavino" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Martinez Vega" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pi.732" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ZHWLQFN3-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487702v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Mayoux" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487731v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hocine Djidjelli" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahar Sadoun" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djafer Benachour" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05241260v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEEECONF65845.2025.11099428" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05037665v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IAS55788.2024.11023660" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05037641v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486869v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IAS54024.2023.10406436" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05039232v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494111v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494125v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494095v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494537v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494524v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486857v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IAS48185.2021.9677330" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494849v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486864v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IAS48185.2021.9677233" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03204112v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IAS44978.2020.9334854" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796589v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IAS44978.2020.9334808" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04491537v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976662v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Dascalescu" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03204141v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhafid Bouchelkha" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICAEE47123.2019.9014779" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494051v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04491507v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494038v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04491567v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03204144v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ias.2017.8101701" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837524v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IAS.2017.8101688" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493501v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Chebbah" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Hadjeri" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493718v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493407v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489780v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489655v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489720v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493649v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imed Eddine Achouri" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massinissa Aissou" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493694v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04499963v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04499971v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493397v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493681v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Belgacem" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah-Eddine Bendimerad" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493431v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fethi Bekkara" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Neagoe" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yopa Prawatya" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486850v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AEECT.2015.7360588" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486801v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IAS.2015.7356774" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486849v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IAS.2015.7356762" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486812v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Bengrit" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Miloudi" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IAS.2015.7356760" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486807v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Claude Aba'A Ndong" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IAS.2015.7356773" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493179v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Rouagdia" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atallah Smaili" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belaid Tabti" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487471v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489495v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489454v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493061v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486793v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurentiu Marius Dumitran" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IAS.2014.6978354" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486788v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidi-Mohammed Remaoun" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IAS.2013.6682464" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04499951v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00822662v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04492491v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04491753v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486775v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Gras" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IAS.2012.6373987" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04492474v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Laurentie" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04491737v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04491491v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489419v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04499946v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494346v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494307v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494280v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495076v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495083v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495090v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489217v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Jolibois" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Tatibouet" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486666v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IAS.2010.5615948" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489202v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495095v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jen-Shih Chang" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00465161v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00460846v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00524661v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Issou" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00555357v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00465152v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00555359v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00465158v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00462442v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00418060v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Romat" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Louste" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Traor&#233;" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Paillat" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416719v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00385364v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00385481v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Petit" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416717v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00403185v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00403148v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00179567v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Zastawny" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Djidjan" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00179576v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00179575v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Esso" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00175227v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146903v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486641v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSD.2004.1350301" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00147822v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04491652v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00147825v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489099v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Martinez Vega" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSD.2001.955608" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486628v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSD.2001.955579" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494881v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495111v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Duhayon" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04488762v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazunori Takashima" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akira Mizuno" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146945v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017737v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00148128v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>