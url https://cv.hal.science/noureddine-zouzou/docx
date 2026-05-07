--- v1 (2026-04-08)
+++ v2 (2026-05-07)
@@ -66,243 +66,243 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (71)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (72)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of fluid-particle-fiber interactions within an electric filter media: dissociation of collection mechanisms' effects</w:t>
+                <w:t xml:space="preserve">Effect of particle electrostatic charge level on collection efficiency of an electric metal mesh filter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Akram Sayoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Zouzou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Plasma Environmental Science and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 19 (2), pp.e02004. </w:t>
+              <w:t xml:space="preserve">Journal of Electrostatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 138, pp.104159. </w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.34343/ijpest.2025.19.e02004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.elstat.2025.104159⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05038414v1</w:t>
+                <w:t xml:space="preserve">hal-05241305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of particle electrostatic charge level on collection efficiency of an electric metal mesh filter</w:t>
+                <w:t xml:space="preserve">Study of fluid-particle-fiber interactions within an electric filter media: dissociation of collection mechanisms' effects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Akram Sayoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Zouzou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Electrostatics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 138, pp.104159. </w:t>
+              <w:t xml:space="preserve">International Journal of Plasma Environmental Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 19 (2), pp.e02004. </w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.elstat.2025.104159⟩</w:t>
+                <w:t xml:space="preserve">⟨10.34343/ijpest.2025.19.e02004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05241305v1</w:t>
+                <w:t xml:space="preserve">hal-05038414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dielectric barrier discharge type electrostatic precipitators - An overview</w:t>
               </w:r>
@@ -1937,503 +1937,503 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02283108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fine particle removal by a two-stage electrostatic precipitator with multiple ion-injection-type prechargers</w:t>
+                <w:t xml:space="preserve">Measurement of total electric charge of submicrometer particles using a DBD charger coupled with a capacitive sensor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hak-Joon Kim</w:t>
+                <w:t xml:space="preserve">D Aouimeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Zouzou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Myungjoon Kim</w:t>
+                <w:t xml:space="preserve">F Miloua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bangwoo Han</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A. Zouaghi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Aerosol Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jaerosci.2019.01.004⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 1322, pp.012022. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/1322/1/012022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02283019v1</w:t>
+                <w:t xml:space="preserve">hal-02371071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of Two-Stage-Type Electrostatic Precipitator in Axisymmetric Configuration Applied to Finely Ground Lignocellulosic Materials</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impact of spatial harmonic waves on dielectric particles displacement in standing and traveling wave electric fields</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ayyoub Zouaghi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Zouzou</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Industry Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TIA.2018.2885964⟩</w:t>
+              <w:t xml:space="preserve">Journal of Electrostatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 98, pp.25-33. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.elstat.2019.01.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02154625v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02446755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of total electric charge of submicrometer particles using a DBD charger coupled with a capacitive sensor</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Study of Two-Stage-Type Electrostatic Precipitator in Axisymmetric Configuration Applied to Finely Ground Lignocellulosic Materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noureddine Zouzou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Mayer-Laigle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Rouau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ayyoub Zouaghi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fouad Kherbouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1742-6596/1322/1/012022⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Industry Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 55 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TIA.2018.2885964⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02371071v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02154625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of spatial harmonic waves on dielectric particles displacement in standing and traveling wave electric fields</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fine particle removal by a two-stage electrostatic precipitator with multiple ion-injection-type prechargers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hak-Joon Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myungjoon Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bangwoo Han</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chang Gyu Woo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ayyoub Zouaghi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Electrostatics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 98, pp.25-33. </w:t>
+              <w:t xml:space="preserve">Journal of Aerosol Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 130, pp.61-75. </w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.elstat.2019.01.006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jaerosci.2019.01.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02446755v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02283019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental study of the triboelectric charging of a glass bead impacting against a polymer plate</w:t>
               </w:r>
@@ -2911,546 +2911,546 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02316610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modification of surface characteristic and tribo-electric properties of polymers by DBD plasma in atmospheric air</w:t>
+                <w:t xml:space="preserve">Experimental analysis of the transport and the separation of plastic and metal micronized particles using travelling waves conveyor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohammed Fethi Bekkara</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Lucian Dascalescu</w:t>
+                <w:t xml:space="preserve">A. Belgacem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Tilmatine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Youcef Benmimoun</w:t>
+                <w:t xml:space="preserve">Y. Bellebna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thami Zeghloul</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Amar Tilmatine</w:t>
+                <w:t xml:space="preserve">F. Miloua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Zouzou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 81 (1), pp.10801. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Dielectrics and Electrical Insulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 25 (2), pp.435-440. </w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/epjap/2017170149⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TDEI.2017.006601⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02915396v1</w:t>
+                <w:t xml:space="preserve">hal-02315486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental analysis of the transport and the separation of plastic and metal micronized particles using travelling waves conveyor</w:t>
+                <w:t xml:space="preserve">Modification of surface characteristic and tribo-electric properties of polymers by DBD plasma in atmospheric air</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Belgacem</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">A. Tilmatine</w:t>
+                <w:t xml:space="preserve">Mohammed Fethi Bekkara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucian Dascalescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Bellebna</w:t>
+                <w:t xml:space="preserve">Youcef Benmimoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Miloua</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">N. Zouzou</w:t>
+                <w:t xml:space="preserve">Thami Zeghloul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amar Tilmatine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Dielectrics and Electrical Insulation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 25 (2), pp.435-440. </w:t>
+              <w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 81 (1), pp.10801. </w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TDEI.2017.006601⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/epjap/2017170149⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02315486v1</w:t>
+                <w:t xml:space="preserve">hal-02915396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of nanosecond pulsed and square AC dielectric barrier discharges in planar configuration: Application to electrostatic precipitation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ayyoub Zouaghi</w:t>
+                <w:t xml:space="preserve">New Hybrid Surface–Volume Dielectric Barrier Discharge Reactor for Ozone Generation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamel Nassour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mostefa Brahami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Said Nemmich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdelouahab Mekhaldi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Rabah Gouri</w:t>
+                <w:t xml:space="preserve">Nacera Hammadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Zouzou</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Dielectrics and Electrical Insulation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/tdei.2017.006505⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Industry Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 53 (3), pp.2477-2484. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TIA.2017.2675978⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03204148v1</w:t>
+                <w:t xml:space="preserve">hal-04484643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New Hybrid Surface–Volume Dielectric Barrier Discharge Reactor for Ozone Generation</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Said Nemmich</w:t>
+                <w:t xml:space="preserve">Analysis of nanosecond pulsed and square AC dielectric barrier discharges in planar configuration: Application to electrostatic precipitation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ayyoub Zouaghi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelouahab Mekhaldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nacera Hammadi</w:t>
+                <w:t xml:space="preserve">Rabah Gouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Zouzou</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Industry Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 53 (3), pp.2477-2484. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Dielectrics and Electrical Insulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 24 (4), pp.2314-2324. </w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TIA.2017.2675978⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/tdei.2017.006505⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04484643v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03204148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Particle Collection Efficiency of Polypropylene Nonwoven Filter Media Charged by Triode Corona Discharge</w:t>
               </w:r>
@@ -3889,199 +3889,187 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04484774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of relative humidity effect on the particles velocity and collection efficiency of laboratory scale electrostatic precipitator</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Time-resolved measurements of electrohydrodynamic phenomena in an AC dielectric barrier discharge electrostatic precipitator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noureddine Zouzou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Nouri</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Noureddine Zouzou</w:t>
+                <w:t xml:space="preserve">A. Ndong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Dascalescu</w:t>
+                <w:t xml:space="preserve">P. Braud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Zebboudj</w:t>
+                <w:t xml:space="preserve">E. Moreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Process Safety and Environmental Protection</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 104, pp.225-232. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Dielectrics and Electrical Insulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 23 (2), pp.651-657. </w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.psep.2016.09.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TDEI.2015.005330⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04484781v1</w:t>
+                <w:t xml:space="preserve">hal-04484789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of a new electrostatic precipitator with asymmetrical wire-to-cylinder configuration for cement particles collection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Kherbouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Benmimoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Tilmatine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4099,104 +4087,104 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Zouzou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Electrostatics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 83, pp.7-15. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.elstat.2016.07.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.elstat.2016.07.001⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03204149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measurement of surface potential of non-uniformly charged insulating materials using a non-contact electrostatic voltmeter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Fatihou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4205,480 +4193,492 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucian Dascalescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Zouzou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marius-Bogdan Neagoe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdeljalil Reguig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Dielectrics and Electrical Insulation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 23 (4), pp.2377-2384. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/TDEI.2016.7556516⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03629789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time-resolved measurements of electrohydrodynamic phenomena in an AC dielectric barrier discharge electrostatic precipitator</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Investigation of relative humidity effect on the particles velocity and collection efficiency of laboratory scale electrostatic precipitator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Nouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Zouzou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Ndong</w:t>
+                <w:t xml:space="preserve">L. Dascalescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Braud</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">E. Moreau</w:t>
+                <w:t xml:space="preserve">Y. Zebboudj</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Dielectrics and Electrical Insulation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Process Safety and Environmental Protection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 104, pp.225-232. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.psep.2016.09.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TDEI.2015.005330⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04484789v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04484781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of electric field and current density in an electrostatic precipitator</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Nanosecond-Pulsed Dielectric Barrier Discharge Plasma Actuator for Airflow Control Along an NACA0015 Airfoil at High Reynolds Number</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hamou Nouri</w:t>
+                <w:t xml:space="preserve">Antoine Debien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hakim Ait Said</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Youcef Zebboudj</w:t>
+                <w:t xml:space="preserve">Nicolas Benard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Zouzou</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lucian Dascalescu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Dielectrics and Electrical Insulation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TDEI.2015.005324⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Plasma Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 44 (11), pp.2803-2811. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TPS.2016.2603226⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04484787v1</w:t>
+                <w:t xml:space="preserve">hal-03641370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanosecond-Pulsed Dielectric Barrier Discharge Plasma Actuator for Airflow Control Along an NACA0015 Airfoil at High Reynolds Number</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Éric Moreau</w:t>
+                <w:t xml:space="preserve">Analysis of electric field and current density in an electrostatic precipitator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamou Nouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Debien</w:t>
+                <w:t xml:space="preserve">Hakim Ait Said</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Benard</w:t>
+                <w:t xml:space="preserve">Youcef Zebboudj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Zouzou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucian Dascalescu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Plasma Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 44 (11), pp.2803-2811. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Dielectrics and Electrical Insulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 23 (2), pp.665-670. </w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TPS.2016.2603226⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TDEI.2015.005324⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03641370v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04484787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Submicron particles trajectory and collection efficiency in a miniature planar DBD-ESP: Theoretical model and experimental validation</w:t>
               </w:r>
@@ -5079,51 +5079,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mostefa Brahami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Said Nemmich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nacera Hammadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Zouzou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5347,51 +5347,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Miloua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amar Tilmatine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nacera Hammadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Zouzou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5436,557 +5436,557 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04484806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of dielectric aging on the behavior of a surface nanosecond pulsed dielectric barrier discharge</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Aba'a Ndong</w:t>
+                <w:t xml:space="preserve">Enhancement of submicron particle electrostatic precipitation using dielectric barrier discharge in wire-to-square tube configuration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Gouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Zouzou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">E. Moreau</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Tilmatine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Dascalescu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Dielectrics and Electrical Insulation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TDEI.2013.6633683⟩</w:t>
+              <w:t xml:space="preserve">Journal of Electrostatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 71 (3), pp.240-245. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.elstat.2012.11.037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04484809v1</w:t>
+                <w:t xml:space="preserve">hal-04486244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geometrical optimization of a surface DBD powered by a nanosecond pulsed high voltage</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Noureddine Zouzou</w:t>
+                <w:t xml:space="preserve">Nanosecond pulsed plasma actuators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Benard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Zouzou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Rabat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Bénard</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">J. Pons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Electrostatics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ERCOFTAC Bulletin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 94, pp11-16</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-04484864v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00822817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancement of submicron particle electrostatic precipitation using dielectric barrier discharge in wire-to-square tube configuration</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">R. Gouri</w:t>
+                <w:t xml:space="preserve">Geometrical optimization of a surface DBD powered by a nanosecond pulsed high voltage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Claude Aba'a Ndong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Zouzou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">L. Dascalescu</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bénard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Moreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Electrostatics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 71 (3), pp.240-245. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2013, 71 (3), pp.246-253. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.elstat.2012.11.030⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.elstat.2012.11.037⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04486244v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04484864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanosecond pulsed plasma actuators</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId149" w:history="1">
+                <w:t xml:space="preserve">Effect of dielectric aging on the behavior of a surface nanosecond pulsed dielectric barrier discharge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Aba'a Ndong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noureddine Zouzou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Benard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Moreau</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ERCOFTAC Bulletin</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Transactions on Dielectrics and Electrical Insulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 20 (5), pp.1554-1560. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TDEI.2013.6633683⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00822817v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04484809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of DBD precipitator energized by a modified square waveform voltage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rabah Gouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amar Tilmatine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6059,51 +6059,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optical visualization and electrical characterization of fast-rising pulsed dielectric barrier discharge for airflow control applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Benard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Zouzou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6189,103 +6189,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of relative humidity on current–voltage characteristics of an electrostatic precipitator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Nouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Zouzou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Dascalescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Zebboudj</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Electrostatics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 70 (1), pp.20-24. </w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6325,51 +6325,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04486212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Collection efficiency of submicrometre particles using single and double DBD in a wire-to-square tube ESP</w:t>
+                <w:t xml:space="preserve">Collection of submicron particles using DBD electrostatic precipitator in wire-to-square tube configuration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R Gouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Zouzou</w:t>
@@ -6400,118 +6400,106 @@
                 </w:rPr>
                 <w:t xml:space="preserve">E Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L Dascalescu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 44 (49), pp.495201. </w:t>
+              <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 301, pp.012012. </w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0022-3727/44/49/495201⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/301/1/012012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04486187v1</w:t>
+                <w:t xml:space="preserve">hal-04486153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Collection of submicron particles using DBD electrostatic precipitator in wire-to-square tube configuration</w:t>
+                <w:t xml:space="preserve">Collection efficiency of submicrometre particles using single and double DBD in a wire-to-square tube ESP</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R Gouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Zouzou</w:t>
@@ -6542,82 +6530,94 @@
                 </w:rPr>
                 <w:t xml:space="preserve">E Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L Dascalescu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 44 (49), pp.495201. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0022-3727/44/49/495201⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1742-6596/301/1/012012⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04486153v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04486187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EHD Flow and Collection Efficiency of a DBD ESP in Wire-to-Plane and Plane-to-Plane Configurations</w:t>
               </w:r>
@@ -6733,51 +6733,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of a filamentary discharge on the particle trajectory in a plane-to-plane DBD precipitator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Zouzou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Moreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 44 (28), pp.285204. </w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6837,51 +6837,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Jolibois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Zouzou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Tatibouët</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6940,51 +6940,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Collection Efficiency of a DBD Electrostatic Precipitator under Different High Voltage Waveforms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rabah Gouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Zouzou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7096,51 +7096,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Dramane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Zouzou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Touchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7225,51 +7225,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Dramane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Zouzou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Touchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7342,64 +7342,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Zouzou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Dramane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Braud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Touchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7440,1365 +7440,1495 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00460253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of a Dielectric Barrier Discharge in Axisymmetric and Planar configurations —Electrical Properties—</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Gérard Touchard</w:t>
+                <w:t xml:space="preserve">Diesel Particle Treatment Using a Surface Dielectric Barrier Discharge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Zouzou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Agbangla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Touchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Plasma Environmental Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.34343/ijpest.2008.02.02.089⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Plasma Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 36 (4), pp.1354-1355. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TPS.2008.924633⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04489068v1</w:t>
+                <w:t xml:space="preserve">hal-04627416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Separation control using plasma actuators: application to free turbulent jet</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">G. Touchard</w:t>
+                <w:t xml:space="preserve">Characterization of a Dielectric Barrier Discharge in Axisymmetric and Planar configurations —Electrical Properties—</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boni Dramane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noureddine Zouzou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Touchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 40, pp.674-684. </w:t>
+              <w:t xml:space="preserve">International Journal of Plasma Environmental Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 2 (2), pp.89-94. </w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0022-3727/40/3/S05⟩</w:t>
+                <w:t xml:space="preserve">⟨10.34343/ijpest.2008.02.02.089⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00179805v1</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04489068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Generation of extended surface barrier discharge on dielectric surface - electrical properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Takashima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Zouzou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Mizuno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Touchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Plasma Environmental Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 1, pp.14-20. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.34343/ijpest.2007.01.01.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00180469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Précipitation électrostatique dans une configuration pointe plan</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Separation control using plasma actuators: application to free turbulent jet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Labergue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Zouzou</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">E. Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Touchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Electrostatics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 64, pp.537-542. </w:t>
+              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 40, pp.674-684. </w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.elstat.2005.10.036⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/0022-3727/40/3/S05⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00124645v1</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00179805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of morphology on electric conductance in poly(ethylene naphthalene‐2,6‐dicarboxylate)</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jean Guastavino</w:t>
+                <w:t xml:space="preserve">Précipitation électrostatique dans une configuration pointe plan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Zouzou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Touchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Macromolecular Symposia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/masy.200450862⟩</w:t>
+              <w:t xml:space="preserve">Journal of Electrostatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 64, pp.537-542. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.elstat.2005.10.036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04486248v1</w:t>
+                <w:t xml:space="preserve">hal-00124645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of morphological and conformational changes on the molecular mobility in poly(ethylene naphthalene‐2,6‐dicarboxylate)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Didier Colombini</w:t>
+                <w:t xml:space="preserve">Influence of morphology on electric conductance in poly(ethylene naphthalene‐2,6‐dicarboxylate)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose Fidel Chavez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Jorge Martinez-Vega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Zouzou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Juan Jorge Martinez-Vega</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Guastavino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Macromolecular Symposia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2004, 212 (1), pp.479-484. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2004, 212 (1), pp.485-490. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/masy.200450862⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/masy.200450861⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04486262v1</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04486248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular mobility in amorphous and partially crystalline PEN after isothermal crystallization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J.J. Martinez-Vega</w:t>
+                <w:t xml:space="preserve">Influence of morphological and conformational changes on the molecular mobility in poly(ethylene naphthalene‐2,6‐dicarboxylate)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Colombini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Zouzou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">J. Guastavino</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Jorge Martinez-Vega</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Dielectrics and Electrical Insulation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/94.959700⟩</w:t>
+              <w:t xml:space="preserve">Macromolecular Symposia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 212 (1), pp.479-484. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/masy.200450861⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04486287v1</w:t>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04486262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of annealing treatment on the electrical conductivity of low density polyethylene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Boudou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Guastavino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noureddine Zouzou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Martinez Vega</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Polymer international</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 50 (9), pp.1046-1049. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/pi.732⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04486281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relaxations diélectriques dans le PEN semi cristallin et amorphe</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Molecular mobility in amorphous and partially crystalline PEN after isothermal crystallization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.J. Martinez-Vega</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Zouzou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Boudou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Mayoux</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Juan Jorge Martinez-Vega</w:t>
+                <w:t xml:space="preserve">J. Guastavino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Internationale de Génie Electrique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Transactions on Dielectrics and Electrical Insulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 8 (5), pp.776-784. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/94.959700⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04487702v1</w:t>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04486287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Relaxations diélectriques dans le PEN semi cristallin et amorphe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noureddine Zouzou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Mayoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Jorge Martinez-Vega</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Internationale de Génie Electrique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, Revue Internationale de Génie Electrique, 3 (4), pp.513-528</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04487702v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Effet du vieillissement hydrothermique sur les propriétés thermomécaniques du poly(chlorure de vinyle) plastifié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hocine Djidjelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tahar Sadoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djafer Benachour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Zouzou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Jorge Martinez-Vega</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des composites et des matériaux avancés = Journal of Composite and Advanced Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, Revue des Composites et des Matériaux avancés, 10 (2), pp.141-158</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04487731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (97)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (98)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of bipolar corona charger parameters on electrostatic charging of polydisperse aerosols</w:t>
+                <w:t xml:space="preserve">Utilization of Electric Metal Mesh Filter for Submicron Particles Collection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Akram Sayoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Zouzou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ayyoub Zouaghi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2025 Joint Conference on Electrostatics (ESA)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/IEEECONF65845.2025.11099428⟩</w:t>
+              <w:t xml:space="preserve">2024 IEEE Industry Applications Society Annual Meeting (IAS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Phoenix, Arizona, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IAS55788.2024.11023782⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05241260v1</w:t>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04923546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental investigation of particle motion in an inclined standing wave curtain using PTV technique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hana Bechkoura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8817,969 +8947,965 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miloud Kachi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2024 IEEE Industry Applications Society Annual Meeting (IAS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, Phoenix, United States. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/IAS55788.2024.11023660⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05037665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dielectric barrier discharge type electrostatic precipitators - An overview</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impact of bipolar corona charger parameters on electrostatic charging of polydisperse aerosols</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Akram Sayoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Zouzou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th International Conference on Electrostatic Precipitation XVII ICESP</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2025 Joint Conference on Electrostatics (ESA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, St. Catharines, Ontario, Canada. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IEEECONF65845.2025.11099428⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05037641v1</w:t>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05241260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical optimization of an electro-adhesion actuator used in the application of electrostatic sorting of metal and polymer particles</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dielectric barrier discharge type electrostatic precipitators - An overview</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Zouzou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2023 IEEE Industry Applications Society Annual Meeting (IAS)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">17th International Conference on Electrostatic Precipitation XVII ICESP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Kyoto, Japan</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04486869v1</w:t>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05037641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of fluid-particle-fiber interactions within an electric filter media</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Akram Sayoud</w:t>
+                <w:t xml:space="preserve">Numerical optimization of an electro-adhesion actuator used in the application of electrostatic sorting of metal and polymer particles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamza Louati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Zouzou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th International Conference on Electrostatic Precipitation XVII ICESP</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2023 IEEE Industry Applications Society Annual Meeting (IAS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Nashville, United States. pp.1-8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IAS54024.2023.10406436⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05039232v1</w:t>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04486869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The impact of the initial charge on the triboelectric behavior of insulating particles crossing a metallic tube</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Miloud Kachi</w:t>
+                <w:t xml:space="preserve">Study of fluid-particle-fiber interactions within an electric filter media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Akram Sayoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Zouzou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12ème conférence de la Société Française d’Electrostatique, SFE'2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Cherbourg en Cotentin, France. pp.140-143</w:t>
+              <w:t xml:space="preserve">17th International Conference on Electrostatic Precipitation XVII ICESP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Kyoto, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04494111v1</w:t>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05039232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charge value dependence of micrometer-size particle’s movement above a standing wave conveyor</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hana Bechkoura</w:t>
+                <w:t xml:space="preserve">The impact of the initial charge on the triboelectric behavior of insulating particles crossing a metallic tube</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarra Mouhoub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miloud Kachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Zouzou</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Miloud Kachi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12ème conférence de la Société Française d’Electrostatique, SFE'2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2023, Cherbourg en Cotentin, France. pp.150-153</w:t>
+              <w:t xml:space="preserve">, Jul 2023, Cherbourg en Cotentin, France. pp.140-143</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04494125v1</w:t>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04494111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etudes numériques et expérimentales du phénomène d’électro-adhésion appliqué au tri-électrostatique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hamza Louati</w:t>
+                <w:t xml:space="preserve">Charge value dependence of micrometer-size particle’s movement above a standing wave conveyor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hana Bechkoura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Zouzou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miloud Kachi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12ème conférence de la Société Française d’Electrostatique, SFE'2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2023, Cherbourg en Cotentin, France. pp.144-149</w:t>
+              <w:t xml:space="preserve">, Jul 2023, Cherbourg en Cotentin, France. pp.150-153</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04494095v1</w:t>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04494125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of particles’ electric charge on the separation process using an electro-adhesion actuator</w:t>
+                <w:t xml:space="preserve">Etudes numériques et expérimentales du phénomène d’électro-adhésion appliqué au tri-électrostatique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamza Louati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Zouzou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2022 Electrostatics Joint Conference, ESA'2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Electrostatics Society of America (ESA), Jun 2022, Charlotte, NC, United States</w:t>
+              <w:t xml:space="preserve">12ème conférence de la Société Française d’Electrostatique, SFE'2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Cherbourg en Cotentin, France. pp.144-149</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04494537v1</w:t>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04494095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical study of particle movement in an inclined standing wave electric curtain</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Miloud Kachi</w:t>
+                <w:t xml:space="preserve">Effect of particles’ electric charge on the separation process using an electro-adhesion actuator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamza Louati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Zouzou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2022 Electrostatics Joint Conference, ESA'2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Electrostatics Society of America (ESA), Jun 2022, Charlotte, NC, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04494524v1</w:t>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04494537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of undesired floating electrode discharges induced on an electro-adhesion actuator</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hamza Louati</w:t>
+                <w:t xml:space="preserve">Numerical study of particle movement in an inclined standing wave electric curtain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hana Bechkoura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miloud Kachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Zouzou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2021 IEEE Industry Applications Society Annual Meeting (IAS)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">2022 Electrostatics Joint Conference, ESA'2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Electrostatics Society of America (ESA), Jun 2022, Charlotte, NC, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04486857v1</w:t>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04494524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling of electrostatic standing wave conveyor</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hana Bechkoura</w:t>
+                <w:t xml:space="preserve">Study of undesired floating electrode discharges induced on an electro-adhesion actuator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamza Louati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Zouzou</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Miloud Kachi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st National Conference on Electrical Engineering and its Applications, NCEEA'2022</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2021 IEEE Industry Applications Society Annual Meeting (IAS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Vancouver, Canada. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IAS48185.2021.9677330⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04494849v1</w:t>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04486857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical study of the electro-adhesion force exerted on metal and polymer particles in electrostatic sorting application</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamza Louati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9811,183 +9937,187 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rabah Ouiddir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2021 IEEE Industry Applications Society Annual Meeting (IAS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Vancouver, Canada. pp.1-2, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/IAS48185.2021.9677233⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04486864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Submicrometer Particle Penetration in a Miniature Dielectric Barrier Discharge type Electrostatic Precipitator</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ayyoub Zouaghi</w:t>
+                <w:t xml:space="preserve">Modeling of electrostatic standing wave conveyor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hana Bechkoura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Zouzou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miloud Kachi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2020 IEEE Industry Applications Society Annual Meeting</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">1st National Conference on Electrical Engineering and its Applications, NCEEA'2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Guelma, Algeria</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03204112v1</w:t>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04494849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of the electrostatic separation of a metal/polymer mixture based on electro-adhesive force</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamza Louati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10019,1578 +10149,1535 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amar Tilmatine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2020 IEEE Industry Applications Society Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2020, Detroit, United States. pp.1-12, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/IAS44978.2020.9334808⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03796589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Particles Velocity Measurement on Traveling Wave Solar Panels Cleaning Device using PTV Technique</w:t>
+                <w:t xml:space="preserve">Submicrometer Particle Penetration in a Miniature Dielectric Barrier Discharge type Electrostatic Precipitator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ayyoub Zouaghi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Zouzou</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patrick Braud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th International Symposium on New Plasma and Electrical Discharge Applications; and on Dielectric Materials, ISNPEDADM'2019</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2020 IEEE Industry Applications Society Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2020, Detroit, United States. pp.1-12, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IAS44978.2020.9334854⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04491537v1</w:t>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03204112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application du traitement de surface par plasma froid de DBD à la séparation électrostatique des déchets en polymères</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Particles Velocity Measurement on Traveling Wave Solar Panels Cleaning Device using PTV Technique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ayyoub Zouaghi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noureddine Zouzou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Braud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11e Conférence Nationale sur la Haute Tension (CNHT 2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université des Sciences et de la Technologie d'Oran Mohamed Boudiaf, Apr 2019, Oran, Algérie</w:t>
+              <w:t xml:space="preserve">4th International Symposium on New Plasma and Electrical Discharge Applications; and on Dielectric Materials, ISNPEDADM'2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Bonifacio, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04976662v1</w:t>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04491537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of the Voltage Waveform and frequency on the Elimination of Charges by a Dielectric Barrier Discharge</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Application du traitement de surface par plasma froid de DBD à la séparation électrostatique des déchets en polymères</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Fethi Bekkara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youcef Benmimoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucien Dascalescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thami Zeghloul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amar Tilmatine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2019 International Conference on Advanced Electrical Engineering (ICAEE)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">11e Conférence Nationale sur la Haute Tension (CNHT 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université des Sciences et de la Technologie d'Oran Mohamed Boudiaf, Apr 2019, Oran, Algérie</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03204141v1</w:t>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04976662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental study of the triboelectric charging of a glass bead impacting against a polyurethane plate</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thierry Paillat</w:t>
+                <w:t xml:space="preserve">Influence of the Voltage Waveform and frequency on the Elimination of Charges by a Dielectric Barrier Discharge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aida Moussaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Zouzou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ayyoub Zouaghi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miloud Kachi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhafid Bouchelkha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11ème conférence de la Société Française d’Electrostatique, SFE'2018</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2019 International Conference on Advanced Electrical Engineering (ICAEE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Algiers, Algeria. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICAEE47123.2019.9014779⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04494051v1</w:t>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03204141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of fine dielectric particles behavior in a traveling wave electric field</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ayyoub Zouaghi</w:t>
+                <w:t xml:space="preserve">Experimental study of the triboelectric charging of a glass bead impacting against a polyurethane plate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ugo Lesprit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Paillat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Zouzou</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lucian Dascalescu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2018 Electrostatics Joint Conference, ESA'2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Boston, United States</w:t>
+              <w:t xml:space="preserve">11ème conférence de la Société Française d’Electrostatique, SFE'2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04491507v1</w:t>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04494051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bilan des forces électrostatiques appliquées sur des particules dans un champ électrique à onde progressive: Application au transport de matières diélectriques finement divisées</w:t>
+                <w:t xml:space="preserve">Analysis of fine dielectric particles behavior in a traveling wave electric field</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ayyoub Zouaghi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Zouzou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId303" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Lucien Dascalescu</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucian Dascalescu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11ème conférence de la Société Française d’Electrostatique, SFE'2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2018, Grenoble, France</w:t>
+              <w:t xml:space="preserve">2018 Electrostatics Joint Conference, ESA'2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Boston, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04494038v1</w:t>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04491507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Developpement d’un nouveau générateur d’ozone à décharge à barrière diélectrique. Application pour le traitement de l’eau</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bilan des forces électrostatiques appliquées sur des particules dans un champ électrique à onde progressive: Application au transport de matières diélectriques finement divisées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ayyoub Zouaghi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noureddine Zouzou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucien Dascalescu</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence Internationale en Sciences et Technologies Electriques au Maghreb, CISTEM'2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Marrakech, Maroc</w:t>
+              <w:t xml:space="preserve">11ème conférence de la Société Française d’Electrostatique, SFE'2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04491567v1</w:t>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04494038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of travelling wave electric field on fine particles motion on an electrodynamic board</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Developpement d’un nouveau générateur d’ozone à décharge à barrière diélectrique. Application pour le traitement de l’eau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamel Nassour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mostefa Brahami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Said Nemmich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nacera Hammadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amar Tilmatine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2017 IEEE Industry Applications Society Annual Meeting</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Conférence Internationale en Sciences et Technologies Electriques au Maghreb, CISTEM'2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Marrakech, Maroc</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03204144v1</w:t>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04491567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of two-stage-type electrostatic precipitator in axisymmetric configuration applied to finely ground lignocellulosic materials</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effect of travelling wave electric field on fine particles motion on an electrodynamic board</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ayyoub Zouaghi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noureddine Zouzou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucien Dascalescu</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2017 IEEE Industry Applications Society Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Oct 2017, Cincinnati, United States. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/IAS.2017.8101688⟩</w:t>
+              <w:t xml:space="preserve">, Oct 2017, Cincinnati, United States. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ias.2017.8101701⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01837524v1</w:t>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03204144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement d’un nouveau générateur d’ozone à DBD surfacique à haute concentration</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Noureddine Zouzou</w:t>
+                <w:t xml:space="preserve">Study of two-stage-type electrostatic precipitator in axisymmetric configuration applied to finely ground lignocellulosic materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Zouzou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Zouaghi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Kherbouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Dascalescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Mayer-Laigle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10ème conférence de la Société Française d’Electrostatique, SFE'2016</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2017 IEEE Industry Applications Society Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Cincinnati, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IAS.2017.8101688⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04493501v1</w:t>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01837524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corona discharge as affected by the presence of various dielectric materials on the surface of a grounded electrode</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Aida Moussaoui</w:t>
+                <w:t xml:space="preserve">Développement d’un nouveau générateur d’ozone à DBD surfacique à haute concentration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelkader Chebbah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Hadjeri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamel Nassour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Said Nemmich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Zouzou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10ème conférence de la Société Française d’Electrostatique, SFE'2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2016, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04493718v1</w:t>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04493501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation of particles trajectory inside an electrostatic precipitator in asymmetrical wire-to-cylinder configuration</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Ayyoub Zouaghi</w:t>
+                <w:t xml:space="preserve">Investigation of pressure effect of corona proprieties in wire-to-plate electrostatic precipitator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamou Nouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imed Eddine Achouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Massinissa Aissou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youcef Zebboudj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Zouzou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10ème conférence de la Société Française d’Electrostatique, SFE'2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Aug 2016, Poitiers, France. pp.1-6</w:t>
+              <w:t xml:space="preserve">, Aug 2016, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04493407v1</w:t>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04493649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental study of high resistivity particles collection using an electrostatic precipitator in wire-to-cylinder configuration</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Frequency effect on particles collection efficiency in planar DBD-ESP</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ayyoub Zouaghi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Zouzou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelouahab Mekhaldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rabah Gouri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XIV International Conference on Electrostatic Precipitation, ICESP'2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Wrocław, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04489780v1</w:t>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04489720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of particle trajectory in nanosecond pulsed DBD-ESP using time-resolved particle image velocimetry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Zouzou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -11619,713 +11706,778 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XIV International Conference on Electrostatic Precipitation, ICESP'2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Wrocław, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04489655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frequency effect on particles collection efficiency in planar DBD-ESP</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Experimental study of high resistivity particles collection using an electrostatic precipitator in wire-to-cylinder configuration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fouad Kherbouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youcef Benmimoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amar Tilmatine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ayyoub Zouaghi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Zouzou</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Rabah Gouri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XIV International Conference on Electrostatic Precipitation, ICESP'2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Wrocław, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04489720v1</w:t>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04489780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of pressure effect of corona proprieties in wire-to-plate electrostatic precipitator</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Youcef Zebboudj</w:t>
+                <w:t xml:space="preserve">Corona discharge as affected by the presence of various dielectric materials on the surface of a grounded electrode</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miloud Kachi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelkader Nadjem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aida Moussaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Zouzou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucian Dascalescu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10ème conférence de la Société Française d’Electrostatique, SFE'2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2016, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04493649v1</w:t>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04493718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrostatic filtration of submicron particles using nanosecond pulsed dielectric barrier discharge in planar configuration</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Simulation of particles trajectory inside an electrostatic precipitator in asymmetrical wire-to-cylinder configuration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fouad Kherbouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youcef Benmimoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amar Tilmatine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ayyoub Zouaghi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Zouzou</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Abdelouahab Mekhaldi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10ème conférence de la Société Française d’Electrostatique, SFE'2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Aug 2016, Poitiers, France</w:t>
+              <w:t xml:space="preserve">, Aug 2016, Poitiers, France. pp.1-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04493694v1</w:t>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04493407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Propriétés électriques des matériaux diélectriques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Electrostatic filtration of submicron particles using nanosecond pulsed dielectric barrier discharge in planar configuration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ayyoub Zouaghi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Zouzou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rabah Gouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelouahab Mekhaldi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6ème Ecole sur les Techniques de Caractérisation des Matériaux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2016, Biskra, Algérie</w:t>
+              <w:t xml:space="preserve">10ème conférence de la Société Française d’Electrostatique, SFE'2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2016, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04499963v1</w:t>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04493694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation des matériaux diélectriques - Cas du Polyéthylène Naphtalène</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Étude expérimentale comparative des générateurs d’ozone à DBD surfacique et volumique pour le traitement de l’eau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamel Nassour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mostefa Brahami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Said Nemmich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farid Miloua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Zouzou</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6ème Ecole sur les Techniques de Caractérisation des Matériaux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2016, Biskra, Algérie</w:t>
+              <w:t xml:space="preserve">10ème conférence de la Société Française d’Electrostatique, SFE'2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2016, Poitiers, France. pp.1-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04499971v1</w:t>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04493397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude expérimentale comparative des générateurs d’ozone à DBD surfacique et volumique pour le traitement de l’eau</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Propriétés électriques des matériaux diélectriques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Zouzou</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10ème conférence de la Société Française d’Electrostatique, SFE'2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2016, Poitiers, France. pp.1-9</w:t>
+              <w:t xml:space="preserve">6ème Ecole sur les Techniques de Caractérisation des Matériaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, Biskra, Algérie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04493397v1</w:t>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04499963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utilisation d’un convoyeur à ondes mobiles à champ électrique polyphasé pour le transport et la séparation des matériaux pulvérulents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkader Belgacem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amar Tilmatine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salah-Eddine Bendimerad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Zouzou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12340,929 +12492,873 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10ème conférence de la Société Française d’Electrostatique, SFE'2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2016, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04493681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modifying the surface characteristics of polymers by exposure to dielectric barrier discharges</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Caractérisation des matériaux diélectriques - Cas du Polyéthylène Naphtalène</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noureddine Zouzou</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10ème conférence de la Société Française d’Electrostatique, SFE'2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2016, Poitiers, France</w:t>
+              <w:t xml:space="preserve">6ème Ecole sur les Techniques de Caractérisation des Matériaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, Biskra, Algérie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04493431v1</w:t>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04499971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Particles' re-entrainment in electrostatic precipitators</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Modifying the surface characteristics of polymers by exposure to dielectric barrier discharges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fethi Bekkara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bogdan Neagoe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yopa Prawatya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youcef Benmimoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thami Zeghloul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2015 IEEE Jordan Conference on Applied Electrical Engineering and Computing Technologies (AEECT)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">10ème conférence de la Société Française d’Electrostatique, SFE'2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2016, Poitiers, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/AEECT.2015.7360588⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04486850v1</w:t>
+                <w:t xml:space="preserve">hal-04493431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Collection of ultrafine particles using polypropylene non-woven filter media charged by triode corona discharge</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ali Fatihou</w:t>
+                <w:t xml:space="preserve">Particles' re-entrainment in electrostatic precipitators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Abdel-Salam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Th. El-Mohandes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Wedaa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Kamal El-Deen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Zouzou</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lucien Dascalescu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2015 IEEE Industry Applications Society Annual Meeting</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/IAS.2015.7356774⟩</w:t>
+              <w:t xml:space="preserve">2015 IEEE Jordan Conference on Applied Electrical Engineering and Computing Technologies (AEECT)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Amman, Jordan. pp.1-4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/AEECT.2015.7360588⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04486801v1</w:t>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04486850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new hybrid surface-volume dielectric barrier discharge reactor for ozone generation</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Collection of ultrafine particles using polypropylene non-woven filter media charged by triode corona discharge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Fatihou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noureddine Zouzou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucien Dascalescu</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2015 IEEE Industry Applications Society Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Oct 2015, Addison, United States. pp.1-7, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/IAS.2015.7356762⟩</w:t>
+              <w:t xml:space="preserve">, Oct 2015, Addison, United States. pp.1-5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IAS.2015.7356774⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04486849v1</w:t>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04486801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Premises of evaluation of the filtration efficiency of an electrostatic precipitator by measuring of the electric charge</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mohammed Miloudi</w:t>
+                <w:t xml:space="preserve">A new hybrid surface-volume dielectric barrier discharge reactor for ozone generation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamel Nassour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mostefa Brahami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Said Nemmich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nacera Hammadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amar Tilmatine</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lucian Dascalescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2015 IEEE Industry Applications Society Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Oct 2015, Addison, United States. pp.1-5, </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, Oct 2015, Addison, United States. pp.1-7, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IAS.2015.7356762⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IAS.2015.7356760⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04486812v1</w:t>
+                <w:t xml:space="preserve">hal-04486849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application of nanosecond pulsed dielectric barrier discharge for sooty surface regeneration</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Premises of evaluation of the filtration efficiency of an electrostatic precipitator by measuring of the electric charge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malika Bengrit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farid Miloua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Miloudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amar Tilmatine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucian Dascalescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2015 IEEE Industry Applications Society Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Oct 2015, Addison, United States. pp.1-6, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/IAS.2015.7356773⟩</w:t>
+              <w:t xml:space="preserve">, Oct 2015, Addison, United States. pp.1-5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IAS.2015.7356760⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04486807v1</w:t>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04486812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence de la procédure de charge couronne sur la distribution spatio-temporelle du potentiel électrique à la surface des médias non-tissé en polypropylène</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Atallah Smaili</w:t>
+                <w:t xml:space="preserve">Application of nanosecond pulsed dielectric barrier discharge for sooty surface regeneration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noureddine Zouzou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Belaid Tabti</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Arthur Claude Aba'A Ndong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9ème conférence de la Société Française d’Electrostatique, SFE'2014</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2015 IEEE Industry Applications Society Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Addison, United States. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IAS.2015.7356773⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04493179v1</w:t>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04486807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanosecond pulsed dielectric barrier discharges applied to electrostatic precipitation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Claude Aba'a Ndong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -13291,1425 +13387,1429 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20th International Conference on Gas Discharges and their Applications (GD2014)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2014, Orléans, France. pp.355-358</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04487471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time-resolved measurements of the electrohydrodynamic phenomena in an electrostatic precipitator using AC dielectric barrier discharges</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence de la procédure de charge couronne sur la distribution spatio-temporelle du potentiel électrique à la surface des médias non-tissé en polypropylène</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Fatihou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Rouagdia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Atallah Smaili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Belaid Tabti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Zouzou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Electrohydrodynamics, ISEHD’2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Okinawa, Japan</w:t>
+              <w:t xml:space="preserve">9ème conférence de la Société Française d’Electrostatique, SFE'2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2014, Toulouse, France. pp.202-207</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04489495v1</w:t>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04493179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of nanosecond pulsed DBD applied to electrostatic precipitation: comparison of collection efficiency with AC-DBD</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Time-resolved measurements of the electrohydrodynamic phenomena in an electrostatic precipitator using AC dielectric barrier discharges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noureddine Zouzou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Claude Aba'a Ndong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Noureddine Zouzou</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Braud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Moreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium on Electrohydrodynamics, ISEHD’2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Okinawa, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId356" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04489454v1</w:t>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04489495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application des décharges à barrière diélectrique pulsées à la précipitation électrostatique</w:t>
+                <w:t xml:space="preserve">Study of nanosecond pulsed DBD applied to electrostatic precipitation: comparison of collection efficiency with AC-DBD</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Claude Aba'a Ndong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Zouzou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Moreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9ème conférence de la Société Française d’Electrostatique, SFE'2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2014, Toulouse, France. pp.167-172</w:t>
+              <w:t xml:space="preserve">International Symposium on Electrohydrodynamics, ISEHD’2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Okinawa, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId357" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04493061v1</w:t>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04489454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interpretation of surface potential measurements performed with the vibrating capacitive probe of an electrostatic voltmeter</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lucien Dascalescu</w:t>
+                <w:t xml:space="preserve">Application des décharges à barrière diélectrique pulsées à la précipitation électrostatique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Claude Aba'a Ndong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Zouzou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId359" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laurentiu Marius Dumitran</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Moreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2014 IEEE Industry Applications Society Annual Meeting</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">9ème conférence de la Société Française d’Electrostatique, SFE'2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2014, Toulouse, France. pp.167-172</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId358" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04486793v1</w:t>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04493061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a cost-efficient electrostatic precipitator for hospital wastes incineration</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Malika Bengrit</w:t>
+                <w:t xml:space="preserve">Interpretation of surface potential measurements performed with the vibrating capacitive probe of an electrostatic voltmeter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Fatihou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucien Dascalescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Zouzou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurentiu Marius Dumitran</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2013 IEEE Industry Applications Society Annual Meeting</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2014 IEEE Industry Applications Society Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Vancouver, United States. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IAS.2014.6978354⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IAS.2013.6682464⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04486788v1</w:t>
+                <w:t xml:space="preserve">hal-04486793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrofluidodynamique : principes et applications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Development of a cost-efficient electrostatic precipitator for hospital wastes incineration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farid Miloua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amar Tilmatine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sidi-Mohammed Remaoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malika Bengrit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Zouzou</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1er Atelier Scientifique sur la Modélisation Expérimentale des Processus de Charges et de Décharges des Matériaux Isolants</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2013 IEEE Industry Applications Society Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Lake Buena Vista, United States. pp.1-5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IAS.2013.6682464⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId364" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04499951v1</w:t>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04486788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanosecond pulsed plasma actuators</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Electrofluidodynamique : principes et applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noureddine Zouzou</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Joint ERCOFTAC - PLASMAERO workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2012, Toulouse, France</w:t>
+              <w:t xml:space="preserve">1er Atelier Scientifique sur la Modélisation Expérimentale des Processus de Charges et de Décharges des Matériaux Isolants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Guelma, Algérie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId365" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00822662v1</w:t>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04499951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réalisation d’un filtre électrostatique avec un bon rapport qualité-prix pour un incinérateur de déchets médicaux</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Noureddine Zouzou</w:t>
+                <w:t xml:space="preserve">Nanosecond pulsed plasma actuators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Benard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Zouzou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Rabat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Pons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8e Conférence de la Société Française d’Electrostatique, SFE'2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société française d’électrostatique (SFE), Jul 2012, Cherbourg-Octeville, France. pp.345-348</w:t>
+              <w:t xml:space="preserve">Joint ERCOFTAC - PLASMAERO workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2012, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId366" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04492491v1</w:t>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00822662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Collection of submicron particles using a DBD precipitator energized by a modified square waveform voltage</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rabah Gouri</w:t>
+                <w:t xml:space="preserve">Smart Home Precipitator for biomass-furnaces: Design considerations on a small scale electrostatic precipitator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Fischer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Norbert Gras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Zouzou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucian Dascalescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Greil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8ème Conférence de la Société Française d’Electrostatique, SFE'2012</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2012 IEEE Industry Applications Society Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Las Vegas, United States. pp.1-5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IAS.2012.6373987⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId367" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04491753v1</w:t>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04486775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Smart Home Precipitator for biomass-furnaces: Design considerations on a small scale electrostatic precipitator</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Norbert Gras</w:t>
+                <w:t xml:space="preserve">Collection of submicron particles using a DBD precipitator energized by a modified square waveform voltage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rabah Gouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Zouzou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amar Tilmatine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucien Dascalescu</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2012 IEEE Industry Applications Society Annual Meeting</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">8ème Conférence de la Société Française d’Electrostatique, SFE'2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Cherbourg-Octeville, France. pp.267-272</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId368" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04486775v1</w:t>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04491753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mise en œuvre et caractérisation d’un pulseur haute tension de type nanoseconde pour actionneur plasma DBD</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Arthur Claude Aba'a Ndong</w:t>
+                <w:t xml:space="preserve">Réalisation d’un filtre électrostatique avec un bon rapport qualité-prix pour un incinérateur de déchets médicaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sidi-Mohamed Remaoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amar Tilmatine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farid Miloua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nacera Hammadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Zouzou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8e Conférence de la Société Française d’Electrostatique, SFE'2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Société française d’électrostatique (SFE), Jul 2012, Cherbourg-Octeville, France. pp.303-308</w:t>
+              <w:t xml:space="preserve">, Société française d’électrostatique (SFE), Jul 2012, Cherbourg-Octeville, France. pp.345-348</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId371" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04492474v1</w:t>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04492491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimisation Géométrique des Décharges à Barrière Diélectrique de Surface de Type Nanoseconde</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mise en œuvre et caractérisation d’un pulseur haute tension de type nanoseconde pour actionneur plasma DBD</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Laurentie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Claude Aba'a Ndong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Zouzou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Benard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Charles Laurentie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Moreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8ème Conférence de la Société Française d’Electrostatique, SFE'2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Cherbourg-Octeville, France. pp.213-218</w:t>
+              <w:t xml:space="preserve">8e Conférence de la Société Française d’Electrostatique, SFE'2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société française d’électrostatique (SFE), Jul 2012, Cherbourg-Octeville, France. pp.303-308</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId373" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04491737v1</w:t>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04492474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimization of a Cost-Effective “Wire-Plate” Type ESP for Installation in a Medical Wastes Incinerator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sidi-Mohamed Remaoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -14718,2517 +14818,2517 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amar Tilmatine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Miloua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nacera Hammadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Zouzou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2012 Electrostatics Joint Conference, ESA'2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Cambridge, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04491491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of DBD electrostatic precipitator under different high voltage waveforms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rabah Gouri</w:t>
+                <w:t xml:space="preserve">Optimisation Géométrique des Décharges à Barrière Diélectrique de Surface de Type Nanoseconde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Claude Aba'a Ndong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Zouzou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Benard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Laurentie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Moreau</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Amar Tilmatine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th International Conference on Electrostatic Precipitation, ICESP’XII</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, Nuremberg, Germany</w:t>
+              <w:t xml:space="preserve">8ème Conférence de la Société Française d’Electrostatique, SFE'2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Cherbourg-Octeville, France. pp.213-218</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId375" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04489419v1</w:t>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04491737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Décharges à barrière diélectrique : principe et applications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Study of DBD electrostatic precipitator under different high voltage waveforms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rabah Gouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Zouzou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucian Dascalescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amar Tilmatine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Premières Journées sur la Haute Tension et l’Electrostatique JHTE’2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2011, Sidi Bel Abbès, Algérie</w:t>
+              <w:t xml:space="preserve">12th International Conference on Electrostatic Precipitation, ICESP’XII</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Nuremberg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId376" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04499946v1</w:t>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04489419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of barrier discharge electrostatic precipitator in a wire-to-square tube configuration</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Décharges à barrière diélectrique : principe et applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Zouzou</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Lucian Dascalescu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8ème Conférence Nationale sur la Haute Tension, CNHT'2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, Tiaret, Algeria. pp.264-268</w:t>
+              <w:t xml:space="preserve">Premières Journées sur la Haute Tension et l’Electrostatique JHTE’2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Sidi Bel Abbès, Algérie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId377" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04494346v1</w:t>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04499946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of Pressure and Humidity on Properties of the Corona Discharge in ESP</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Youcef Zebboudj</w:t>
+                <w:t xml:space="preserve">Study of barrier discharge electrostatic precipitator in a wire-to-square tube configuration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rabah Gouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Zouzou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amar Tilmatine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucian Dascalescu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8ème Conférence Nationale sur la Haute Tension, CNHT'2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2011, Tiaret, Algeria. pp.307-312</w:t>
+              <w:t xml:space="preserve">, May 2011, Tiaret, Algeria. pp.264-268</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId378" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04494307v1</w:t>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04494346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Finite Element Analysis of Electrostatic Precipitator Performence</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId152" w:history="1">
+                <w:t xml:space="preserve">Effect of Pressure and Humidity on Properties of the Corona Discharge in ESP</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamou Nouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massinissa Aissou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youcef Zebboudj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Zouzou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucian Dascalescu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8ème Conférence Nationale sur la Haute Tension, CNHT'2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2011, Tiaret, Algeria. pp.136-141</w:t>
+              <w:t xml:space="preserve">, May 2011, Tiaret, Algeria. pp.307-312</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId379" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04494280v1</w:t>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04494307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet d’une décharge filamentaire sur la trajectoire des particules dans un précipitateur de type DBD en configuration Plan-Plan</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Finite Element Analysis of Electrostatic Precipitator Performence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamou Nouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Massinissa Aissou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youcef Zebboudj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Zouzou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Eric Moreau</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucian Dascalescu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7e Conférence de la Société Française d’Electrostatique, SFE'2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société française d’électrostatique (SFE), Aug 2010, Montpellier, France. pp.168-172</w:t>
+              <w:t xml:space="preserve">8ème Conférence Nationale sur la Haute Tension, CNHT'2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Tiaret, Algeria. pp.136-141</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId380" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04495076v1</w:t>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04494280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of Relative Humidity on the Electrical Behavior of an Electrostatic Precipitator</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effet d’une décharge filamentaire sur la trajectoire des particules dans un précipitateur de type DBD en configuration Plan-Plan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Zouzou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boni Dramane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Moreau</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Youcef Zebboudj</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7e Conférence de la Société Française d’Electrostatique, SFE'2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Société française d’électrostatique (SFE), Aug 2010, Montpellier, France. pp.366-371</w:t>
+              <w:t xml:space="preserve">, Société française d’électrostatique (SFE), Aug 2010, Montpellier, France. pp.168-172</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId381" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04495083v1</w:t>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04495076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of the Dielectric Barrier on the Collection Efficiency of Submicron Particles in a Wire to Square Glass Tube ESP</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rabah Gouri</w:t>
+                <w:t xml:space="preserve">Large-scale surface dielectric barrier discharge type reactor: effect of the electric wind on the conversion effectiveness</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Jolibois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Zouzou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Amar Tilmatine</w:t>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Tatibouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Moreau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lucian Dascalescu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7e Conférence de la Société Française d’Electrostatique, SFE'2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société française d’électrostatique, Aug 2010, Montpellier, France. pp.377-381</w:t>
+              <w:t xml:space="preserve">7th International Symposium on Non-Thermal/Thermal Plasma Pollution Control Technology &amp; Sustainable Energy - ISNTPT'7</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, St. John’s, Canada. pp.1-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId382" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04495090v1</w:t>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04489217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large-scale surface dielectric barrier discharge type reactor: effect of the electric wind on the conversion effectiveness</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Jolibois</w:t>
+                <w:t xml:space="preserve">Effect of the Dielectric Barrier on the Collection Efficiency of Submicron Particles in a Wire to Square Glass Tube ESP</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rabah Gouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Zouzou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId385" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Michel Tatibouet</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amar Tilmatine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucian Dascalescu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Symposium on Non-Thermal/Thermal Plasma Pollution Control Technology &amp; Sustainable Energy - ISNTPT'7</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, St. John’s, Canada. pp.1-4</w:t>
+              <w:t xml:space="preserve">7e Conférence de la Société Française d’Electrostatique, SFE'2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société française d’électrostatique, Aug 2010, Montpellier, France. pp.377-381</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId383" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04489217v1</w:t>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04495090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of Relative Humidity on the Collection Efficiency of a Wire-To-Plane Electrostatic Precipitator</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Y. Zebboudj</w:t>
+                <w:t xml:space="preserve">Effect of Relative Humidity on the Electrical Behavior of an Electrostatic Precipitator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamou Nouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Zouzou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">L. Dascalescu</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucian Dascalescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youcef Zebboudj</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2010 IEEE Industry Applications Society Annual Meeting</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">7e Conférence de la Société Française d’Electrostatique, SFE'2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société française d’électrostatique (SFE), Aug 2010, Montpellier, France. pp.366-371</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId386" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04486666v1</w:t>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04495083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of a filamentary discharge on the particle trajectories in a plane-to-plane DBD precipitator</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effect of Relative Humidity on the Collection Efficiency of a Wire-To-Plane Electrostatic Precipitator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Nouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Zebboudj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Zouzou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Eric Moreau</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Dascalescu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Symposium on Non-Thermal/Thermal Plasma Pollution Control Technology &amp; Sustainable Energy - ISNTPT'7</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2010 IEEE Industry Applications Society Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Houston, United States. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IAS.2010.5615948⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId388" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04489202v1</w:t>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04486666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theory of Sub-micron and Ultra-fine Dust Particle Bipolar Charging under Dielectric Barrier Discharge Plasma Conditions</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effect of a filamentary discharge on the particle trajectories in a plane-to-plane DBD precipitator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Zouzou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boni Dramane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Moreau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gérard Touchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7e Conférence de la Société Française d’Electrostatique, SFE'2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société française d’électrostatique (SFE), Aug 2010, Montpellier, France. pp.394-397</w:t>
+              <w:t xml:space="preserve">7th International Symposium on Non-Thermal/Thermal Plasma Pollution Control Technology &amp; Sustainable Energy - ISNTPT'7</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, St. John’s, Canada. pp.1-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId389" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04495095v1</w:t>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04489202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of logitidunal distribution of DC corona discharge in wire-to-plane ESP on the collection efficiency of submicron particles</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Theory of Sub-micron and Ultra-fine Dust Particle Bipolar Charging under Dielectric Barrier Discharge Plasma Conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jen-Shih Chang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noureddine Zouzou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boni Dramane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Touchard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Electrohydrodynamics ISEHD'2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2009, Sarawa, Malaysia. pp.N°D3</w:t>
+              <w:t xml:space="preserve">7e Conférence de la Société Française d’Electrostatique, SFE'2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société française d’électrostatique (SFE), Aug 2010, Montpellier, France. pp.394-397</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId391" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00465161v1</w:t>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04495095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrostatic Precipitation using a DBD reactor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Zouzou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence Nationale sur la Haute Tension CNHT'2009</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2009, Sidi Bel Abbès, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00460846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Finite Element Analysis of Monopolar Corona Discharge in Electrostatic Precipitators Conférence Nationale sur la Haute Tension</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">H. Nouri</w:t>
+                <w:t xml:space="preserve">Effect of logitidunal distribution of DC corona discharge in wire-to-plane ESP on the collection efficiency of submicron particles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Gouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Zouzou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId394" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">M. Issou</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Miloua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Tilmatine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Zebboudj</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">E. Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence Nationale sur la haute tension (CNHT )</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2009, Sidi Bel Abbès, Algeria. pp.00</w:t>
+              <w:t xml:space="preserve">International Symposium on Electrohydrodynamics ISEHD'2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2009, Sarawa, Malaysia. pp.N°D3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId393" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00524661v1</w:t>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00465161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EHD flow in DBD precipitator</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Gérard Touchard</w:t>
+                <w:t xml:space="preserve">Correlation between the EHD flow and the collection efficiency of an ESP</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Zouzou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Dramane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Touchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Electrohydrodynamics (ISEHD)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2009, Sarawak, Malaysia. pp.CD-N°D2</w:t>
+              <w:t xml:space="preserve">Electrostatics Joint Conference,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2009, BOSTON, United States. pp.CD-N° P2.23</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId395" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00555357v1</w:t>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00555359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The collection efficiency of submicron particles in wire-to-cylinder ESP</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">EHD flow in DBD precipitator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noureddine Zouzou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boni Dramane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Braud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Touchard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Algerian Journal of Technology, Série B- Numéro Spécial (Proc. 7ème Conférence Nationale sur la Haute Tension)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2009, Sidi-Bel-Abbèes, Algeria. pp. 324-327</w:t>
+              <w:t xml:space="preserve">International Symposium on Electrohydrodynamics (ISEHD)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2009, Sarawak, Malaysia. pp.CD-N°D2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId396" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00465152v1</w:t>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00555357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correlation between the EHD flow and the collection efficiency of an ESP</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The collection efficiency of submicron particles in wire-to-cylinder ESP</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Gouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Zouzou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Miloua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Tilmatine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electrostatics Joint Conference,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2009, BOSTON, United States. pp.CD-N° P2.23</w:t>
+              <w:t xml:space="preserve">Algerian Journal of Technology, Série B- Numéro Spécial (Proc. 7ème Conférence Nationale sur la Haute Tension)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2009, Sidi-Bel-Abbèes, Algeria. pp. 324-327</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId397" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00555359v1</w:t>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00465152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of the Discretization of the Active Electrode of Wire to Cylinder ESP on the Collection Efficiency of Submicron Particles for Different Particle Sizes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">R. Gouri</w:t>
+                <w:t xml:space="preserve">Finite Element Analysis of Monopolar Corona Discharge in Electrostatic Precipitators Conférence Nationale sur la Haute Tension</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Nouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Zouzou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Issou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Zebboudj</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CD proc. Joint Conference ESA/IEJ/IEA/IEEE-EPC/SFE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Boston, United States. pp.N° P1.04</w:t>
+              <w:t xml:space="preserve">Conférence Nationale sur la haute tension (CNHT )</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2009, Sidi Bel Abbès, Algeria. pp.00</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId398" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00465158v1</w:t>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00524661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrostatic precipitation in wire-to-cylinder configuration: Effect of the high-voltage power supply waveform</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">B. Dramane</w:t>
+                <w:t xml:space="preserve">Effect of the Discretization of the Active Electrode of Wire to Cylinder ESP on the Collection Efficiency of Submicron Particles for Different Particle Sizes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Gouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Zouzou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Miloua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Tilmatine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th International Conference on Electrostatics, Valencia, Spain, 27-29 May 2009.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2009, Valencia, Spain</w:t>
+              <w:t xml:space="preserve">CD proc. Joint Conference ESA/IEJ/IEA/IEEE-EPC/SFE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Boston, United States. pp.N° P1.04</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId399" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00462442v1</w:t>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00465158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conference on Dielectric Liquids</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">T. Paillat</w:t>
+                <w:t xml:space="preserve">Electrostatic precipitation in wire-to-cylinder configuration: Effect of the high-voltage power supply waveform</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Dramane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Zouzou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Touchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th IEEE International Conference on Dielectric Liquids - ICDL 2008</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2008, Poitiers, France</w:t>
+              <w:t xml:space="preserve">11th International Conference on Electrostatics, Valencia, Spain, 27-29 May 2009.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, Valencia, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId400" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00418060v1</w:t>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00462442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Generation and application of wide area plasma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Zouzou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Takashima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Mizuno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Touchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -17260,1914 +17360,2035 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00416719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flow control with plasma actuators and sliding discharge overview</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">E. Moreau</w:t>
+                <w:t xml:space="preserve">Conference on Dielectric Liquids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Romat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Louste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Traoré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Paillat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Zouzou</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">G. Touchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The International Symposium on Electrostatics, Okinawa and Ishigaki, Japan, November 9-15, 2008, pp.1-6.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Okinawa and Ishigaki, Japan</w:t>
+              <w:t xml:space="preserve">16th IEEE International Conference on Dielectric Liquids - ICDL 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00385364v1</w:t>
+                <w:t xml:space="preserve">hal-00418060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Removal of Diesel Particles using a DBD reactor</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Flow control with plasma actuators and sliding discharge overview</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Zouzou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">E. Moreau</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Mizuno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Touchard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J.M. Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIA Conference : Diesel Engines After Treatment, Paris, France. November 27Th, 2008</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Paris, France</w:t>
+              <w:t xml:space="preserve">The International Symposium on Electrostatics, Okinawa and Ishigaki, Japan, November 9-15, 2008, pp.1-6.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Okinawa and Ishigaki, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId407" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00385481v1</w:t>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00385364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interaction between Diesel Particles and Surface Dielectric Barrier Discharge</w:t>
+                <w:t xml:space="preserve">Removal of Diesel Particles using a DBD reactor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Zouzou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Dramane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Touchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd International School of Advanced Plasma Technology, pp. 95-96, Villa Monastero, Varenna, Italy, 28 juin- 31 juillet, 2008.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Varenna, Italy</w:t>
+              <w:t xml:space="preserve">SIA Conference : Diesel Engines After Treatment, Paris, France. November 27Th, 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId409" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00416717v1</w:t>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00385481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Collection Efficiency of submicron particles using a DBD</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Interaction between Diesel Particles and Surface Dielectric Barrier Discharge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Zouzou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Dramane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Touchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th International Symposium on Non Thermal Plasma Technology for Pollution Control and Sustainable Energy Development - ISNTPT'6, Taoyuan County, Taiwan, 12– 16 mai, 2008.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Taipei, Taiwan</w:t>
+              <w:t xml:space="preserve">3rd International School of Advanced Plasma Technology, pp. 95-96, Villa Monastero, Varenna, Italy, 28 juin- 31 juillet, 2008.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Varenna, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId410" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00403185v1</w:t>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00416717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Précipitation électrostatique en configuration Fil Cylindre - Etude de l'influence de la source d'excitation électrique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Dramane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Zouzou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Touchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence de la Société Française d'Electrostatique (SFE 2008), Supélec, 7-9 juillet 2008.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Gif-Sur Yvette, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00403148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parametric Study of the charge growth within filter bag used in pneumatic transport</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">K. Djidjan</w:t>
+                <w:t xml:space="preserve">Collection Efficiency of submicron particles using a DBD</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Dramane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Zouzou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Touchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12Th International Conference on Electrostatics Electrostatics'2007, Oxford, 25-29 Mars, 2007</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2007, Oxford, United Kingdom</w:t>
+              <w:t xml:space="preserve">6th International Symposium on Non Thermal Plasma Technology for Pollution Control and Sustainable Energy Development - ISNTPT'6, Taoyuan County, Taiwan, 12– 16 mai, 2008.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Taipei, Taiwan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId412" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00179567v1</w:t>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00403185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sliding discharge study in axisymmetric configuration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Zouzou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Takashima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Mizuno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Touchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">28Th International Conference on Phenomena in Ionized Gases ICPIG'2007, Prague, 15-20, July, 2007</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2007, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00179576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Decontamination of diesel exhaust particles using a DBD reactor</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Parametric Study of the charge growth within filter bag used in pneumatic transport</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Zastawny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Djidjan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Zouzou</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">E. Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Touchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on New Plasma and Electrical Discharge Application and on Dielectric Materials ISNPEDADM'2007, Papeete, Tahiti Island, 16– 23, August, 2007</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2007, Papeete, France</w:t>
+              <w:t xml:space="preserve">12Th International Conference on Electrostatics Electrostatics'2007, Oxford, 25-29 Mars, 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2007, Oxford, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId416" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00179575v1</w:t>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00179567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of a Dielectric Barrier Discharge in axisymmetric and planar configurations-Electrical properties</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Decontamination of diesel exhaust particles using a DBD reactor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Zouzou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Esso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Touchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on New Plasma and Electrical Discharge Application and on Dielectric Materials ISNPEDADM'2007</w:t>
+              <w:t xml:space="preserve">International Symposium on New Plasma and Electrical Discharge Application and on Dielectric Materials ISNPEDADM'2007, Papeete, Tahiti Island, 16– 23, August, 2007</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2007, Papeete, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId418" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00175227v1</w:t>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00179575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesures et corrélation de propriétés électrostatiques des poudres</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">H. Zastawny</w:t>
+                <w:t xml:space="preserve">Characterization of a Dielectric Barrier Discharge in axisymmetric and planar configurations-Electrical properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Dramane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Zouzou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Touchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5ème Conférence de la Société Française d'Electrostatique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2006, Grenoble, France. pp.137-142</w:t>
+              <w:t xml:space="preserve">International Symposium on New Plasma and Electrical Discharge Application and on Dielectric Materials ISNPEDADM'2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2007, Papeete, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId419" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00146903v1</w:t>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00175227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correlation between activation parameters of dielectric relaxations and crystallinity rate of PEN</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J.J. Martinez-Vega</w:t>
+                <w:t xml:space="preserve">Mesures et corrélation de propriétés électrostatiques des poudres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Zastawny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Zouzou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Touchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2004 IEEE International Conference on Solid Dielectrics, ICSD 2004</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">5ème Conférence de la Société Française d'Electrostatique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2006, Grenoble, France. pp.137-142</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId420" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04486641v1</w:t>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00146903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Précipitation électrostatique dans une configuration pointe-plan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Zouzou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Touchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SFE 2004</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, Poitiers, France. pp.82-87</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00147822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse des Relaxations Diélectriques et Mécaniques dans le PEN</w:t>
+                <w:t xml:space="preserve">Correlation between activation parameters of dielectric relaxations and crystallinity rate of PEN</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Zouzou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Juan Jorge Martinez-Vega</w:t>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.J. Martinez-Vega</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4ème Congrès de la Société Française d’Electrostatique SFE’2004</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2004 IEEE International Conference on Solid Dielectrics, ICSD 2004</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2004, Toulouse, France. pp.107-110, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICSD.2004.1350301⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId423" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04491652v1</w:t>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04486641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Smoke particle velocity measurements in point-to-plane corona discharges</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">G. Touchard</w:t>
+                <w:t xml:space="preserve">Analyse des Relaxations Diélectriques et Mécaniques dans le PEN</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noureddine Zouzou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Jorge Martinez-Vega</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on ElectroHydroDynamics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, Poitiers, France. pp.128-133</w:t>
+              <w:t xml:space="preserve">4ème Congrès de la Société Française d’Electrostatique SFE’2004</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2004, Poitiers, France. pp.502-507</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId424" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00147825v1</w:t>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04491652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conductivity of polyethylene - role of antioxidant and crosslinking by-products</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">J. Martinez Vega</w:t>
+                <w:t xml:space="preserve">Smoke particle velocity measurements in point-to-plane corona discharges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Zouzou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Touchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2001 IEEE 7th International Conference on Solid Dielectrics, ICSD'01</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Workshop on ElectroHydroDynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Poitiers, France. pp.128-133</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId425" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04489099v1</w:t>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00147825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of morphology on dielectric properties of PEN</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J.J. Martinez-Vega</w:t>
+                <w:t xml:space="preserve">Conductivity of polyethylene - role of antioxidant and crosslinking by-products</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Boudou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Guastavino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Zouzou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">L. Boudou</w:t>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Martinez Vega</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2001 IEEE 7th International Conference on Solid Dielectrics, ICSD'01</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2001, Eindhoven, Netherlands. pp.171-174, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICSD.2001.955579⟩</w:t>
+              <w:t xml:space="preserve">, Jun 2001, Eindhoven, Netherlands. pp.245-247, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICSD.2001.955608⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId428" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04486628v1</w:t>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04489099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comportement diélectrique du poly(éthylène naphtalène 2,6 dicarboxylate) (PEN)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence of morphology on dielectric properties of PEN</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.J. Martinez-Vega</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Zouzou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Mayoux</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Juan Jorge Martinez-Vega</w:t>
+                <w:t xml:space="preserve">J. Guastavino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Boudou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16ème Journées de Déformation Plastique des Polymères Solides, DEPPOS’2000</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2001 IEEE 7th International Conference on Solid Dielectrics, ICSD'01</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2001, Eindhoven, Netherlands. pp.171-174, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICSD.2001.955579⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId430" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04494881v1</w:t>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04486628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Comportement diélectrique du poly(éthylène naphtalène 2,6 dicarboxylate) (PEN)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noureddine Zouzou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Mayoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Jorge Martinez-Vega</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">16ème Journées de Déformation Plastique des Polymères Solides, DEPPOS’2000</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2000, La Grande Motte, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04494881v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Effect of thermal treatments on the dielectric behavior of PEN</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Zouzou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Duhayon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Mayoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Jorge Martinez-Vega</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">30ème Journées de l'Association Française de Calorimétrie et d'Analyse Thermique, AFCAT'1999</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 1999, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04495111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -19177,141 +19398,141 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Generation and Application of Wide Area Plasma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Zouzou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kazunori Takashima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Akira Mizuno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Touchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Yoshinobu Kawai. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Industrial Plasma Technology: Applications from Environmental to Energy Technologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 8, Wiley-VCH, pp.93-104, 2010, 978-3-527-32544-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04488762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -19321,65 +19542,65 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation électrique de poudres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Zastawny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Zouzou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19387,174 +19608,174 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Touchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00146945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude des phénomènes d'agglomération des suies dans une structure fil – cylindre à barrière diélectrique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Esso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Zouzou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Touchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00017737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fumage du poisson par précipitation électrostatique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Zouzou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -19563,65 +19784,65 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Touchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00148128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId439"/>
+      <w:footerReference w:type="default" r:id="rId444"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -19768,51 +19989,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05038414v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Akram Sayoud" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Zouzou" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34343/ijpest.2025.19.e02004" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05241305v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elstat.2025.104159" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05167086v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34343/ijpest.2025.19.e02021" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isae-ensma.hal.science/hal-04829459v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellah Walid Ait Yahia" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seddik Touhami" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amar Tilmatine" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wessim Aksa" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El-Mouloud Zelmat" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elstat.2024.103955" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05037626v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Louati" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIA.2024.3369601" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484586v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarra Mouhoub" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miloud Kachi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2023.118862" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478626v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hana Bechkoura" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos14040681" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221046v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIA.2023.3245579" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865948v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabah Ouiddir" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIA.2021.3123265" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03204077v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayyoub Zouaghi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elstat.2021.103552" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223551v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ugo Lesprit" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Paillat" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Paquier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Yonger" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elstat.2021.103605" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03392224v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2021.06.019" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795689v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charifa Krachai" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidi Mohamed" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Miloua" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Zouzou" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15199/48.2020.10.34" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03614712v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elstat.2020.103474" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03204105v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Braud" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/ab93f6" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02442055v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Louati" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tilmatine" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ouiddir" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Alibida" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elstat.2019.103410" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02283108v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucian Dascalescu" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2018.11.065" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02283019v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hak-Joon Kim" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myungjoon Kim" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bangwoo Han" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chang Gyu Woo" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaerosci.2019.01.004" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154625v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Mayer-Laigle" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Rouau" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouad Kherbouche" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIA.2018.2885964" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02371071v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Aouimeur" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Miloua" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zouaghi" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1322/1/012022" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02446755v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elstat.2019.01.006" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370946v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1322/1/012003" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02371085v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1322/1/012034" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02315532v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Nassour" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostefa Brahami" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Nemmich" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TDEI.2017.006600" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316610v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Nadjem" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aida Moussaoui" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TDEI.2017.006493" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915396v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Fethi Bekkara" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youcef Benmimoun" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thami Zeghloul" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2017170149" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02315486v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Belgacem" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Bellebna" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Miloua" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TDEI.2017.006601" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03204148v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelouahab Mekhaldi" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabah Gouri" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tdei.2017.006505" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484643v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacera Hammadi" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIA.2017.2675978" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484612v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Fatihou" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIA.2017.2678979" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484593v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Claude Aba'a Ndong" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Moreau" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIA.2017.2682168" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03204146v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elstat.2017.04.005" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484774v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chebbah" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hadjeri" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Nemmich" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Nassour" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01919512.2017.1300051" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484781v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Nouri" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dascalescu" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Zebboudj" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psep.2016.09.001" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TZKV80WQ-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03204149v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Kherbouche" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Benmimoun" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elstat.2016.07.001" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RXSNVKX8-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03629789v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius-Bogdan Neagoe" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdeljalil Reguig" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TDEI.2016.7556516" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484789v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ndong" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Braud" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Moreau" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TDEI.2015.005330" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484787v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamou Nouri" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakim Ait Said" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youcef Zebboudj" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TDEI.2015.005324" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03641370v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Debien" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Benard" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPS.2016.2603226" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03204151v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mekhaldi" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gouri" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elstat.2016.05.004" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-THJQV465-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489089v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Abdel-Salam" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Th. El-Mohandes" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Wedaa" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kamal El-Deen" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34343/ijpest.2015.09.02.107" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484573v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gheorghe Iuga" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/646/1/012035" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484790v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01919512.2015.1095632" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484804v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Fischer" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Grass" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Greil" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIA.2013.2288430" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484806v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidi-Mohamed Remaoun" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIA.2013.2272607" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484809v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aba'a Ndong" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Benard" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TDEI.2013.6633683" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484864v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas B&#233;nard" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elstat.2012.11.030" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R65WGMCD-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486244v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elstat.2012.11.037" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8M63L4CJ-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00822817v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Rabat" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pons" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484860v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TDEI.2013.6633681" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486238v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Claverie" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Sotton" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Moreau" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3682568" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486212v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elstat.2011.08.011" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0TP6QHFV-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486187v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Gouri" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Tilmatine" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Moreau" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Dascalescu" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/44/49/495201" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-ZT9VX5Q2-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486153v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/301/1/012012" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486201v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boni Dramane" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Touchard" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIA.2010.2091473" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00633993v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/44/28/285204" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486163v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jolibois" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Tatibou&#235;t" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elstat.2011.07.001" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NV213RLX-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489081v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34343/ijpest.2011.05.02.191" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459916v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Dramane" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Touchard" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elstat.2009.01.022" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P3XF5Z8L-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459913v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TDEI.2009.4815162" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00460253v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34343/ijpest.2009.03.02.142" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489068v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34343/ijpest.2008.02.02.089" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00179805v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Labergue" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/40/3/S05" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-ZV43QWBS-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00180469v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Takashima" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mizuno" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34343/ijpest.2007.01.01.014" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00124645v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elstat.2005.10.036" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3KMGS2G8-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486248v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Fidel Chavez" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Jorge Martinez-Vega" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Guastavino" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/masy.200450862" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-07MFK6CR-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486262v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Colombini" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/masy.200450861" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-FQNF3C8N-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486287v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Martinez-Vega" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Boudou" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Guastavino" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/94.959700" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486281v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Boudou" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Guastavino" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Martinez Vega" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pi.732" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ZHWLQFN3-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487702v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Mayoux" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487731v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hocine Djidjelli" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahar Sadoun" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djafer Benachour" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05241260v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEEECONF65845.2025.11099428" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05037665v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IAS55788.2024.11023660" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05037641v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486869v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IAS54024.2023.10406436" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05039232v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494111v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494125v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494095v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494537v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494524v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486857v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IAS48185.2021.9677330" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494849v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486864v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IAS48185.2021.9677233" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03204112v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IAS44978.2020.9334854" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796589v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IAS44978.2020.9334808" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04491537v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976662v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Dascalescu" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03204141v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhafid Bouchelkha" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICAEE47123.2019.9014779" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494051v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04491507v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494038v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04491567v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03204144v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ias.2017.8101701" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837524v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IAS.2017.8101688" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493501v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Chebbah" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Hadjeri" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493718v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493407v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489780v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489655v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489720v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493649v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imed Eddine Achouri" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massinissa Aissou" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493694v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04499963v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04499971v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493397v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493681v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Belgacem" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah-Eddine Bendimerad" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493431v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fethi Bekkara" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Neagoe" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yopa Prawatya" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486850v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AEECT.2015.7360588" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486801v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IAS.2015.7356774" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486849v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IAS.2015.7356762" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486812v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Bengrit" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Miloudi" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IAS.2015.7356760" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486807v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Claude Aba'A Ndong" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IAS.2015.7356773" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493179v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Rouagdia" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atallah Smaili" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belaid Tabti" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487471v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489495v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489454v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493061v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486793v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurentiu Marius Dumitran" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IAS.2014.6978354" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486788v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidi-Mohammed Remaoun" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IAS.2013.6682464" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04499951v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00822662v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04492491v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04491753v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486775v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Gras" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IAS.2012.6373987" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04492474v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Laurentie" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04491737v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04491491v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489419v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04499946v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494346v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494307v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494280v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495076v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495083v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495090v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489217v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Jolibois" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Tatibouet" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486666v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IAS.2010.5615948" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489202v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495095v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jen-Shih Chang" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00465161v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00460846v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00524661v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Issou" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00555357v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00465152v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00555359v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00465158v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00462442v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00418060v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Romat" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Louste" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Traor&#233;" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Paillat" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416719v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00385364v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00385481v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Petit" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416717v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00403185v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00403148v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00179567v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Zastawny" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Djidjan" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00179576v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00179575v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Esso" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00175227v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146903v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486641v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSD.2004.1350301" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00147822v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04491652v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00147825v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489099v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Martinez Vega" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSD.2001.955608" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486628v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSD.2001.955579" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494881v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495111v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Duhayon" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04488762v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazunori Takashima" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akira Mizuno" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146945v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017737v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00148128v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05241305v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Akram Sayoud" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Zouzou" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elstat.2025.104159" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05038414v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34343/ijpest.2025.19.e02004" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05167086v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34343/ijpest.2025.19.e02021" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isae-ensma.hal.science/hal-04829459v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellah Walid Ait Yahia" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seddik Touhami" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amar Tilmatine" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wessim Aksa" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El-Mouloud Zelmat" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elstat.2024.103955" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05037626v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Louati" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIA.2024.3369601" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484586v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarra Mouhoub" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miloud Kachi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2023.118862" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478626v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hana Bechkoura" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos14040681" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221046v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIA.2023.3245579" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865948v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabah Ouiddir" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIA.2021.3123265" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03204077v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayyoub Zouaghi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elstat.2021.103552" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223551v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ugo Lesprit" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Paillat" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Paquier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Yonger" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elstat.2021.103605" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03392224v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2021.06.019" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795689v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charifa Krachai" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidi Mohamed" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Miloua" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Zouzou" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15199/48.2020.10.34" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03614712v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elstat.2020.103474" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03204105v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Braud" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/ab93f6" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02442055v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Louati" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tilmatine" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ouiddir" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Alibida" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elstat.2019.103410" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02283108v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucian Dascalescu" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2018.11.065" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02371071v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Aouimeur" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Miloua" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zouaghi" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1322/1/012022" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02446755v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elstat.2019.01.006" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154625v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Mayer-Laigle" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Rouau" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouad Kherbouche" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIA.2018.2885964" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02283019v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hak-Joon Kim" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myungjoon Kim" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bangwoo Han" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chang Gyu Woo" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaerosci.2019.01.004" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370946v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1322/1/012003" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02371085v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1322/1/012034" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02315532v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Nassour" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostefa Brahami" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Nemmich" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TDEI.2017.006600" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316610v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Nadjem" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aida Moussaoui" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TDEI.2017.006493" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02315486v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Belgacem" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Bellebna" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Miloua" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TDEI.2017.006601" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915396v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Fethi Bekkara" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youcef Benmimoun" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thami Zeghloul" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2017170149" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484643v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacera Hammadi" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIA.2017.2675978" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03204148v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelouahab Mekhaldi" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabah Gouri" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tdei.2017.006505" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484612v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Fatihou" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIA.2017.2678979" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484593v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Claude Aba'a Ndong" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Moreau" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIA.2017.2682168" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03204146v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elstat.2017.04.005" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484774v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chebbah" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hadjeri" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Nemmich" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Nassour" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01919512.2017.1300051" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484789v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ndong" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Braud" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Moreau" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TDEI.2015.005330" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03204149v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Kherbouche" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Benmimoun" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elstat.2016.07.001" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RXSNVKX8-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03629789v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius-Bogdan Neagoe" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdeljalil Reguig" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TDEI.2016.7556516" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484781v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Nouri" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dascalescu" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Zebboudj" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psep.2016.09.001" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TZKV80WQ-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03641370v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Debien" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Benard" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPS.2016.2603226" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484787v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamou Nouri" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakim Ait Said" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youcef Zebboudj" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TDEI.2015.005324" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03204151v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mekhaldi" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gouri" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elstat.2016.05.004" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-THJQV465-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489089v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Abdel-Salam" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Th. El-Mohandes" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Wedaa" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kamal El-Deen" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34343/ijpest.2015.09.02.107" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484573v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gheorghe Iuga" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/646/1/012035" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484790v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01919512.2015.1095632" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484804v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Fischer" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Grass" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Greil" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIA.2013.2288430" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484806v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidi-Mohamed Remaoun" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIA.2013.2272607" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486244v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elstat.2012.11.037" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8M63L4CJ-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00822817v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Rabat" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pons" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484864v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas B&#233;nard" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elstat.2012.11.030" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R65WGMCD-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484809v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aba'a Ndong" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Benard" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TDEI.2013.6633683" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484860v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TDEI.2013.6633681" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486238v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Claverie" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Sotton" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Moreau" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3682568" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486212v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elstat.2011.08.011" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0TP6QHFV-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486153v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Gouri" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Tilmatine" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Moreau" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Dascalescu" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/301/1/012012" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486187v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/44/49/495201" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-ZT9VX5Q2-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486201v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boni Dramane" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Touchard" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIA.2010.2091473" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00633993v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/44/28/285204" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486163v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jolibois" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Tatibou&#235;t" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elstat.2011.07.001" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NV213RLX-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489081v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34343/ijpest.2011.05.02.191" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459916v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Dramane" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Touchard" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elstat.2009.01.022" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P3XF5Z8L-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459913v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TDEI.2009.4815162" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00460253v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34343/ijpest.2009.03.02.142" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04627416v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Agbangla" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPS.2008.924633" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489068v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34343/ijpest.2008.02.02.089" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00180469v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Takashima" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mizuno" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34343/ijpest.2007.01.01.014" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00179805v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Labergue" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/40/3/S05" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-ZV43QWBS-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00124645v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elstat.2005.10.036" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3KMGS2G8-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486248v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Fidel Chavez" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Jorge Martinez-Vega" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Guastavino" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/masy.200450862" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-07MFK6CR-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486262v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Colombini" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/masy.200450861" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-FQNF3C8N-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486281v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Boudou" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Guastavino" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Martinez Vega" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pi.732" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ZHWLQFN3-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486287v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Martinez-Vega" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Boudou" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Guastavino" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/94.959700" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487702v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Mayoux" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487731v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hocine Djidjelli" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahar Sadoun" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djafer Benachour" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923546v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IAS55788.2024.11023782" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05037665v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IAS55788.2024.11023660" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05241260v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEEECONF65845.2025.11099428" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05037641v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486869v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IAS54024.2023.10406436" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05039232v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494111v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494125v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494095v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494537v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494524v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486857v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IAS48185.2021.9677330" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486864v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IAS48185.2021.9677233" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494849v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796589v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IAS44978.2020.9334808" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03204112v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IAS44978.2020.9334854" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04491537v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976662v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Dascalescu" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03204141v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhafid Bouchelkha" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICAEE47123.2019.9014779" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494051v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04491507v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494038v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04491567v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03204144v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ias.2017.8101701" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837524v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IAS.2017.8101688" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493501v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Chebbah" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Hadjeri" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493649v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imed Eddine Achouri" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massinissa Aissou" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489720v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489655v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489780v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493718v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493407v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493694v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493397v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04499963v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493681v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Belgacem" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah-Eddine Bendimerad" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04499971v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493431v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fethi Bekkara" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Neagoe" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yopa Prawatya" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486850v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AEECT.2015.7360588" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486801v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IAS.2015.7356774" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486849v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IAS.2015.7356762" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486812v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Bengrit" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Miloudi" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IAS.2015.7356760" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486807v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Claude Aba'A Ndong" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IAS.2015.7356773" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487471v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493179v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Rouagdia" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atallah Smaili" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belaid Tabti" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489495v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489454v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493061v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486793v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurentiu Marius Dumitran" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IAS.2014.6978354" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486788v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidi-Mohammed Remaoun" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IAS.2013.6682464" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04499951v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00822662v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486775v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Gras" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IAS.2012.6373987" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04491753v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04492491v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04492474v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Laurentie" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04491491v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04491737v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489419v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04499946v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494346v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494307v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494280v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495076v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489217v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Jolibois" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Tatibouet" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495090v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495083v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486666v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IAS.2010.5615948" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489202v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495095v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jen-Shih Chang" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00460846v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00465161v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00555359v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00555357v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00465152v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00524661v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Issou" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00465158v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00462442v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416719v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00418060v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Romat" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Louste" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Traor&#233;" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Paillat" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00385364v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00385481v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Petit" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416717v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00403148v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00403185v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00179576v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00179567v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Zastawny" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Djidjan" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00179575v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Esso" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00175227v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146903v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00147822v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486641v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSD.2004.1350301" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04491652v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00147825v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489099v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Martinez Vega" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSD.2001.955608" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486628v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSD.2001.955579" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494881v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495111v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Duhayon" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04488762v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazunori Takashima" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akira Mizuno" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146945v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017737v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00148128v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>