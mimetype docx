--- v0 (2026-03-16)
+++ v1 (2026-05-07)
@@ -1538,191 +1538,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00786258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proceedings of the seventh workshop on Domain-Specific Aspect Languages (DSAL 2012)</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">E\{Java, CaesarJ, Scala\} : un exercice d'intégration de la programmation par objets, par aspects et par évènements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Noyé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AOSD - Aspect-Oriented Software Development - 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2012, Potsdam, Germany</w:t>
+              <w:t xml:space="preserve">Quatrièmes journées nationales du GDR GPL</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Rennes, France. pp.85-86</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00726770v1</w:t>
+                <w:t xml:space="preserve">hal-00726618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E\{Java, CaesarJ, Scala\} : un exercice d'intégration de la programmation par objets, par aspects et par évènements</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Proceedings of the seventh workshop on Domain-Specific Aspect Languages (DSAL 2012)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tom Dinkelaker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Fabry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Noyé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quatrièmes journées nationales du GDR GPL</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Rennes, France. pp.85-86</w:t>
+              <w:t xml:space="preserve">AOSD - Aspect-Oriented Software Development - 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2012, Potsdam, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00726618v1</w:t>
+                <w:t xml:space="preserve">hal-00726770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EScala: Modular Event-Driven Object Interactions in Scala</w:t>
               </w:r>
@@ -2052,655 +2052,655 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00467411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flexible Pointcut Implementation: An Interpreted Approach</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ali Assaf</w:t>
+                <w:t xml:space="preserve">Declarative Definition of Contexts with Polymorphic Events</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angel Núñez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Noyé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vaidas Gasiūnas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langages et Modèles à Objets (LMO 2009)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Workshop on Context-Oriented Programming at ECOOP '09 (COP '09)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2009, Genova, Italy. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/1562112.1562114⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00460796v1</w:t>
+                <w:t xml:space="preserve">inria-00467960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Declarative Definition of Contexts with Polymorphic Events</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Angel Núñez</w:t>
+                <w:t xml:space="preserve">Expressive Scoping of Distributed Aspects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Tanter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Fabry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Douence</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Noyé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Vaidas Gasiūnas</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Südholt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Context-Oriented Programming at ECOOP '09 (COP '09)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2009, Genova, Italy. </w:t>
+              <w:t xml:space="preserve">AOSD 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2009, Charlottesville, Virginia, United States. pp.27-38, </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/1562112.1562114⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/1509239.1509245⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00467960v1</w:t>
+                <w:t xml:space="preserve">inria-00421683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expressive Scoping of Distributed Aspects</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Rémi Douence</w:t>
+                <w:t xml:space="preserve">Flexible Pointcut Implementation: An Interpreted Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Assaf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Noyé</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mario Südholt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AOSD 2009</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Langages et Modèles à Objets (LMO 2009)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Olivier Zendra, Mar 2009, Nancy, France. pp.45-60</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00421683v1</w:t>
+                <w:t xml:space="preserve">inria-00460796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Summary of the third workshop on Domain-Specific Aspect Languages</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thomas Cleenewerck</w:t>
+                <w:t xml:space="preserve">An Event-Based Coordination Model for Context-Aware Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angel Núñez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Noyé</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Éric Tanter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DSAL '08: Proceedings of the 2008 AOSD workshop on Domain-specific aspect languages</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/1404927.1404928⟩</w:t>
+              <w:t xml:space="preserve">10th International Conference on Coordination Models and Languages (COORDINATION 2008)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Oslo, Norway. pp.232-248, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-540-68265-3_15⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00485027v1</w:t>
+                <w:t xml:space="preserve">inria-00414652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic AspectJ</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Assaf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Noyé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dynamic Languages Symposium 2008 (DLS '08)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2008, Paphos, Cyprus. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1145/1408681.1408689⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00429548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Event-Based Coordination Model for Context-Aware Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Angel Núñez</w:t>
+                <w:t xml:space="preserve">Summary of the third workshop on Domain-Specific Aspect Languages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Cleenewerck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Noyé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Fabry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Françoise Le Meur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Tanter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th International Conference on Coordination Models and Languages (COORDINATION 2008)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2008, Oslo, Norway. pp.232-248, </w:t>
+              <w:t xml:space="preserve">DSAL '08: Proceedings of the 2008 AOSD workshop on Domain-specific aspect languages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Thomas Cleenewerck and Jacques Noyé and Johan Fabry and Anne-Françoise Lemeur and Éric Tanter, Mar 2008, Bruxelles, Belgium. pp.1-5, </w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-540-68265-3_15⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/1404927.1404928⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00414652v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00485027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Domain-Specific Language for Coordinating Concurrent Aspects in Java</w:t>
               </w:r>
@@ -2794,51 +2794,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Fabry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damijan Rebernak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Françoise Le Meur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Noyé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3497,213 +3497,213 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00993345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Supporting Dynamic Crosscutting with Partial Behavioral Reflection{:} a Case Study</w:t>
+                <w:t xml:space="preserve">Component Specialization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leonardo Rodríguez</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Éric Tanter</w:t>
+                <w:t xml:space="preserve">Gustavo Bobeff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Noyé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Première Journée Francophone sur le Développement du Logiciel par Aspects (JFDLPA'04)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ACM SIGPLAN Symposium on Partial Evaluation and Semantics-Based Program Manipulation (PEPM'04)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Verona, Italy, Italy. pp.39-50, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/1014007.1014012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00457113v1</w:t>
+                <w:t xml:space="preserve">hal-00457180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Component Specialization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gustavo Bobeff</w:t>
+                <w:t xml:space="preserve">Supporting Dynamic Crosscutting with Partial Behavioral Reflection{:} a Case Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leonardo Rodríguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Tanter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Noyé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACM SIGPLAN Symposium on Partial Evaluation and Semantics-Based Program Manipulation (PEPM'04)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Première Journée Francophone sur le Développement du Logiciel par Aspects (JFDLPA'04)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Nantes, France. pp.118-137</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00457180v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00457113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic Configuration of Software Product Lines in ArchJava</w:t>
               </w:r>
@@ -5047,77 +5047,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Tanter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Fabry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Françoise Le Meur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Noyé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Cleenewerck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] 2006, pp.40</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -5291,267 +5291,267 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00070724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Uniform and Automatic Approach to Copy Elimination in System Extensions via Program Specialization</w:t>
+                <w:t xml:space="preserve">A Uniform Approach for Compile-time and Run-time Specialization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Charles Consel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luke Hornof</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Noël</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Noyé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Eugen-Nicolae Volanschi</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...60 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] RR-2903, INRIA. 1996</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-2775, INRIA. 1996</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00073789v1</w:t>
+                <w:t xml:space="preserve">inria-00073917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Uniform Approach for Compile-time and Run-time Specialization</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId122" w:history="1">
+                <w:t xml:space="preserve">A Uniform and Automatic Approach to Copy Elimination in System Extensions via Program Specialization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eugen-Nicolae Volanschi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Consel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luke Hornof</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Noyé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...15 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] RR-2775, INRIA. 1996</w:t>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-2903, INRIA. 1996</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00073917v1</w:t>
+                <w:t xml:space="preserve">inria-00073789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Logic Programming Environments: Dynamic Program Analysis and Debugging</w:t>
               </w:r>
@@ -5785,51 +5785,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01085063v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Fabry" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Dinkelaker" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Noy&#233;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Tanter" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2685028" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00567489v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolfo Toledo" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel N&#250;&#241;ez" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSE.2011.6" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00523569v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Douence" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario S&#252;dholt" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scico.2010.06.011" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00429568v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pothier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scico.2007.10.005" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00444025v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Brichau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruzanna Chitchyan" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siobh&#224;n Clarke" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellie d'Hondt" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Garcia" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MS.2006.146" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443972v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onardo Rodriguez" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00444029v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cointe" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Ledoux" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Menaud" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00756827v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Ducass&#233;" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00756832v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01591113v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Coullon" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-73751-5_16" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116662v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Marchand de Kerchove" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2735386.2736753" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00862332v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jurgen Michael van Ham" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Salvaneschi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mira Mezini" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00786258v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2451613.2451616" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00726770v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00726618v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00559183v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vaidas Gasi&#363;nas" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Satabin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1960275.1960303" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00726757v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00467411v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Lebre" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00460796v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Assaf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00467960v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1562112.1562114" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00421683v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1509239.1509245" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00485027v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cleenewerck" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Fran&#231;oise Le Meur" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1404927.1404928" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00429548v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1408681.1408689" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00414652v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-68265-3_15" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00468041v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00468317v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damijan Rebernak" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00467974v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00467938v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Le Botlan" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1173706.1173718" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00468018v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457203v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342152v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Pavel" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Poizat" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Royer" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11550679_9" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00993345v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian P&#233;rez" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457113v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457180v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Bobeff" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1014007.1014012" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457194v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Pavel" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457204v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Caromel" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01407340v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2851613.2851958" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299214v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Bach" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Beugnard" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Bruneliere" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Lehu&#233;d&#233;" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressesdesmines.com/produit/logiciel-et-industrie-du-futur/" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00607804v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457122v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04389081v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloi Perdereau" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342153v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01181143v2" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00494645v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071396v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00468283v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070188v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070724v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073789v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugen-Nicolae Volanschi" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Muller" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Consel" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luke Hornof" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073917v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois No&#235;l" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00074067v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01085063v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Fabry" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Dinkelaker" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Noy&#233;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Tanter" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2685028" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00567489v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolfo Toledo" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel N&#250;&#241;ez" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSE.2011.6" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00523569v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Douence" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario S&#252;dholt" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scico.2010.06.011" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00429568v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pothier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scico.2007.10.005" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00444025v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Brichau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruzanna Chitchyan" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siobh&#224;n Clarke" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellie d'Hondt" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Garcia" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MS.2006.146" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443972v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onardo Rodriguez" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00444029v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cointe" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Ledoux" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Menaud" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00756827v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Ducass&#233;" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00756832v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01591113v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Coullon" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-73751-5_16" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116662v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Marchand de Kerchove" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2735386.2736753" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00862332v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jurgen Michael van Ham" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Salvaneschi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mira Mezini" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00786258v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2451613.2451616" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00726618v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00726770v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00559183v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vaidas Gasi&#363;nas" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Satabin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1960275.1960303" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00726757v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00467411v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Lebre" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00467960v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1562112.1562114" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00421683v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1509239.1509245" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00460796v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Assaf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00414652v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-68265-3_15" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00429548v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1408681.1408689" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00485027v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cleenewerck" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Fran&#231;oise Le Meur" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1404927.1404928" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00468041v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00468317v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damijan Rebernak" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00467974v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00467938v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Le Botlan" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1173706.1173718" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00468018v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457203v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342152v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Pavel" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Poizat" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Royer" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11550679_9" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00993345v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian P&#233;rez" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457180v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Bobeff" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1014007.1014012" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457113v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457194v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Pavel" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457204v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Caromel" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01407340v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2851613.2851958" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299214v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Bach" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Beugnard" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Bruneliere" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Lehu&#233;d&#233;" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressesdesmines.com/produit/logiciel-et-industrie-du-futur/" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00607804v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457122v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04389081v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloi Perdereau" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342153v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01181143v2" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00494645v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071396v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00468283v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070188v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070724v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073917v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Consel" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luke Hornof" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois No&#235;l" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugen-Nicolae Volanschi" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073789v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Muller" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00074067v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>