--- v0 (2026-03-15)
+++ v1 (2026-04-07)
@@ -868,165 +868,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04351861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Constructions radiophoniques de la culture en Tunisie : quelles médiations ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nozha Smati</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ESSACHESS – Journal for Communication Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Médiations et médias, Vol. 3 (n°2(6)), p. 49-61</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04351833v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Médias, opinions et discours publiques sur l’immigration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nozha Smati</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Horizons Maghrébins</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, n°62, p.177-180</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04354168v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-04351833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paysage audiovisuel tunisien en mutation</w:t>
               </w:r>
@@ -1258,687 +1258,687 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05384066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Représentations de la langue arabe et rapport à l'Autre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nozha Smati</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">colloque internationale Altérités en dialogues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Rennes et université de Caen, Feb 2024, Rennes et Caen, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04466968v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Relation à la langue arabe et représentations : approche compréhensive par et au travers des discours</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Kasazian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nozha Smati</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La relation en didactique des langues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire DILTEC, Nov 2024, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04847198v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L’île de Djerba et la Méditerranée arabe : narration radiophonique et numérique entre patrimoine millénaire et traversées migratoires actuelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nozha Smati</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Écrire la Méditerranée arabe. Les différentes expressions d’un espace et d’un concept contrasté</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Laboratoire Cecille, université de Lille, Nov 2024, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05384229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, Université de Rennes et université de Caen, Feb 2024, Rennes et Caen, France</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">أرشيف شفوي للجنوب الشّرقي التّونسي : تجربة إذاعية وآفاق التثمين Archives orales du Sud-est tunisien : l’expérience d’une narration radiophonique et perspectives de valorisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nozha Smati</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Industries cuulturelles et créatives en Afrique et dans le monde arabe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ecole des sciences de l'information, Dec 2024, Rabat, Maroc, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Emilie Kasazian</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05384155v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Évolutions des représentations des langues débutées à l’université : contextes, discours et perspectives didactiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nozha Smati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, Laboratoire DILTEC, Nov 2024, Paris, France</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katia Bernardon de Oliveira</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées d'études du lancement du programme d’action de recherche collaborative ALADUN "Enseigner/apprendre les Langues débutées à l’université", Axe imaginaire linguistique, Universités de Lille, Grenoble Alpes et Parana- Curitiba Brésil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Ecole des sciences de l'information, Dec 2024, Rabat, Maroc, France</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04351986v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrimoine immatériel oral : pratiques de médiation et de mise en tourisme des Ksour de Tataouine Sud-est tunisien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nozha Smati</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Symposium scientifique du Conseil consultatif de l’ICOMOS, Patrimoine rural : paysages et au-delà</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Marrakech, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Évolutions des représentations des langues débutées à l’université : contextes, discours et perspectives didactiques</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03759420v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Radio : ce que l’image fait au son ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nozha Smati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Lille, France</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Caroline Fiévet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire Conservation et diffusion de l’image et du son</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Créteil, Dec 2018, Créteil, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Marrakech, Maroc</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03749629v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le phénomène des séries turques sur la chaîne panarabe MBC : quelles pratiques de réception ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nozha Smati</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d'études Recherches en séries</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Département culture, université de Lille, Nov 2014, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, Université de Créteil, Dec 2018, Créteil, France</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04351991v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mutations des pratiques et de l’identité des journalistes de radios internationales àl’èredunumérique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nozha Smati</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Session plénière colloque international Information et journalisme radio à l’ère du numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre universitaire d'enseignement du journalisme, Mar 2014, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...68 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04354193v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-04351991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Espace télévisuel libanais et innovation socio-technique</w:t>
               </w:r>
@@ -3694,51 +3694,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351874v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nozha Smati" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351879v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Caroline Fievet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351950v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayat Zerouali" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Gellereau" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351865v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02919383v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Ricaud" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfsic.1484" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351846v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351853v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351867v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354156v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351861v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354168v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351833v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351840v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354280v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384066v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Kasazian" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384229v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466968v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847198v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384155v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351986v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Bernardon de Oliveira" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03759420v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03749629v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Caroline Fi&#233;vet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354193v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351991v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354214v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04352035v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353332v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354252v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354235v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354123v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02919382v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Molinier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351828v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351821v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Meyer" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351798v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed El Oifi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384178v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03760285v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=66395" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351458v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zerouali Hayat" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gellereau Mich&#232;le" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351790v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Faur&#233;" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351773v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351857v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351724v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351793v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354335v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Cheval" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Poulain" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351874v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nozha Smati" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351879v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Caroline Fievet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351950v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayat Zerouali" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Gellereau" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351865v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02919383v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Ricaud" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfsic.1484" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351846v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351853v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351867v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354156v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351861v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351833v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354168v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351840v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354280v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384066v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Kasazian" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466968v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847198v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384229v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384155v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351986v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Bernardon de Oliveira" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03759420v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03749629v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Caroline Fi&#233;vet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351991v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354193v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354214v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04352035v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353332v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354252v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354235v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354123v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02919382v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Molinier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351828v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351821v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Meyer" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351798v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed El Oifi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384178v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03760285v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=66395" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351458v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zerouali Hayat" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gellereau Mich&#232;le" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351790v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Faur&#233;" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351773v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351857v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351724v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351793v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354335v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Cheval" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Poulain" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>