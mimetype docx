--- v1 (2026-04-07)
+++ v2 (2026-04-30)
@@ -1258,112 +1258,181 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05384066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L’île de Djerba et la Méditerranée arabe : narration radiophonique et numérique entre patrimoine millénaire et traversées migratoires actuelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nozha Smati</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Écrire la Méditerranée arabe. Les différentes expressions d’un espace et d’un concept contrasté</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire Cecille, université de Lille, Nov 2024, Lille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05384229v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Représentations de la langue arabe et rapport à l'Autre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nozha Smati</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">colloque internationale Altérités en dialogues</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Rennes et université de Caen, Feb 2024, Rennes et Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04466968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relation à la langue arabe et représentations : approche compréhensive par et au travers des discours</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Kasazian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1379,126 +1448,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La relation en didactique des langues</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Laboratoire DILTEC, Nov 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04847198v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-05384229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">أرشيف شفوي للجنوب الشّرقي التّونسي : تجربة إذاعية وآفاق التثمين Archives orales du Sud-est tunisien : l’expérience d’une narration radiophonique et perspectives de valorisation</w:t>
               </w:r>
@@ -3694,51 +3694,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351874v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nozha Smati" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351879v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Caroline Fievet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351950v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayat Zerouali" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Gellereau" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351865v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02919383v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Ricaud" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfsic.1484" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351846v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351853v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351867v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354156v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351861v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351833v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354168v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351840v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354280v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384066v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Kasazian" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466968v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847198v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384229v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384155v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351986v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Bernardon de Oliveira" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03759420v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03749629v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Caroline Fi&#233;vet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351991v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354193v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354214v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04352035v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353332v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354252v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354235v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354123v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02919382v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Molinier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351828v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351821v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Meyer" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351798v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed El Oifi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384178v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03760285v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=66395" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351458v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zerouali Hayat" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gellereau Mich&#232;le" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351790v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Faur&#233;" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351773v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351857v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351724v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351793v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354335v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Cheval" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Poulain" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351874v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nozha Smati" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351879v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Caroline Fievet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351950v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayat Zerouali" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Gellereau" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351865v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02919383v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Ricaud" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfsic.1484" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351846v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351853v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351867v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354156v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351861v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351833v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354168v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351840v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354280v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384066v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Kasazian" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384229v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466968v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847198v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384155v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351986v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Bernardon de Oliveira" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03759420v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03749629v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Caroline Fi&#233;vet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351991v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354193v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354214v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04352035v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353332v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354252v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354235v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354123v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02919382v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Molinier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351828v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351821v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Meyer" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351798v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed El Oifi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384178v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03760285v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=66395" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351458v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zerouali Hayat" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gellereau Mich&#232;le" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351790v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Faur&#233;" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351773v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351857v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351724v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351793v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354335v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Cheval" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Poulain" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>