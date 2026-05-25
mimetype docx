--- v2 (2026-04-30)
+++ v3 (2026-05-25)
@@ -868,165 +868,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04351861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Médias, opinions et discours publiques sur l’immigration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nozha Smati</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Horizons Maghrébins</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, n°62, p.177-180</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04354168v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Constructions radiophoniques de la culture en Tunisie : quelles médiations ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nozha Smati</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESSACHESS – Journal for Communication Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Médiations et médias, Vol. 3 (n°2(6)), p. 49-61</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04351833v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-04354168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paysage audiovisuel tunisien en mutation</w:t>
               </w:r>
@@ -1327,618 +1327,618 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05384229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Relation à la langue arabe et représentations : approche compréhensive par et au travers des discours</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Kasazian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nozha Smati</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La relation en didactique des langues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire DILTEC, Nov 2024, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04847198v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Représentations de la langue arabe et rapport à l'Autre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nozha Smati</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">colloque internationale Altérités en dialogues</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Rennes et université de Caen, Feb 2024, Rennes et Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04466968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Emilie Kasazian</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">أرشيف شفوي للجنوب الشّرقي التّونسي : تجربة إذاعية وآفاق التثمين Archives orales du Sud-est tunisien : l’expérience d’une narration radiophonique et perspectives de valorisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nozha Smati</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Industries cuulturelles et créatives en Afrique et dans le monde arabe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ecole des sciences de l'information, Dec 2024, Rabat, Maroc, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05384155v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Évolutions des représentations des langues débutées à l’université : contextes, discours et perspectives didactiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nozha Smati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, Laboratoire DILTEC, Nov 2024, Paris, France</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katia Bernardon de Oliveira</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées d'études du lancement du programme d’action de recherche collaborative ALADUN "Enseigner/apprendre les Langues débutées à l’université", Axe imaginaire linguistique, Universités de Lille, Grenoble Alpes et Parana- Curitiba Brésil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Ecole des sciences de l'information, Dec 2024, Rabat, Maroc, France</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04351986v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrimoine immatériel oral : pratiques de médiation et de mise en tourisme des Ksour de Tataouine Sud-est tunisien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nozha Smati</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Symposium scientifique du Conseil consultatif de l’ICOMOS, Patrimoine rural : paysages et au-delà</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Marrakech, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Évolutions des représentations des langues débutées à l’université : contextes, discours et perspectives didactiques</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03759420v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Radio : ce que l’image fait au son ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nozha Smati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Lille, France</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Caroline Fiévet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire Conservation et diffusion de l’image et du son</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Créteil, Dec 2018, Créteil, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Marrakech, Maroc</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03749629v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mutations des pratiques et de l’identité des journalistes de radios internationales àl’èredunumérique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nozha Smati</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Session plénière colloque international Information et journalisme radio à l’ère du numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre universitaire d'enseignement du journalisme, Mar 2014, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, Université de Créteil, Dec 2018, Créteil, France</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04354193v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le phénomène des séries turques sur la chaîne panarabe MBC : quelles pratiques de réception ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nozha Smati</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d'études Recherches en séries</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Département culture, université de Lille, Nov 2014, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...68 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04351991v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-04354193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Espace télévisuel libanais et innovation socio-technique</w:t>
               </w:r>
@@ -3694,51 +3694,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351874v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nozha Smati" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351879v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Caroline Fievet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351950v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayat Zerouali" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Gellereau" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351865v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02919383v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Ricaud" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfsic.1484" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351846v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351853v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351867v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354156v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351861v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351833v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354168v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351840v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354280v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384066v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Kasazian" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384229v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466968v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847198v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384155v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351986v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Bernardon de Oliveira" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03759420v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03749629v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Caroline Fi&#233;vet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351991v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354193v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354214v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04352035v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353332v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354252v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354235v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354123v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02919382v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Molinier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351828v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351821v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Meyer" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351798v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed El Oifi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384178v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03760285v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=66395" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351458v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zerouali Hayat" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gellereau Mich&#232;le" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351790v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Faur&#233;" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351773v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351857v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351724v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351793v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354335v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Cheval" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Poulain" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351874v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nozha Smati" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351879v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Caroline Fievet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351950v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayat Zerouali" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Gellereau" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351865v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02919383v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Ricaud" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfsic.1484" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351846v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351853v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351867v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354156v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351861v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354168v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351833v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351840v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354280v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384066v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Kasazian" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384229v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847198v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466968v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384155v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351986v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Bernardon de Oliveira" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03759420v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03749629v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Caroline Fi&#233;vet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354193v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351991v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354214v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04352035v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353332v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354252v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354235v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354123v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02919382v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Molinier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351828v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351821v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Meyer" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351798v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed El Oifi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384178v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03760285v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=66395" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351458v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zerouali Hayat" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gellereau Mich&#232;le" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351790v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Faur&#233;" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351773v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351857v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351724v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351793v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354335v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Cheval" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Poulain" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>