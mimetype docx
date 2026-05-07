--- v0 (2026-03-07)
+++ v1 (2026-05-07)
@@ -66,4163 +66,4561 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Poster de conférence (3)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Additive-free Alkene Hydrogenation Catalyzed by a Diphoshine-supported Pentahydrido-Molybdenum Complex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arno Estival</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Sigrist</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Queyriaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Cabrera-Trujillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nina Durvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées de Chimie Organique (JCO 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Palaiseau, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05562839v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Electro-assisted catalytic reduction of N2O with polypyridyl ruthenium complexes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bassirou Ka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Queyriaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">9th International Conference of the Institut of Metal in Biologie of Grenoble on Fuel Synthesis: From Metalloproteins to Bio-inspired Models and Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Grenoble, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05562804v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A new RuCo dyad for dye-sensitized hydrogen-evolving photocathode applications – synthesis, photo- and spectroelectrochemical studies.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanouil Giannoudis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastian Bold</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Queyriaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linda Zedler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Dietzek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4èmes Journées Nationales du Groupe de Recherche des Carburants Solaires (GDR Solar Fuels)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, paris, Synchrotron SOLEIL, Saint-Aubin (Présentiel), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04457851v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (25)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Covalent POM-Ir hybrid assemblies: tuning redox properties for light-driven multiple charge accumulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Queyriaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Wächtler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Cariño</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Alves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Dietzek-Ivanšić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 61 (53), pp.9682-9685. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/D5CC01951F⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05165875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N-centered, yet persistent: isolation of N &amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; O-based radicals through FLP-type stabilization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Orellana Ben Amor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Vendier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent César</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Panetier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 17 (4), pp.2140 - 2147. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/d5sc08152a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05506586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coordination of Al(C$_6$F$_5$)$_3$ vs. B(C$_6$F$_5$)$_3$ on group 6 end-on dinitrogen complexes: chemical and structural divergences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léon Escomel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederico F Martins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Vendier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Coffinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Queyriaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 15 (24), pp.11321-11336. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/d4sc02713b⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04633385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reactivity of metal hydrides with CO2 : going beyond formate with a high-valent cationic pentahydride Mo(VI ) complex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Queyriaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Cabrera-Trujillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nina Durvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nina Durvin</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Laure Vendier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karinne Miqueu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 15 (48), pp.20582-20589. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/d4sc04345f⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04826899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Protonation Behavior of a Tetrahydrido Molybdenum(IV) Complex with Organic and Inorganic Acids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Queyriaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nina Durvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Leon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Boegli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Vendier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 26 (33), pp.e202300426. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/ejic.202300426⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04209769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Masked Form of an O‐Borylated Breslow Intermediate for the Diastereoselective FLP‐Type Activation of Aldehydes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angelica Mejia Fajardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Queyriaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurèle Camy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Vendier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mary Grellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 28 (10), pp.e202104122. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/chem.202104122⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03669849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Redox-Active Ligands in Electroassisted Catalytic H + and CO 2 Reductions: Benefits and Risks</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Hydrogen Production at a NiO Photocathode Based on a Ruthenium Dye-Cobalt Diimine Dioxime Catalyst Assembly: Insights from Advanced Spectroscopy and Post-operando Characterization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanouil Giannoudis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastian Bold</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Müller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Schwab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jakob Bruhnke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Catalysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acscatal.1c00237⟩</w:t>
+              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13 (42), pp.49802-49815. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsami.1c12138⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03669876v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03463903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrogen Production at a NiO Photocathode Based on a Ruthenium Dye-Cobalt Diimine Dioxime Catalyst Assembly: Insights from Advanced Spectroscopy and Post-operando Characterization</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Redox-Active Ligands in Electroassisted Catalytic H + and CO 2 Reductions: Benefits and Risks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Queyriaux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsami.1c12138⟩</w:t>
+              <w:t xml:space="preserve">ACS Catalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (7), pp.4024-4035. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acscatal.1c00237⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03463903v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03669876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrochemical, Spectroscopic, and Computational Investigation of a Series of Polypyridyl Ruthenium(II) Complexes: Characterization of Reduced States</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Queyriaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlène Esmieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arvind Gupta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Vendier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sascha Ott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 2021 (13), pp.1263-1270. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/ejic.202001165⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03202765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrocatalytic Hydrogen Evolution with a Cobalt Complex Bearing Pendant Proton Relays: Acid Strength and Applied Potential Govern Mechanism and Stability</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Ligand-based electronic effects on the electrocatalytic hydrogen production by thiosemicarbazone nickel complexes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Papadakis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Barrozo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatiana Straistari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Queyriaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Martin J. Field</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anisa Putri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jacs.9b10407⟩</w:t>
+              <w:t xml:space="preserve">Dalton Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 49 (16), pp.5064-5073. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c9dt04775a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02384951v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02877733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrochemical, Spectroscopic, and Computational Investigation of a Series of Polypyridyl Ruthenium(II) Complexes: Characterization of Reduced States</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sascha Ott</w:t>
+                <w:t xml:space="preserve">From non-innocent to guilty: on the role of redox-active ligands in the electro-assisted reduction of CO(2)mediated by a cobalt(ll)-polypyridyl complex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Queyriaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Abel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Fize</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Pécaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maylis Orio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemPhysChem</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ejic.202001165⟩</w:t>
+              <w:t xml:space="preserve">Sustainable Energy &amp; Fuels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 4 (7), pp.3668-3676. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d0se00570c⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03411768v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02909560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ligand-based electronic effects on the electrocatalytic hydrogen production by thiosemicarbazone nickel complexes</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Electrocatalytic Hydrogen Evolution with a Cobalt Complex Bearing Pendant Proton Relays: Acid Strength and Applied Potential Govern Mechanism and Stability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Queyriaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Anisa Putri</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dongyue Sun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Fize</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Pécaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin J. Field</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dalton Transactions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c9dt04775a⟩</w:t>
+              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 142 (1), pp.274-282. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jacs.9b10407⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02877733v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02384951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From non-innocent to guilty: on the role of redox-active ligands in the electro-assisted reduction of CO(2)mediated by a cobalt(ll)-polypyridyl complex</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Maylis Orio</w:t>
+                <w:t xml:space="preserve">Electrochemical, Spectroscopic, and Computational Investigation of a Series of Polypyridyl Ruthenium(II) Complexes: Characterization of Reduced States</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Queyriaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlène Esmieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arvind K Gupta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Vendier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sascha Ott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sustainable Energy &amp; Fuels</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d0se00570c⟩</w:t>
+              <w:t xml:space="preserve">ChemPhysChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 13 (13), pp.1263-1270. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ejic.202001165⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02909560v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03411768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis of Ruthenium Tris-Diimine Photosensitizers Substituted by Four Methylphosphonate Anchoring Groups for Dye-Sensitized Photoelectrochemical Cell Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Queyriaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanouil Giannoudis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Artero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Murielle Chavarot-Kerlidou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 2019 (15 Spécial Issue), pp.2154-2161. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/ejic.201900151⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02152654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanistic insights on the non-innocent role of electron donors: reversible photocapture of CO 2 by Ru II -polypyridyl complexes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Queyriaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wesley B. Swords</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hemlata Agarwala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ben A. Johnson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sascha Ott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dalton Transactions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 48 (45), pp.16894-16898. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/C9DT03461G⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03139513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of Three-Way DNA Junction Ligands through Screening of Chemical Libraries and Validation by Complementary in Vitro Assays</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katerina Duskova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Lamarche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Souheila Amor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Caron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Queyriaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Medicinal Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 62 (9), pp.4456-4466. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acs.jmedchem.8b01978⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02121543v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tuning Reactivity of Bioinspired [NiFe]-Hydrogenase Models by Ligand Design and Modeling the CO Inhibition Process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deborah Brazzolotto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lianke Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hao Tang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcello Gennari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Queyriaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACS Catalysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 8 (11), pp.10658-10667. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acscatal.8b02830⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01938358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A noble metal-free photocatalytic system based on a novel cobalt tetrapyridyl catalyst for hydrogen production in fully aqueous medium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Queyriaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Giannoudis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C.D. Windle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvaine Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Pécaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sustainable Energy &amp; Fuels</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 2 (3), pp.553-557. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/C7SE00428A⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01741945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aqueous Photocurrent Measurements Correlated to Ultrafast Electron Transfer Dynamics at Ruthenium Tris Diimine Sensitized NiO Photocathodes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Queyriaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruri A. Wahyuono</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Fize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Gablin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Wächtler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 121 (11), pp.5891-5904. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acs.jpcc.6b12536⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01518766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CuAAC-based assembly and characterization of a ruthenium–copper dyad containing a diimine–dioxime ligand framework</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Queyriaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugen S. Andreiadis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Torelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Pécaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brad S. Veldkamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Faraday Discussions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 198, pp.251-261. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/C6FD00204H⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01534973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nickel-centred proton reduction catalysis in a model of [NiFe] hydrogenase.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deborah Brazzolotto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcello Gennari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Queyriaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trevor R. Simmons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Pécault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 8 (11), pp.1054-1060. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/nchem.2575⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01386604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Piano-stool d(6)-rhodium(III) complexes of chelating pyridine-based ligands and their papain bioconjugates for the catalysis of transfer hydrogenation of aryl ketones in aqueous medium</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Recent developments in hydrogen evolving molecular cobalt(II)–polypyridyl catalysts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Queyriaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jane Reuben T.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Massin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Artero Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Murielle Chavarot-Kerlidou</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Molecular Catalysis B: Enzymatic</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.molcatb.2015.10.007⟩</w:t>
+              <w:t xml:space="preserve">Coordination Chemistry Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 304 (SI), pp.3-19. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ccr.2015.03.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01480764v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01221080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular cathode and photocathode materials for hydrogen evolution in photoelectrochemical devices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Queyriaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Kaeffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adina Morozan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Murielle Chavarot-Kerlidou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Artero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Photochemistry and Photobiology C: Photochemistry Reviews</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 25 (SI), pp.90-105. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jphotochemrev.2015.08.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01273368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recent developments in hydrogen evolving molecular cobalt(II)–polypyridyl catalysts</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Dye-sensitized PS-b-P2VP-templated nickel oxide films for photoelectrochemical applications.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Massin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maximilian Bräutigam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Kaeffer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Queyriaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin J Field</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Coordination Chemistry Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ccr.2015.03.014⟩</w:t>
+              <w:t xml:space="preserve">Interface Focus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 5 (3), pp.article number 20140083. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rsfs.2014.0083⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01221080v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01198771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dye-sensitized PS-b-P2VP-templated nickel oxide films for photoelectrochemical applications.</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Piano-stool d(6)-rhodium(III) complexes of chelating pyridine-based ligands and their papain bioconjugates for the catalysis of transfer hydrogenation of aryl ketones in aqueous medium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Madern</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Queyriaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Martin J Field</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Chevalley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahsa Ghasemi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Orazio Nicolotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Interface Focus</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1098/rsfs.2014.0083⟩</w:t>
+              <w:t xml:space="preserve">Journal of Molecular Catalysis B: Enzymatic</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 122, pp.314-322. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.molcatb.2015.10.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01198771v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01480764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N-centered, yet stable: an electronic structure investigation of FLP-type stabilized N₂O-based radicals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Orellana Ben Amor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Vendier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent César</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Panetier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05536723v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alkene Hydrogenation by a Cationic, Nine-Coordinate Molybdenum(VI) Pentahydride Catalyst</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arno Estival</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Sigrist</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Queyriaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge J Cabrera-Trujillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nina Durvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05563367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (3)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular approaches toward hydrogen production in dye-sensitized photoelectrochemical cells</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">N-centered, yet stable: accessing persistent N2O-based radicals through Frustrated Lewis Pairs stabilization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Queyriaux</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">47th World Chemistry Congress of International Union of Pure and Applied Chemistry (IUPAC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Paris, Palais des Congrès de Paris Place de la Porte-Maillot (Présentiel), France</w:t>
+              <w:t xml:space="preserve">9th International Conference of the Institut of Metal in Biologie of Grenoble on Fuel Synthesis: From Metalloproteins to Bio-inspired Models and Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04473542v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05559756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new RuCo dyad for dye-sensitized hydrogen-evolving photocathode applications</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+                <w:t xml:space="preserve">Molecular approaches toward hydrogen production in dye-sensitized photoelectrochemical cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Murielle Chavarot-Kerlidou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanouil Giannoudis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastian Bold</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Queyriaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Kaeffer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées de Chimie de Coordination 2019 (JCC 2019) de la Société Chimique de France (SCF)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2019, Montpellier (présentiel), France</w:t>
+              <w:t xml:space="preserve">47th World Chemistry Congress of International Union of Pure and Applied Chemistry (IUPAC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Paris, Palais des Congrès de Paris Place de la Porte-Maillot (Présentiel), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04412817v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04473542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new RuCo dyad for dye-sensitized hydrogen-evolving photocathode applications irradiation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+                <w:t xml:space="preserve">A new RuCo dyad for dye-sensitized hydrogen-evolving photocathode applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanouil Giannoudis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Queyriaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Artero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Murielle Chavarot-Kerlidou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd International Solar Fuel conference (ISF-3) &amp; International Conference on Artificial Photosynthesis-2019 (ICARP-2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Hiroshima, Hiroshima Convention Hall (Présentiel), Japan</w:t>
+              <w:t xml:space="preserve">Journées de Chimie de Coordination 2019 (JCC 2019) de la Société Chimique de France (SCF)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2019, Montpellier (présentiel), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04490863v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04412817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
-    </w:tbl>
-[...30 lines deleted...]
-      </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new RuCo dyad for dye-sensitized hydrogen-evolving photocathode applications – synthesis, photo- and spectroelectrochemical studies.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+                <w:t xml:space="preserve">A new RuCo dyad for dye-sensitized hydrogen-evolving photocathode applications irradiation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanouil Giannoudis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastian Bold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Queyriaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Artero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Murielle Chavarot-Kerlidou</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4èmes Journées Nationales du Groupe de Recherche des Carburants Solaires (GDR Solar Fuels)</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-04457851v1</w:t>
+              <w:t xml:space="preserve">3rd International Solar Fuel conference (ISF-3) &amp; International Conference on Artificial Photosynthesis-2019 (ICARP-2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Hiroshima, Hiroshima Convention Hall (Présentiel), Japan</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04490863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers la construction d'une photocathode de production d'hydrogène par une approche moléculaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Queyriaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chimie inorganique. Université Grenoble Alpes, 2016. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2016GREAV033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01685223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId144"/>
+      <w:footerReference w:type="default" r:id="rId152"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4369,51 +4767,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05165875v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Queyriaux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria W&#228;chtler" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Cari&#241;o" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Alves" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Dietzek-Ivan&#353;i&#263;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5CC01951F" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506586v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Orellana Ben Amor" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Vendier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent C&#233;sar" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Maurel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Panetier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5sc08152a" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04633385v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;on Escomel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederico F Martins" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Coffinet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4sc02713b" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04826899v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Cabrera-Trujillo" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Durvin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karinne Miqueu" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4sc04345f" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209769v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Leon" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Boegli" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.202300426" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03669849v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelica Mejia Fajardo" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#232;le Camy" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Grellier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202104122" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03669876v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.1c00237" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03463903v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanouil Giannoudis" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastian Bold" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline M&#252;ller" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Schwab" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakob Bruhnke" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.1c12138" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03202765v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Esmieu" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arvind Gupta" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sascha Ott" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.202001165" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02384951v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dongyue Sun" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Fize" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques P&#233;caut" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin J. Field" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.9b10407" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03411768v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arvind K Gupta" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877733v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Papadakis" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Barrozo" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Straistari" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anisa Putri" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9dt04775a" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02909560v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Queyriaux" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Abel" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fize" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P&#233;caut" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maylis Orio" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0se00570c" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152654v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Lefebvre" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Artero" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Chavarot-Kerlidou" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201900151" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139513v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wesley B. Swords" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hemlata Agarwala" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben A. Johnson" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9DT03461G" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121543v3" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katerina Duskova" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Lamarche" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souheila Amor" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Caron" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jmedchem.8b01978" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938358v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Brazzolotto" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lianke Wang" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Tang" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcello Gennari" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.8b02830" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741945v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Giannoudis" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.D. Windle" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Roy" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7SE00428A" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01518766v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruri A. Wahyuono" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Gablin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.6b12536" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01534973v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugen S. Andreiadis" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Torelli" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brad S. Veldkamp" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6FD00204H" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01386604v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trevor R. Simmons" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques P&#233;cault" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nchem.2575" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01480764v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Madern" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Chevalley" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahsa Ghasemi" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orazio Nicolotti" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molcatb.2015.10.007" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273368v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Kaeffer" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adina Morozan" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jphotochemrev.2015.08.001" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5LC6SD74-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221080v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Reuben T." TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Massin" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artero Vincent" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ccr.2015.03.014" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198771v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilian Br&#228;utigam" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin J Field" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsfs.2014.0083" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536723v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04473542v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04412817v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04490863v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04457851v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Zedler" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Dietzek" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01685223v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016GREAV033" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562839v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arno Estival" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Sigrist" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Queyriaux" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Cabrera-Trujillo" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Durvin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562804v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bassirou Ka" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04457851v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanouil Giannoudis" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastian Bold" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Zedler" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Dietzek" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05165875v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria W&#228;chtler" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Cari&#241;o" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Alves" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Dietzek-Ivan&#353;i&#263;" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5CC01951F" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506586v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Orellana Ben Amor" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Vendier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent C&#233;sar" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Maurel" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Panetier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5sc08152a" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04633385v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;on Escomel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederico F Martins" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Coffinet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4sc02713b" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04826899v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karinne Miqueu" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4sc04345f" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209769v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Leon" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Boegli" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.202300426" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03669849v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelica Mejia Fajardo" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#232;le Camy" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Grellier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202104122" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03463903v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline M&#252;ller" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Schwab" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakob Bruhnke" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.1c12138" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03669876v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.1c00237" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03202765v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Esmieu" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arvind Gupta" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sascha Ott" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.202001165" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877733v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Papadakis" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Barrozo" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Straistari" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anisa Putri" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9dt04775a" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02909560v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Queyriaux" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Abel" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fize" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P&#233;caut" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maylis Orio" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0se00570c" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02384951v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dongyue Sun" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Fize" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques P&#233;caut" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin J. Field" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.9b10407" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03411768v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arvind K Gupta" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152654v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Lefebvre" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Artero" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Chavarot-Kerlidou" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201900151" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139513v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wesley B. Swords" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hemlata Agarwala" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben A. Johnson" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9DT03461G" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121543v3" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katerina Duskova" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Lamarche" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souheila Amor" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Caron" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jmedchem.8b01978" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938358v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Brazzolotto" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lianke Wang" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Tang" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcello Gennari" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.8b02830" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741945v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Giannoudis" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.D. Windle" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Roy" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7SE00428A" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01518766v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruri A. Wahyuono" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Gablin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.6b12536" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01534973v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugen S. Andreiadis" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Torelli" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brad S. Veldkamp" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6FD00204H" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01386604v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trevor R. Simmons" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques P&#233;cault" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nchem.2575" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221080v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Reuben T." TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Massin" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artero Vincent" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ccr.2015.03.014" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273368v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Kaeffer" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adina Morozan" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jphotochemrev.2015.08.001" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5LC6SD74-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198771v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilian Br&#228;utigam" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin J Field" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsfs.2014.0083" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01480764v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Madern" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Chevalley" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahsa Ghasemi" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orazio Nicolotti" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molcatb.2015.10.007" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536723v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05563367v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge J Cabrera-Trujillo" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559756v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04473542v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04412817v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04490863v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01685223v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016GREAV033" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>