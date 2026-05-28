--- v1 (2026-05-07)
+++ v2 (2026-05-28)
@@ -100,234 +100,234 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Additive-free Alkene Hydrogenation Catalyzed by a Diphoshine-supported Pentahydrido-Molybdenum Complex</w:t>
+                <w:t xml:space="preserve">Electro-assisted catalytic reduction of N2O with polypyridyl ruthenium complexes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arno Estival</w:t>
+                <w:t xml:space="preserve">Bassirou Ka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Sigrist</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Nicolas Queyriaux</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées de Chimie Organique (JCO 2025)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2025, Palaiseau, France</w:t>
+              <w:t xml:space="preserve">9th International Conference of the Institut of Metal in Biologie of Grenoble on Fuel Synthesis: From Metalloproteins to Bio-inspired Models and Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05562839v1</w:t>
+                <w:t xml:space="preserve">hal-05562804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electro-assisted catalytic reduction of N2O with polypyridyl ruthenium complexes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Additive-free Alkene Hydrogenation Catalyzed by a Diphoshine-supported Pentahydrido-Molybdenum Complex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arno Estival</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Sigrist</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Queyriaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Cabrera-Trujillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bassirou Ka</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Nina Durvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th International Conference of the Institut of Metal in Biologie of Grenoble on Fuel Synthesis: From Metalloproteins to Bio-inspired Models and Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2025, Grenoble, France</w:t>
+              <w:t xml:space="preserve">Journées de Chimie Organique (JCO 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Palaiseau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05562804v1</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05562839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new RuCo dyad for dye-sensitized hydrogen-evolving photocathode applications – synthesis, photo- and spectroelectrochemical studies.</w:t>
               </w:r>
@@ -339,51 +339,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanouil Giannoudis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastian Bold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Queyriaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linda Zedler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -464,295 +464,295 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Covalent POM-Ir hybrid assemblies: tuning redox properties for light-driven multiple charge accumulation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">N-centered, yet persistent: isolation of N &amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; O-based radicals through FLP-type stabilization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Wächtler</w:t>
+                <w:t xml:space="preserve">Andrea Orellana Ben Amor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Cariño</w:t>
+                <w:t xml:space="preserve">Laure Vendier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandra Alves</w:t>
+                <w:t xml:space="preserve">Vincent César</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Dietzek-Ivanšić</w:t>
+                <w:t xml:space="preserve">Vincent Maurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Panetier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D5CC01951F⟩</w:t>
+              <w:t xml:space="preserve">Chemical Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 17 (4), pp.2140 - 2147. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d5sc08152a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05165875v1</w:t>
+                <w:t xml:space="preserve">hal-05506586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N-centered, yet persistent: isolation of N &amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; O-based radicals through FLP-type stabilization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Andrea Orellana Ben Amor</w:t>
+                <w:t xml:space="preserve">Covalent POM-Ir hybrid assemblies: tuning redox properties for light-driven multiple charge accumulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Queyriaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laure Vendier</w:t>
+                <w:t xml:space="preserve">Maria Wächtler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent César</w:t>
+                <w:t xml:space="preserve">Christian Cariño</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Maurel</w:t>
+                <w:t xml:space="preserve">Sandra Alves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Panetier</w:t>
+                <w:t xml:space="preserve">Benjamin Dietzek-Ivanšić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 17 (4), pp.2140 - 2147. </w:t>
+              <w:t xml:space="preserve">Chemical Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 61 (53), pp.9682-9685. </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/d5sc08152a⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/D5CC01951F⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05506586v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05165875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coordination of Al(C$_6$F$_5$)$_3$ vs. B(C$_6$F$_5$)$_3$ on group 6 end-on dinitrogen complexes: chemical and structural divergences</w:t>
               </w:r>
@@ -764,77 +764,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léon Escomel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederico F Martins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Vendier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Coffinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Queyriaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 15 (24), pp.11321-11336. </w:t>
@@ -872,90 +872,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reactivity of metal hydrides with CO2 : going beyond formate with a high-valent cationic pentahydride Mo(VI ) complex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Queyriaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Cabrera-Trujillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nina Durvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Vendier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karinne Miqueu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1006,103 +1006,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Protonation Behavior of a Tetrahydrido Molybdenum(IV) Complex with Organic and Inorganic Acids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Queyriaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nina Durvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Leon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Boegli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Vendier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 26 (33), pp.e202300426. </w:t>
@@ -1153,77 +1153,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Masked Form of an O‐Borylated Breslow Intermediate for the Diastereoselective FLP‐Type Activation of Aldehydes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angelica Mejia Fajardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Queyriaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurèle Camy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Vendier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mary Grellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1408,51 +1408,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redox-Active Ligands in Electroassisted Catalytic H + and CO 2 Reductions: Benefits and Risks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Queyriaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACS Catalysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 11 (7), pp.4024-4035. </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1486,90 +1486,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrochemical, Spectroscopic, and Computational Investigation of a Series of Polypyridyl Ruthenium(II) Complexes: Characterization of Reduced States</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Queyriaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlène Esmieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arvind Gupta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Vendier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sascha Ott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1659,51 +1659,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Barrozo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tatiana Straistari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Queyriaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anisa Putri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1888,51 +1888,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrocatalytic Hydrogen Evolution with a Cobalt Complex Bearing Pendant Proton Relays: Acid Strength and Applied Potential Govern Mechanism and Stability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Queyriaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dongyue Sun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2022,90 +2022,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrochemical, Spectroscopic, and Computational Investigation of a Series of Polypyridyl Ruthenium(II) Complexes: Characterization of Reduced States</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Queyriaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlène Esmieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arvind K Gupta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Vendier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sascha Ott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2156,51 +2156,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis of Ruthenium Tris-Diimine Photosensitizers Substituted by Four Methylphosphonate Anchoring Groups for Dye-Sensitized Photoelectrochemical Cell Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Queyriaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanouil Giannoudis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2286,51 +2286,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanistic insights on the non-innocent role of electron donors: reversible photocapture of CO 2 by Ru II -polypyridyl complexes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Queyriaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wesley B. Swords</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2472,51 +2472,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Souheila Amor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Caron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Queyriaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Medicinal Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 62 (9), pp.4456-4466. </w:t>
@@ -2606,51 +2606,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hao Tang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcello Gennari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Queyriaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACS Catalysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 8 (11), pp.10658-10667. </w:t>
@@ -2822,51 +2822,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aqueous Photocurrent Measurements Correlated to Ultrafast Electron Transfer Dynamics at Ruthenium Tris Diimine Sensitized NiO Photocathodes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Queyriaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruri A. Wahyuono</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2874,51 +2874,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Fize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Gablin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Wächtler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 121 (11), pp.5891-5904. </w:t>
@@ -2956,51 +2956,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CuAAC-based assembly and characterization of a ruthenium–copper dyad containing a diimine–dioxime ligand framework</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Queyriaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugen S. Andreiadis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3116,51 +3116,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deborah Brazzolotto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcello Gennari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Queyriaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trevor R. Simmons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3224,51 +3224,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recent developments in hydrogen evolving molecular cobalt(II)–polypyridyl catalysts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Queyriaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jane Reuben T.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3354,51 +3354,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular cathode and photocathode materials for hydrogen evolution in photoelectrochemical devices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Queyriaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Kaeffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3535,51 +3535,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maximilian Bräutigam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Kaeffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Queyriaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin J Field</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3643,51 +3643,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Piano-stool d(6)-rhodium(III) complexes of chelating pyridine-based ligands and their papain bioconjugates for the catalysis of transfer hydrogenation of aryl ketones in aqueous medium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Madern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Queyriaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Chevalley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3796,103 +3796,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N-centered, yet stable: an electronic structure investigation of FLP-type stabilized N₂O-based radicals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Orellana Ben Amor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Vendier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent César</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Panetier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -3918,103 +3918,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alkene Hydrogenation by a Cationic, Nine-Coordinate Molybdenum(VI) Pentahydride Catalyst</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arno Estival</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Sigrist</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Sigrist</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Nicolas Queyriaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge J Cabrera-Trujillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nina Durvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -4072,51 +4072,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N-centered, yet stable: accessing persistent N2O-based radicals through Frustrated Lewis Pairs stabilization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Queyriaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th International Conference of the Institut of Metal in Biologie of Grenoble on Fuel Synthesis: From Metalloproteins to Bio-inspired Models and Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4180,51 +4180,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanouil Giannoudis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastian Bold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Queyriaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Kaeffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4279,51 +4279,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new RuCo dyad for dye-sensitized hydrogen-evolving photocathode applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanouil Giannoudis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Queyriaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Artero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4400,51 +4400,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanouil Giannoudis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastian Bold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Queyriaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Artero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4527,51 +4527,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers la construction d'une photocathode de production d'hydrogène par une approche moléculaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Queyriaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chimie inorganique. Université Grenoble Alpes, 2016. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2016GREAV033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -4767,51 +4767,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562839v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arno Estival" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Sigrist" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Queyriaux" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Cabrera-Trujillo" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Durvin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562804v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bassirou Ka" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04457851v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanouil Giannoudis" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastian Bold" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Zedler" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Dietzek" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05165875v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria W&#228;chtler" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Cari&#241;o" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Alves" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Dietzek-Ivan&#353;i&#263;" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5CC01951F" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506586v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Orellana Ben Amor" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Vendier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent C&#233;sar" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Maurel" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Panetier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5sc08152a" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04633385v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;on Escomel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederico F Martins" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Coffinet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4sc02713b" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04826899v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karinne Miqueu" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4sc04345f" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209769v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Leon" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Boegli" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.202300426" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03669849v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelica Mejia Fajardo" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#232;le Camy" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Grellier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202104122" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03463903v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline M&#252;ller" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Schwab" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakob Bruhnke" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.1c12138" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03669876v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.1c00237" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03202765v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Esmieu" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arvind Gupta" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sascha Ott" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.202001165" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877733v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Papadakis" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Barrozo" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Straistari" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anisa Putri" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9dt04775a" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02909560v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Queyriaux" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Abel" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fize" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P&#233;caut" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maylis Orio" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0se00570c" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02384951v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dongyue Sun" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Fize" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques P&#233;caut" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin J. Field" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.9b10407" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03411768v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arvind K Gupta" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152654v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Lefebvre" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Artero" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Chavarot-Kerlidou" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201900151" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139513v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wesley B. Swords" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hemlata Agarwala" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben A. Johnson" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9DT03461G" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121543v3" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katerina Duskova" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Lamarche" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souheila Amor" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Caron" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jmedchem.8b01978" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938358v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Brazzolotto" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lianke Wang" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Tang" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcello Gennari" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.8b02830" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741945v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Giannoudis" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.D. Windle" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Roy" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7SE00428A" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01518766v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruri A. Wahyuono" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Gablin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.6b12536" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01534973v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugen S. Andreiadis" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Torelli" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brad S. Veldkamp" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6FD00204H" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01386604v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trevor R. Simmons" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques P&#233;cault" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nchem.2575" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221080v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Reuben T." TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Massin" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artero Vincent" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ccr.2015.03.014" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273368v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Kaeffer" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adina Morozan" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jphotochemrev.2015.08.001" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5LC6SD74-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198771v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilian Br&#228;utigam" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin J Field" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsfs.2014.0083" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01480764v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Madern" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Chevalley" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahsa Ghasemi" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orazio Nicolotti" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molcatb.2015.10.007" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536723v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05563367v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge J Cabrera-Trujillo" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559756v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04473542v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04412817v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04490863v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01685223v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016GREAV033" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562804v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bassirou Ka" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Queyriaux" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562839v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arno Estival" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Sigrist" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Cabrera-Trujillo" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Durvin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04457851v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanouil Giannoudis" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastian Bold" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Zedler" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Dietzek" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506586v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Orellana Ben Amor" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Vendier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent C&#233;sar" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Maurel" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Panetier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5sc08152a" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05165875v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria W&#228;chtler" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Cari&#241;o" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Alves" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Dietzek-Ivan&#353;i&#263;" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5CC01951F" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04633385v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;on Escomel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederico F Martins" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Coffinet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4sc02713b" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04826899v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karinne Miqueu" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4sc04345f" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209769v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Leon" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Boegli" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.202300426" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03669849v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelica Mejia Fajardo" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#232;le Camy" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Grellier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202104122" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03463903v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline M&#252;ller" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Schwab" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakob Bruhnke" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.1c12138" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03669876v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.1c00237" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03202765v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Esmieu" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arvind Gupta" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sascha Ott" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.202001165" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877733v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Papadakis" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Barrozo" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Straistari" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anisa Putri" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9dt04775a" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02909560v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Queyriaux" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Abel" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fize" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P&#233;caut" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maylis Orio" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0se00570c" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02384951v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dongyue Sun" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Fize" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques P&#233;caut" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin J. Field" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.9b10407" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03411768v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arvind K Gupta" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152654v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Lefebvre" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Artero" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Chavarot-Kerlidou" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201900151" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139513v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wesley B. Swords" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hemlata Agarwala" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben A. Johnson" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9DT03461G" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121543v3" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katerina Duskova" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Lamarche" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souheila Amor" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Caron" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jmedchem.8b01978" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938358v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Brazzolotto" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lianke Wang" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Tang" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcello Gennari" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.8b02830" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741945v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Giannoudis" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.D. Windle" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Roy" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7SE00428A" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01518766v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruri A. Wahyuono" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Gablin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.6b12536" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01534973v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugen S. Andreiadis" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Torelli" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brad S. Veldkamp" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6FD00204H" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01386604v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trevor R. Simmons" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques P&#233;cault" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nchem.2575" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221080v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Reuben T." TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Massin" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artero Vincent" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ccr.2015.03.014" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273368v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Kaeffer" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adina Morozan" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jphotochemrev.2015.08.001" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5LC6SD74-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198771v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilian Br&#228;utigam" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin J Field" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsfs.2014.0083" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01480764v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Madern" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Chevalley" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahsa Ghasemi" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orazio Nicolotti" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molcatb.2015.10.007" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536723v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05563367v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge J Cabrera-Trujillo" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559756v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04473542v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04412817v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04490863v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01685223v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016GREAV033" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>