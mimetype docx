--- v0 (2026-03-06)
+++ v1 (2026-04-13)
@@ -1219,369 +1219,369 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving Image-Based Tool Detection in Industrial Workstations using Data Augmentation</w:t>
+                <w:t xml:space="preserve">Evaluating Robustness of 3D Gaussian Splatting–Based 6D Camera Pose Refinement Under Degraded Conditions for Lightly Textured Industrial Synthetic Objects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah Ouarab</w:t>
+                <w:t xml:space="preserve">Sunil Choudhary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Ragot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Havard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohan Dupuis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">THE 51st Annual Conference Of the IEEE Industrial Electronics Society (IECON)</w:t>
+              <w:t xml:space="preserve">IECON 2025 – 51st Annual Conference of the IEEE Industrial Electronics Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2025, Madrid, Spain. pp.1-7, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/IECON58223.2025.11221035⟩</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IECON58223.2025.11221686⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05379424v1</w:t>
+                <w:t xml:space="preserve">hal-05364587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution à la caractérisation de l'affordance d'un environnement de travail industriel : une approche basée sur l'apprentissage profond combinant données réelles et synthétiques</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+                <w:t xml:space="preserve">Improving Image-Based Tool Detection in Industrial Workstations using Data Augmentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Ouarab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Ragot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohan Dupuis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence Nationale sur les Applications de l'Intelligence Artificielle</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">THE 51st Annual Conference Of the IEEE Industrial Electronics Society (IECON)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Madrid, Spain. pp.1-7, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IECON58223.2025.11221035⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05132496v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05379424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluating Robustness of 3D Gaussian Splatting–Based 6D Camera Pose Refinement Under Degraded Conditions for Lightly Textured Industrial Synthetic Objects</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sunil Choudhary</w:t>
+                <w:t xml:space="preserve">Contribution à la caractérisation de l'affordance d'un environnement de travail industriel : une approche basée sur l'apprentissage profond combinant données réelles et synthétiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Ouarab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Ragot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohan Dupuis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IECON 2025 – 51st Annual Conference of the IEEE Industrial Electronics Society</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Conférence Nationale sur les Applications de l'Intelligence Artificielle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Dijon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IECON58223.2025.11221686⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05364587v1</w:t>
+                <w:t xml:space="preserve">hal-05132496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthetic Data-Driven Augmentation for Precise 6-DoF Pose Estimation of Building Components in Automated Facility Inspections</w:t>
               </w:r>
@@ -1786,390 +1786,390 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05056403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Augmented Perception: Empowering Flexible Manufacturing Systems through the Digital Twin - A Novel Approach.</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Industrial Object Detection: Leveraging Synthetic Data for Training Deep Learning Models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Ouarab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Boutteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katerine Romeo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christele Lecomte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aristide Laignel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 19th IEEE Conference on Industrial Electronics and Applications</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">2024 The 11th International Conference on Industrial Engineering and Applications - proceedings of 2024 The 5th International Conference on Industrial Engineering and Industrial Management (IEIM 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2024, Nice, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04702442v1</w:t>
+                <w:t xml:space="preserve">hal-04389189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Industrial Object Detection: Leveraging Synthetic Data for Training Deep Learning Models</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+                <w:t xml:space="preserve">Synthetic datasets for 6D Pose Estimation of Industrial Objects: Framework, Benchmark and Guidelines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aristide Laignel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Ragot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Ouarab</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2024 The 11th International Conference on Industrial Engineering and Applications - proceedings of 2024 The 5th International Conference on Industrial Engineering and Industrial Management (IEIM 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2024, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04389189v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04389164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthetic datasets for 6D Pose Estimation of Industrial Objects: Framework, Benchmark and Guidelines</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aristide Laignel</w:t>
+                <w:t xml:space="preserve">Augmented Perception: Empowering Flexible Manufacturing Systems through the Digital Twin - A Novel Approach.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yassine Feddoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Ragot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sarah Ouarab</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Havard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Baudry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2024 The 11th International Conference on Industrial Engineering and Applications - proceedings of 2024 The 5th International Conference on Industrial Engineering and Industrial Management (IEIM 2024)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The 19th IEEE Conference on Industrial Electronics and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2024, Kristiansand, Norway. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICIEA61579.2024.10664975⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04389164v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04702442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">View Selection for Industrial Object Recognition</w:t>
               </w:r>
@@ -2181,51 +2181,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kewei Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Ragot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohan Dupuis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IECON 2022 – 48th Annual Conference of the IEEE Industrial Electronics Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IEEE Industrial Electronics Society, Oct 2022, Brussels, Belgium. pp.1-6, </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2259,109 +2259,109 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detection, Localisation et Tracking d’Objets basé Deep Learning pour un Fauteuil Roulant Intelligent.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Lecrosnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redouane Khemmar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Louis Lecrosnier</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Ragot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Yves Ertaud</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">France Rouvray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Handicap 2020 Technologies pour l'autonomie et l'inclusion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2020, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
@@ -2370,432 +2370,432 @@
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02989535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation énergétique d’un fauteuil roulant électrique pour prédire la faisabilité d’effectuer un trajet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Yves Ertaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Ragot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronaldo da Silva Moura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ronaldo da Silva Moura</w:t>
+                <w:t xml:space="preserve">Paul Alias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Babel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Handicap 2020 - 11e conférence de l'IFRATH sur les technologies d'assistance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2020, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03050656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparative Study of a commercial tracking camera and ORB-SLAM2 for person localization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Safa Ouerghi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Ragot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Boutteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Savatier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15th International Conference on Computer Vision Theory and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2020, Valletta, France. pp.357-364, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5220/0008980703570364⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02567816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évaluation expérimentale de la modélisation énergétique d'un fauteuil roulant électrique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves y Ertaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Ragot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronaldo da Silva Moura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ronaldo da Silva Moura</w:t>
+                <w:t xml:space="preserve">Paul Alias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Babel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Handicap 2020 Technologies pour l'autonomie et l'inclusion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2020, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02992572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation de trajectoire pour un fauteuil roulant électrique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aditya Pokala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redouane Khemmar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2840,113 +2840,113 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Modélisation systémique de systèmes cyber-physiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02460061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TRAJECTOGRAPHY ESTIMATION FOR A SMART POWERED WHEELCHAIR ORB-SLAM2 VS RTAB-MAP A PREPRINT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Ragot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redouane Khemmar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adithya Pokala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2965,87 +2965,87 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">M2SC (modélisation systémique de systèmes cyber-physiques)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02343517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation Énergétique D’Un Fauteuil Roulant Électrique Intelligent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronaldo Moura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Yves Ertaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3073,272 +3073,272 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Modélisation systémique de systèmes cyber-physiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02460066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benchmark of Visual SLAM Algorithms: ORB-SLAM2 vs RTAB-Map</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Ragot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redouane Khemmar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adithya Pokala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Ertaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2019 Eighth International Conference on Emerging Security Technologies (EST)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Colchester, United Kingdom. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/EST.2019.8806213⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02343341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ADAPT: an EU multidisciplinary project in robotics rehabilitation for empowering people with disabilities.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Ragot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15th International Conference of the Association for the Advancement of Assistive Technology in Europe (AAATE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2019, Bologna, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02460051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ADAPT: A EU transdisciplinary research project for assistive robotics rehabilitation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Ragot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3357,1259 +3357,1259 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Leblong</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2018 13th Annual Conference on System of Systems Engineering (SoSE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Paris, France. pp.114-116, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/SYSOSE.2018.8428789⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02460026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Absolute Localization using Visual Data for Autonomous Vehicles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Safa Ouerghi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Boutteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Merriaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Ragot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Savatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Computer Vision Theory and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2016, Rome, Italy. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5220/0005682105950601⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01710421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An online background subtraction algorithm using a contiguously weighted linear regression model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Hu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Hu</w:t>
+                <w:t xml:space="preserve">K. Sirlantzis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Sirlantzis</w:t>
+                <w:t xml:space="preserve">G. Howells</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Ragot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2015 23rd European Signal Processing Conference (EUSIPCO)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2015, Nice, France. pp.1845-1849, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/EUSIPCO.2015.7362703⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02460039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odométrie visuelle par vision omnidirectionnelle pour la navigation autonome d'une chaise roulante motorisée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Emmanuel Datondji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Ragot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">René Emmanuel Datondji</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Yassine Nasri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redouane Khemmar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Boutteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées francophones des jeunes chercheurs en vision par ordinateur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Amiens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01161916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dépliement d'images omnidirectionnelles optimisé pour la détection de visages</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yohan Dupuis</w:t>
+                <w:t xml:space="preserve">Omnidirectional photometric visual path following for wheelchair autonomous driving</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssef Alj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arturo Mendoza Quispe</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Castaneda</w:t>
+                <w:t xml:space="preserve">Guillaume Caron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Ragot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reconnaissance de Formes et Intelligence Artificielle (RFIA) 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Rouen, France</w:t>
+              <w:t xml:space="preserve">1st Healthcare Technology Days, CARETECH</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2014, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00988791v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01281652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">COALAS: A EU Multidisciplinary Research Project for Assistive Robotics Neuro-rehabilitation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Caron</w:t>
+                <w:t xml:space="preserve">VEHICLE TRACKING BASED RFID TECHNOLOGY AND ITS APPLICATION ON AUTOMOTIVE SUPPLY CHAIN</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Redouane Khemmar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fadoua Bouzbouz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Ragot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Kostas Sirlantzis</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Savatier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rehabilitation and Assistive Robotics, workshop at IEEE/RSJ IROS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Chicago, United States</w:t>
+              <w:t xml:space="preserve">10th ITS European Congress, Helsinki, Finland 16–19 June 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Helsinki, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01270422v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03612723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">VEHICLE TRACKING BASED RFID TECHNOLOGY AND ITS APPLICATION ON AUTOMOTIVE SUPPLY CHAIN</w:t>
+                <w:t xml:space="preserve">LA RFID AU SERVICE DU TERMINAL ROULIER DU GPMH</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redouane Khemmar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fadoua Bouzbouz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Ragot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Savatier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th ITS European Congress, Helsinki, Finland 16–19 June 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Helsinki, Finland</w:t>
+              <w:t xml:space="preserve">ATEC ITS France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2014, paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03612723v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03612729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Omnidirectional photometric visual path following for wheelchair autonomous driving</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Caron</w:t>
+                <w:t xml:space="preserve">Dépliement d'images omnidirectionnelles optimisé pour la détection de visages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohan Dupuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arturo Mendoza Quispe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Vasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Castaneda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Ragot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st Healthcare Technology Days, CARETECH</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2014, Rouen, France</w:t>
+              <w:t xml:space="preserve">Reconnaissance de Formes et Intelligence Artificielle (RFIA) 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01281652v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00988791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LA RFID AU SERVICE DU TERMINAL ROULIER DU GPMH</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fadoua Bouzbouz</w:t>
+                <w:t xml:space="preserve">COALAS: A EU Multidisciplinary Research Project for Assistive Robotics Neuro-rehabilitation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Caron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Ragot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Xavier Savatier</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Sakel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kostas Sirlantzis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ATEC ITS France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2014, paris, France</w:t>
+              <w:t xml:space="preserve">Rehabilitation and Assistive Robotics, workshop at IEEE/RSJ IROS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Chicago, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03612729v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01270422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enhancing the Autonomy of Disabled Persons: Assistive Technologies Directed by User Feedback</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Ragot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annemarie Kokosy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annemarie Kokosy</w:t>
+                <w:t xml:space="preserve">Ouiddad Labbani-Igbida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ouiddad Labbani-Igbida</w:t>
+                <w:t xml:space="preserve">Patricia Sajous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Huosheng Hu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Emerging Security Technologies (EST)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Cambridge, United Kingdom. pp.71--74, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/EST.2013.20⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00925190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D volumetric reconstruction with a catadioptric stereovision sensor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Ragot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Savatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Ertaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bélahcène Mazari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2008 IEEE International Symposium on Industrial Electronics (ISIE 2008)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2008, Cambridge, United Kingdom. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ISIE.2008.4677128⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01762165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4619,154 +4619,154 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Training and Provision Concerning Power Wheelchair Driving : a Survey Comparing Practices in France and United Kingdom</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Leblong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Fraudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Benoit</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Marie Dandois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Babel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SOFMER 2020 - 35th Congres de Médecine Physique et de Réadaptation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2020, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03123487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4776,114 +4776,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conception d'un capteur de stéréovision omnidirectionnelle: architecture, étalonnage et applications à la reconstruction de scènes 3D</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Ragot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences de l'ingénieur [physics]. Université de Rouen, 2009. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00417963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId132"/>
+      <w:footerReference w:type="default" r:id="rId131"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4951,51 +4951,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3601CF4F"/>
+    <w:nsid w:val="08D51FF4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5182,51 +5182,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nragot" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5360-2185" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05056077v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Feddoul" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ragot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Duval" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Havard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Baudry" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aei.2025.103450" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305917v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-023-12291-3" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03709574v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Morbidi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Devigne" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catalin Stefan Teodorescu" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Fraudet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Leblong" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MRA.2022.3178965" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152028v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Lecrosnier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Redouane Khemmar" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Rossi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Yves Ertaud" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18280/mmc_c.821-401" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089781v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Decoux" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph18010091" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02446258v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Mauri" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s20020532" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02460030v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pepper" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rehab.2018.05.1148" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02460043v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Hu" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Sirlantzis" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gareth Howells" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.robot.2016.08.013" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379424v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Ouarab" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Garcia" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Dupuis" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON58223.2025.11221035" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05132496v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05364587v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sunil Choudhary" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON58223.2025.11221686" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419422v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aristide Laignel" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON58223.2025.11221907" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05056403v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702442v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIEA61579.2024.10664975" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389189v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Boutteau" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katerine Romeo" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christele Lecomte" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389164v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04058031v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kewei Xu" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON49645.2022.9969121" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989535v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Rouvray" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050656v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronaldo da Silva Moura" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Alias" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Babel" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567816v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safa Ouerghi" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Savatier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0008980703570364" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02992572v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves y Ertaud" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02460061v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aditya Pokala" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343517v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adithya Pokala" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02460066v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronaldo Moura" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343341v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Ertaud" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EST.2019.8806213" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02460051v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02460026v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SYSOSE.2018.8428789" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01710421v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Merriaux" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0005682105950601" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02460039v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Hu" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Sirlantzis" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Howells" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rodriguez" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EUSIPCO.2015.7362703" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161916v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Emmanuel Datondji" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Nasri" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988791v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arturo Mendoza Quispe" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Vasseur" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Castaneda" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01270422v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Caron" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Sakel" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kostas Sirlantzis" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03612723v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadoua Bouzbouz" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01281652v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Alj" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03612729v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00925190v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annemarie Kokosy" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouiddad Labbani-Igbida" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Sajous" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huosheng Hu" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EST.2013.20" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01762165v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;lahc&#232;ne Mazari" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIE.2008.4677128" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03123487v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Benoit" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Dandois" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00417963v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nragot" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5360-2185" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05056077v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Feddoul" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ragot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Duval" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Havard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Baudry" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aei.2025.103450" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305917v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-023-12291-3" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03709574v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Morbidi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Devigne" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catalin Stefan Teodorescu" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Fraudet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Leblong" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MRA.2022.3178965" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152028v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Lecrosnier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Redouane Khemmar" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Rossi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Yves Ertaud" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18280/mmc_c.821-401" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089781v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Decoux" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph18010091" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02446258v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Mauri" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s20020532" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02460030v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pepper" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rehab.2018.05.1148" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02460043v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Hu" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Sirlantzis" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gareth Howells" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.robot.2016.08.013" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05364587v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sunil Choudhary" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Dupuis" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON58223.2025.11221686" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379424v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Ouarab" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Garcia" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON58223.2025.11221035" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05132496v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419422v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aristide Laignel" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON58223.2025.11221907" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05056403v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389189v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Boutteau" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katerine Romeo" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christele Lecomte" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389164v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702442v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIEA61579.2024.10664975" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04058031v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kewei Xu" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON49645.2022.9969121" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989535v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050656v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronaldo da Silva Moura" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Alias" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Babel" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567816v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safa Ouerghi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Savatier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0008980703570364" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02992572v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves y Ertaud" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02460061v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aditya Pokala" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343517v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adithya Pokala" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02460066v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronaldo Moura" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343341v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Ertaud" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EST.2019.8806213" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02460051v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02460026v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SYSOSE.2018.8428789" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01710421v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Merriaux" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0005682105950601" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02460039v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Hu" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Sirlantzis" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Howells" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rodriguez" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EUSIPCO.2015.7362703" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161916v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Emmanuel Datondji" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Nasri" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01281652v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Alj" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Caron" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03612723v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadoua Bouzbouz" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03612729v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988791v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arturo Mendoza Quispe" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Vasseur" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Castaneda" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01270422v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Sakel" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kostas Sirlantzis" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00925190v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annemarie Kokosy" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouiddad Labbani-Igbida" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Sajous" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huosheng Hu" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EST.2013.20" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01762165v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;lahc&#232;ne Mazari" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIE.2008.4677128" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03123487v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Benoit" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Dandois" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00417963v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>