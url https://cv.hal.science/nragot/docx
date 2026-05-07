--- v1 (2026-04-13)
+++ v2 (2026-05-07)
@@ -4951,51 +4951,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="08D51FF4"/>
+    <w:nsid w:val="0F496C53"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>