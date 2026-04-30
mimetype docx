--- v0 (2026-03-22)
+++ v1 (2026-04-30)
@@ -162,84 +162,218 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (65)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (68)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Requalifier l’écologie : morales de classe et confrontations sociales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Collectif Classes Vertes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-baptiste Comby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Misset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Poupeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Renahy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Politix</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 38 (151-152), pp.7-18. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/pox.151.0007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05596618v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Désordres environnementaux et stratégies de reproduction sociale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Collectif Classes Vertes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -281,321 +415,542 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Renahy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genèses. Sciences sociales et histoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 139, pp.3-6. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/gen.139.0003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05263390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Retour sur la condition ouvrière retraitée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Corouge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Renahy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Contretemps: revue de critique communiste</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04920744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’historien et la guerre des natures. Ce que la conservation fait aux subalternes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karl Jacoby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Renahy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanna Siméant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Politix</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 151-152, pp.389-418. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/pox.151-152.0389⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05599332v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La nature, produit de rapports de classe : quand l’histoire environnementale rencontre l’histoire sociale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Renahy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Politix</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 151-152, pp.357-363. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/pox.151.0357⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05596619v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le feu, le tracteur et les « cinquante voleurs »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Renahy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genèses. Sciences sociales et histoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 139, pp.31-51. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/gen.139.0031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05235057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La réforme des retraites vue du monde ouvrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Renahy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Analyse Opinion Critique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04851967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La condition écologique des classes sociales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Collectif Classes Vertes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -644,4919 +999,4919 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Renahy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actes de la Recherche en Sciences Sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 255, pp.4-27. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/arss.255.0004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04920706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les gars du coin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Renahy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grincheux Marx</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nunatak. Revue d'histoires, cultures et luttes des montagnes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 8, pp.16-27</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04105474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virilidades: más allá de lo popular</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Rasera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Renahy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Travail, genre et sociétés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 29 (1), pp.169-173. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/tgs.029.0169⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03780285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction. Pour une sociologie du mépris de classe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Renahy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Emmanuel Sorignet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sociétés contemporaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 3 (119), pp.5-32. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/soco.119.0005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03131844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le rural et le populaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Renahy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Books and Ideas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, en ligne</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01990162v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rural France in Revolt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Bruneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Mischi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Renahy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Jacobin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, pp.en ligne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02121872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ouvriers et employés aujourd’hui : une photo de classe sur le papier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Cartier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Coutant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Masclet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Renahy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasmine Siblot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Savoir/Agir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 2 (48), pp.27-38</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02934527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Le rural et le populaire</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Gilets Jaunes en campagne – une ruralité politique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Bruneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Mischi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Renahy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Analyse Opinion Critique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, en ligne</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02620280v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le rural est toujours perçu comme l’envers du décor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Renahy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le 1 [Un] hebdo </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 201</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02620424v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’appropriation des ronds-points est une réponse en soi aux théories de l’individualisme triomphant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Renahy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">- Marie-José Sirach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Humanité (quotidien national)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02620139v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeunesses rurales, jeunesses populaires, un public scolaire méconnu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Renahy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bruno</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Français Aujourd'hui</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 201, pp.163-168. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/lfa.201.016⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01880460v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les jeunesses rurales : des préjugés à combattre, des savoirs à construire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Renahy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nouvelles du livre jeunesse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 214, pp.11-14</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02617626v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'ethnographie comme expérience de conversion à la sociologie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Renahy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers de recherche sociologique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 61, pp.191-215</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01626519v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enquêtes collectives : histoires et pratiques contemporaines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Amiotte-Suchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Laferté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Laurière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Renahy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ethnographiques.org : revue en ligne de sciences humaines et sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Enquêtes collectives, 32, pp.en ligne</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01595706v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le village dans l'usine.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Renahy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sociétés contemporaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 3-4 (99-100), pp.65-80</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01543459v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la sociologie de la classe ouvrière à la sociologie des classes populaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Cartier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Coutant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Masclet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Renahy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasmine Siblot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Savoir/Agir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 4 (34), pp.55-61. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/sava.034.0055⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02630190v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The world of the blue-collar worker: changed, but not gone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Mischi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Pasquiers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Pottier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Renahy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Métropolitiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01543473v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virilités : au-delà du populaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Renahy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Rasera</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Travail, genre et sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 29, pp.169-173</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00974101v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virilities : beyond the working classes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Rasera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Renahy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Travail, genre et sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 1 (29), pp.169-173</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01213206v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virilités : au-delà du populaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Renahy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Rasera</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Travail, genre et sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 29, pp.169-173. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/tgs.029.0169⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02641942v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virilidades: más allá de lo popular</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Rasera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Renahy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Travail, genre et sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03535716v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le suicide relève aussi du fait social</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Renahy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Monde</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 21243, n. p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02644791v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La soif du travail ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Renahy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Mary</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Agone - Histoire, Politique et Sociologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 51, pp.85-100</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02642899v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Plongée parmi « les gars du coin », jeunes ruraux d’un village ouvrier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Renahy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rue89 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02641858v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une petite bourgeoisie au pouvoir. Sur le renouvellement des élus en milieu rural</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Bruneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Renahy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actes de la Recherche en Sciences Sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 191-192, pp.49-67. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/arss.191.0048⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02646202v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Social Differentiation of Children</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilfried Lignier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Lomba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Renahy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Politix</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 25 (99), pp.11 - +</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02643712v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">À quel pauvre se vouer ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Renahy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">regards</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02641792v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'image que l'on a de la jeunesse rurale est réductrice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Renahy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Monde</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, n.p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02643202v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La différenciation sociale des enfants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilfried Lignier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Lomba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Renahy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Politix</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 25 (99), pp.9-20. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/pox.099.0009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02646071v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réalités sociales du monde rural</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Renahy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Communes Forestières de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, pp.38-41</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02642230v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Que reste-t-il des classes populaires et rurales ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Renahy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sarkophage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 20, n.p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02654054v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Classes populaires et capital d'autochtonie. Genèse et usages d'une notion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Renahy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Regards Sociologiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 40, pp.9-26</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02667801v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Terrain commun</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Renahy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Télérama</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Hors série (3), pp.72-75</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02654278v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loin des villes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Renahy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'école des parents</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 584, pp.9-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02654815v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Relégation au village. Sur la crise de reproduction du groupe ouvrier en milieu rural</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Renahy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SociologieS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, n.p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02662990v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les problèmes, ils restent pas où ils sont, ils viennent avec toi&amp;quot;. Appartenance ouvrière et migration de précarité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Renahy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Agora débats/jeunesses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 53 (3), pp.135-148</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02659497v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Famille, travail, école et agriculture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Bessiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe René Michel Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Renahy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue d'Etudes en Agriculture et Environnement - Review of agricultural and environmental studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 88, pp.5-19</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02664881v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Observer le travail : les terrains avant la théorie [Compte rendu d'ouvrage]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Renahy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Books and Ideas</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, en ligne</w:t>
+              <w:t xml:space="preserve">, 2008, pp.1-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02653729v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Trente Glorieuses aveyronnaises, ou la mise en pratique du modèle de la famille souche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suzan Carol Rogers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Renahy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le 1 [Un] hebdo </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 201</w:t>
+              <w:t xml:space="preserve">Revue d'Etudes en Agriculture et Environnement - Review of agricultural and environmental studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 88 (3), pp.119-133</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...48 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02656070v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pour une sociologie politique des mondes ruraux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Mischi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Renahy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analyse Opinion Critique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, en ligne</w:t>
+              <w:t xml:space="preserve">Politix</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 21 (83), pp.9-21</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...54 lines deleted...]
-                <w:t xml:space="preserve">- Marie-José Sirach</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02664012v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une lignée patronale à la mairie. Genèse et vieillissement d'une domination personnalisée (1850-1970)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Renahy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Politix</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 21 (83), pp.75-103</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02656144v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction - Famille, travail, école et agriculture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Bessière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Renahy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue d'Etudes en Agriculture et Environnement - Review of agricultural and environmental studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 88, pp.5-19</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01201185v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Contrecoups d'un licenciement collectif sur les jeunes d'un village de Bourgogne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Renahy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Presse Info INRA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, pp.1-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02655009v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ouvriers ruraux : l'isolement géographique n'a pas toujours été isolement social</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Renahy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Empan</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 67, pp.50-54</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02654327v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le désarroi de jeunes ruraux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Renahy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Trans Rural Initiatives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 300, pp.2-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02653197v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quid des &amp;quot;gars du coin&amp;quot; ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Renahy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dernières Nouvelles d'Alsace</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 34, pp.1-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02654442v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeunesse rurale : quel avenir pour les &amp;quot;gars du coin&amp;quot; ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Renahy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Idées économiques et sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 4, pp.46-48</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02659319v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C'est comme ça que t'attrapes la haine&amp;quot;. Un fils d'ouvrier rural témoigne de ses années de petite délinquance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Renahy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mouvements : des idées et des luttes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 44, pp.108-114</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02657791v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Football : rien qu'un reflet de la vie quotidienne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Renahy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Humanité (quotidien national)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018</w:t>
+              <w:t xml:space="preserve">, 2006, pp.1-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...302 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02656136v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'oeil de Moscou&amp;quot;. Devenir porte-parole d'un groupe illégitime</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Renahy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ethnographiques.org : revue en ligne de sciences humaines et sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, Enquêtes collectives, 32, pp.en ligne</w:t>
+              <w:t xml:space="preserve">, 2006, 11, n.p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...2818 lines deleted...]
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02664866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Factory Occupation: the Swan Song of a Rural Trade-Union Movement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Renahy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ethnologie française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 35 (4), pp.691-702. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/ethn.054.0691⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01122967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ces jeunes ouvriers qui se tuent au volant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Renahy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Rouger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ouest-France : Bretagne, Normandie, Maine, Anjou, Poitou : journal républicain du matin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 18569, pp.4-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02669430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un licenciement collectif et ses contrecoups</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Renahy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Détang-Dessendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Gojard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers d'Economie et de Sociologie Rurales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 76, pp.93-115</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01201107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction - Travail et territoires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Renahy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Schmitt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers d'Economie et de Sociologie Rurales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 76, pp.5-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01201104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un licenciement collectif et ses contrecoups</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Renahy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Détang-Dessendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Severine Gojard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers d'économie et sociologie rurales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 76, pp.93-115</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02672193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deux âges d'émigration ouvrière. Migration et sédentarité dans un village industriel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Renahy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Détang-Dessendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Severine Gojard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Population (édition française)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 58 (6), pp.707-738. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2307/3271280⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02677035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Campagnes de tous nos désirs... d'ethnologues suivi de : l'ethnologue face aux usages sociaux de l'ethnologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Laferté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Renahy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Homme - Revue française d'anthropologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 166, pp.225-234</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02679741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les transformations récentes du monde ouvrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Renahy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EcoFlash : Mensuel d'informations économiques et sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 168, pp.1-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02670311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Football et représentation territoriale : un club amateur dans un village ouvrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Renahy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ethnologie française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 31 (4), pp.707-715</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02675634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Générations ouvrières et territoire industriel. La transmission d'un ordre ouvrier localisé dans un contexte de précarisation de l'emploi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Renahy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genèses. Sciences sociales et histoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 42, pp.47-71</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02678725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apprendre par corps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Renahy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sociétés &amp; Représentations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, 7, pp.363-366</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02689830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5566,3037 +5921,3106 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jusqu'au bout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Renahy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Découverte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, L'envers des faits, 978-2-348-08130-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04706439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mépris de classe. Sociétés contemporaines n° 199</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Renahy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Emmanuel Sorignet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">186p., 2021, 9782724636604</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03713133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mépris de classe. L’exercer, le ressentir, y faire face</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Renahy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Emmanuel Sorignet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Croquant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02933227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mondes ruraux et classes sociales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Bruneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Laferté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Mischi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Renahy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éditions EHESS</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.265, 2018, En temps et Lieux, 978-2-7132-2764-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01941278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le laboratoire des sciences sociales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Laferté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Pasquali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Renahy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raisons d'Agir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 304 p., 2018, Collection Cours et Travaux, 9782912107961</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01880456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Campagnes contemporaines Enjeux économiques et sociaux des espaces ruraux français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Blancard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Renahy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Détang-Dessendre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">QUAE. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editions Quae</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 162 p., 2016, Update Sciences and Technologies, S.BLANCARD; C.DETANG-DESSENDRE; N.RENAHY, 978-2-7592-2515-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01578279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sociologie des classes populaires contemporaines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Renahy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasmine Siblot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Cartier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Coutant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Masclet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Armand Colin, 350 p., 2015, Collection U, 978-2-200-27216-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01123365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diferenciação dos Mundos Rurais Franceses e Enquadramento das Classes Populares</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Renahy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Bruneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdoul Diallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Laferté</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Instituto de Sociologia da Universidade do Porto, 2015, 978-972-97763-4-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01159847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les gars du coin : enquête sur une jeunesse rurale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Renahy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Beaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Pialoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">La Découverte, 284 p., 2010, Textes à l'Appui. Série Enquêtes de Terrain, 978-2-7071-6012-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02821137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Actualité de la reproduction des groupes sociaux agricoles.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Renahy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Bessiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Giraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editions INRA</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008/3 n° 88, pp.148, 2008, Revue d'Etudes en Agriculture et Environnement</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02818993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les gars du coin : enquête sur une jeunesse rurale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Renahy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">La Découverte, 284 p., 2005, Textes à l'Appui. Série Enquêtes de Terrain, 2-7071-4670-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02829542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (22)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (23)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Um operário que se expõe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Renahy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sob a Força das Coisas. Olhares Cruzados Sobre Dinâmicas de Subalternidade Social : Portugal, França e Bélgica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Outro Modo, pp.93-104, In press</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05607113v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irréductible petite bourgeoisie. Postface à Elie Guéraut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Renahy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le déclin de la petite bourgeoisie culturelle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Raisons d'Agir, pp.203-210, 2023, Microcosmes, 979-10-97084-32-5. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/lectures.63656⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04706731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Postface. Irréductible petite bourgeoisie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Renahy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Élie Guéraut, Le déclin de la petite bourgeoisie culturelle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raisons d'Agir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.203-210, 2023, Microcosmes, 979-10-97084-32-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04261879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mépris et dignité : les deux pôles d’un couple infernal. Entretien avec Gérard Noiriel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Renahy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Emmanuel Sorignet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mépris de classe. L’exercer, le ressentir, y faire face</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, , 2021, 9782365122672</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02933443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Renahy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Emmanuel Sorignet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mépris de classe. L’exercer, le ressentir, y faire face</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Croquant (Editions du)</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 978-2-36512-267-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03169854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Mépris et dignité : un couple infernal » Entretien avec Gérard Noiriel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Renahy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Emmanuel Sorignet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Croquant (Editions du). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mépris de classe. L’exercer, le ressentir, y faire face</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, , 2021, Mépris de classe - L’exercer, le ressentir, y faire face, 978-2-36512-267-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03169856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un ouvrier qui s'expose</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Renahy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mépris de classe. L’exercer, le ressentir, y faire face</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Croquant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 978-2-36512-267-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02933247v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tradição, modernização, dominação. Três olhares cientificos sobre os campos franceses nos anos 1960-1970</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Laferté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Renahy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Afrontamento. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ir e Voltar. Sociologia de uma Colectividade Local do Noroeste Português (1977-2007)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2, , pp.33-61, 2021, 978-972-36-1862-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03330629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...81 lines deleted...]
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saisir des rapports de classe localisés : présentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Renahy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Classes sociales et politique au Portugal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions du Croquant, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02156978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Local and social belonging in the contemporary French rural world</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Renahy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Routledge Handbook of French Politics and Culture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Routledge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.167-177, 2019, Routledge International Handbooks, 978-1-315-65671-7. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4324/9781315656717⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02453492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pour une réflexivité historienne dans les sciences sociales contemporaines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Pasquali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Renahy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Laferté</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le laboratoire des sciences sociales. Histoires d'enquêtes et revisites</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raisons d'Agir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Collection Cours et Travaux, 9782804107574</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02791191v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saisir l'espace social à une échelle locale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Bruneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Laferté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Mischi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Renahy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bruneau, Ivan; Laferté, Gilles; Mischi, Julian; Renahy, Nicolas. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mondes ruraux et classes sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Éditions EHESS, pp.9-25, 2018, En temps &amp; lieux, 978-2-7132-2764-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01941283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...107 lines deleted...]
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Espace politique local et petites bourgeoisies rurales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Bruneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Renahy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bruneau, Ivan; Laferté, Gilles; Mischi, Julian; Renahy, Nicolas. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mondes ruraux et classes sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Éditions EHESS, pp.57-90, 2018, En temps &amp; lieux, 978-2-7132-2764-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01941279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Blancard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Détang-Dessendre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Renahy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Campagnes contemporaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quae éditions</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Update Sciences and Technologies, 978-2-7592-2515-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02794460v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les classes populaires en milieu rural</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Mischi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Renahy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdoul Diallo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Enjeux économiques et sociaux des espaces ruraux français</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Editions Quae</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 168 p., 2016, Update Sciences and Technologies, 978-2-7592-2515-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01557213v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le développement des activités liées aux résidents : un nouveau souffle pour les espaces ruraux ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Frère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Lépicier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Truchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Vollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Campagnes contemporaines : enjeux économiques et sociaux des espaces ruraux français</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quae</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.49-62, 2016, 9782759225156</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02604517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...215 lines deleted...]
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Villes/Campagnes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Mischi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Renahy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire des inégalités</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Armand Colin, 2014, Collection Dictionnaires, 9782200279240</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02796482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sociologie rurale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Laferté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Renahy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Alain Bihr; Roland Pfefferkorn. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire des inégalités</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armand Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.380-381, 2014, 9782200279240</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01239272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Classe ouvrière [Notice]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Mischi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Renahy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Encyclopaedia Universalis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Encyclopaedia Universalis, 2007, 2-226-14364-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02812028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'ethnographe et ses appartenances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Renahy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Emmanuel Sorignet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La méthodologie qualitative. Postures de recherche et travail de terrain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Armand Colin, 2006, 2-200-34651-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02824590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gars du coin. Quand l'appartenance villageoise ne garantit plus l'insertion sociale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Confavreux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Renahy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La France invisible</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, La Découverte, 2006, 2-7071-4947-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02814424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tu n'peux pas voter pour le Jeannot ?. La succession des modes d'appartenance territoriale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Renahy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Producteurs de territoires. Conjonctures, acteurs, institutions XIXe XXe siècles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions Universitaires de Dijon, 2003, 2-905965-75-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02825960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ville et campagne en famille : les résidences secondaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Renahy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Repenser les campagnes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ed. de l'Aube, 2002, 2-87678-706-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02826302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8606,2717 +9030,2717 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rester ethnographe après la thèse et la publication : vieillissement social, carrière académique et revisite des terrains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Renahy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecole chercheur CNRS « Épistémologie et pratique de l’enquête ethnographique en SHS »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNRS, Jun 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05263439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quels devenirs militants après l’usine ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Renahy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4ème Rencontres de la Science politique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AFSP: Association Française de Science Politique, Jun 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05263413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« L’orchestre sur le Titanic »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Renahy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Intersections, circulations. 10° Congrès de l'AFS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association Française de Sociologie, Jul 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04394832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">1990-2023 : la bataille de la représentation ouvrière en contextes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Renahy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Visiter et revisiter la parole. L’entretien, du recueil au réemploi</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Laboratoire ACP, Université G. Eiffel, May 2023, Champs-sur-Marne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04394895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Avec les écolos c’est l’individualisme forcené »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Renahy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecologie et classes sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CESAER; CENS; Centre Maurice Halbwachs; CREDA; CERES, May 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04105501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Table ronde « Crimes Against Nature: Squatters, Poachers, Thieves, and the Hidden History of American Conservation »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Renahy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les failles de l’archive &amp; la violence de l’histoire. Dialogues autour de l’œuvre de Karl Jacoby</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EHESS; IRIS, May 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02934390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étudier les ouvriers et ouvrières comme groupe social</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Renahy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecole Thématique Afriques Ouvrières : trajectoires, activités, identités</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut français de recherche en Afrique de Nairobi (IFRA); Institut des mondes africains à Paris (IMAF), May 2019, Gif-sur-Yvette, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02934384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inégalités sociales, inégalités spatiales: une focale sur de jeunes ouvriers ruraux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Renahy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">conférence-débat dans le cadre de la préparation au concours d'entrée en 2ème année à Sciences-Po Lyon</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut d’Etudes Politiques de Lyon (Sciences Po Lyon). Lyon, FRA., Jan 2018, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02788860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse localisée de la santé au travail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Renahy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La citoyenneté industrielle. Perspectives Sud Nord</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut de recherche sur le Maghreb contemporain (IRMC); Centre d'études et de recherches administratives, politiques et sociales (CERAPS), Jun 2018, Tunis, Tunisie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02934563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthèse des journées « Mobilité spatiale et classes sociales »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Renahy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">journées « Mobilité spatiale et classes sociales »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association Française de Sociologie (AFS). Paris, FRA., Nov 2017, Paris Site Pouchet du CNRS, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02784943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trajectoires ouvrières et mises à distance de la hiérarchie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Renahy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conflictualités au travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ecole Normale Supérieure - Paris (ENS Paris). Paris, FRA., Nov 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01594720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monter ou descendre de l'échelle?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Renahy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dans les marges du monde rural</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2016, Nièvre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01491467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Table ronde &amp;quot;Le monde privé des ouvriers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Renahy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le monde privé des ouvriers : lectures et pistes de recherche sur les mondes populaires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Centre National de la Recherche Scientifique (CNRS). Paris, FRA., Dec 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02792498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’intrication intime des rapports sociaux de sexe et de classe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Renahy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8. Rencontres Jeunes &amp; Sociétés : jeunesses et genre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ecole Normale Supérieure de Lyon (ENS de Lyon). FRA., Oct 2016, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01581539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corps, Travail et Genre&amp;quot; 3ème partie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Renahy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Corps, Travail et Genre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Centre National de la Recherche Scientifique (CNRS). FRA., Dec 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01416828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les classes populaires dans la France contemporaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Renahy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasmine Siblot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Cartier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Coutant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Masclet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence de l'Université de Québec à Montréal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Montréal, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02799574v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Changer de vie sans changer de position sociale. Le bouleversement des dispositions d’un ouvrier du bâtiment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Renahy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le corps, ressource de mobilité ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2014, Lausanne, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02794042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...120 lines deleted...]
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qu’est la politisation des classes populaires devenue ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Renahy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence du Centre d’études et de recherches internationales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Montréal (UdeM). CAN., Apr 2013, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02804193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction: Les dimensions politiques et sociales des nouvelles formes d'agriculture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Renahy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Doidy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Sayre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nouvelles formes d’agriculture : pratiques ordinaires débats publics et critique sociale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2013, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02750030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Différenciation sociale des mondes ruraux et encadrement des classes populaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Renahy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21. Annual Conference of the Sociology Institute 2013: "Social differences in the French rural communities and structure of the working class”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Instituto de Sociologia. Porto, PRT., Nov 2013, Porto, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02808683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eigen-Sinn within and outside the factory. The unequal resources of the working-class with regard to personal domination</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Renahy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international en hommage aux travaux d'ALF LÜDKTE : Government from below / Herrschaft als soziale Praxis / Domination au quotidien. Traduire des théories de pouvoir et de domination</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut d'études Politiques de Toulouse (Sciences Po Toulouse). FRA. Sciences Po Toulouse - Institut d'études politiques de Toulouse (IEP Toulouse), FRA., Mar 2011, Toulouse, France. 14 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02806280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une petite bourgeoisie au pouvoir. Sur le renouvellement des élus en milieu rural</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Bruneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Renahy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11. Congrès AFSP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association Française de Science Politique (AFSP). FRA., Aug 2011, Strasbourg, France. 11 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02809335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scène municipale et espace professionnel : quels emboîtements ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Mischi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Renahy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11. Congrès AFSP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association Française de Science Politique (AFSP). FRA., Aug 2011, Strasbourg, France. 5 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02810430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conférences &amp;quot;Espaces locaux et milieux populaire: entre contraintes et ressources&amp;quot;, organisées par le laboratoire Junior FOCALES et le projet ANR &amp;quot;Formes et conditions de sorties de la vulnérabilité sociale en milieux populaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvia Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Thin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laboratoire Junior Focales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Fol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Renahy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Espaces locaux et milieux populaires : entre contraintes et ressources</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2010, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00602430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relégation au village. Sur la crise de reproduction du groupe ouvrier en milieu rural</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Renahy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13. Congreso de Antropología en Colombia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2009, Bogota, Colombie. 11 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02823025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tradition, modernization, and domination : three views on the French countryside for three political purposes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Laferté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Renahy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23. ESRS Congress "Re‐inventing the rural: between the social and the natural"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Society for Rural Sociology (ESRS). FIN., Aug 2009, Vaasa, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02813397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’entrepreneur, le maire et le &amp;quot;bon travailleur&amp;quot;. Une municipalité rurale dans la construction de l’Etat social au XXe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Renahy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque : Sociabilité et politique en milieu rural</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2005, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02758181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Mischi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Renahy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les mondes ruraux à l'épreuve des sciences sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2006, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02752924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tradition, modernisation, domination. Trois regards des études rurales françaises cristallisés autour d'une enquête (RCP Châtillonnais, 1966-1975)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Laferté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Renahy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">. Brown University. Department of Anthropology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">31. SSHS Annual meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2006, Minneapolis, États-Unis. 22 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02815421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La condition ouvrière vue du village : enfance et adolescence de jeunes ruraux (1980-2000)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Renahy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">. Réseau Thématique En Formation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès RTF : Classes inégalités fragmentations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2004, Villetaneuse, France. 34 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02830051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'oeil de Moscou. Une ethnographie prise dans la crise de représentation d'un groupe localisé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Renahy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Ethnografeast II : La fabrique de l'ethnographie/ The Manufacturing of Ethnography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2004, Paris, France. 17 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02831017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du groupe primaire à la structure. Fragmentation ou recomposition des classes populaires françaises ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Renahy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Université d'été : Appartenances, citoyennetés et identités multiples</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2004, Dijon, France. 14 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02829743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parenté et sédentarité dans un village industriel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Renahy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Détang-Dessendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Severine Gojard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">. Umr Cesaer. Centre d'Ecosocio Appliquées À L'Agriculture Et Aux Espaces Rurauxdijon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire de recherche : Travail et territoires. Confrontation d'approches disciplinaires : économie, histoire, sociologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2003, Dijon, France. 27 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02833574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l'appartenance ouvrière à la représentation territoriale : le cas d'un club de football amateur en milieu rural</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Renahy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24. Colloque : Territoires prescrits, territoires vécus : inter-territorialité au coeur des recompositions des espaces ruraux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2000, Toulouse, France. 24 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02838764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La maisonnée parentale entre refuge et ressource. Immobilité résidentielle et indécision des devenirs professionnels chez des jeunes ouvriers ruraux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Renahy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">. Esr. Département d'Economie Et de Sociologie Ruralesrennes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2. Journées jeunes chercheurs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 1999, Paris, France. 18 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02838315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11326,91 +11750,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proceedings des journées d'étude &amp;quot;Écologie et classes sociales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Poupeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanna Siméant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Ronsin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Misset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11429,176 +11853,176 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Écologie et classes sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, Paris, France. 114 p., 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04458479v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les mondes ruraux à l'épreuve des sciences sociales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Bessiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Doidy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Jacquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Laferté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Mischi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les mondes ruraux à l'épreuve des sciences sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions Quae, 512 p., 2006, 978-2-7592-0057-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02824245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11608,331 +12032,331 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enquêtes collectives : histoires et pratiques contemporaines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Amiotte-Suchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Laferté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Laurière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Renahy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ethnographiques.org : revue en ligne de sciences humaines et sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 32, 2016, Enquêtes collectives</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01648544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Différencier les enfants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Renahy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfried Lignier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Lomba</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Politix</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 25 (99), 272 p., 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02805129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mondes ruraux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Doidy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Mischi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Renahy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Politix</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 21 (83), pp.1-202, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02655041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11942,522 +12366,522 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vieillir et résister après l’usine : « Les anciens ouvriers ne peuvent vivre autrement qu’en étant solidaire »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Renahy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04734353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ces anciens ouvriers sont devenus une force de mobilisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Renahy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024, pp.48-50</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04706735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La force de la section retraités de la CGT Peugeot est de prolonger les solidarités collectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Renahy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024, pp.18-19</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04769250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Peut-être que le “Titanic” va s’en sortir ! » : comment les ouvriers retraités continuent la lutte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Renahy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agathe Ranc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04719313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les classes sociales sont-elles toujours un point de répère pertinent dans notre société ? [L'Humanité]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Renahy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Cartier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Coutant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Masclet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasmine Siblot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02630004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Centre Inra de Dijon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Paillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe P. Lemanceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Dequiedt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Steinberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judith Burstin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02810526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12467,196 +12891,196 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Espace politique local et petites bourgeoisies rurales Des situations d'entretien à l'analyse des frontières entre fractions de classe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Bruneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Renahy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02934305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deux &amp;quot;âges&amp;quot; d'émigration ouvrière. La disparition d'un modèle de sédentarisation dans la petite industrie rurale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Renahy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Détang-Dessendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Severine Gojard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (working paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02827788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12666,511 +13090,511 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audition à l'Assemblée Nationale sur le thème &amp;quot;Engagement citoyen et innovation territoriale en milieu rural</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Renahy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[0] 2015, 3p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02798303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eigen-Sinn within and outside the factory. The unequal resources of the working-class with regard to personal domination</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Renahy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02805492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pavillonnaires de la banlieue Nord. Une ethnographie des petites mobilités sociales.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasmine Siblot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Cartier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Coutant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Masclet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Hassoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mission à l'ethnologie (ministère de la culture). 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00257359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mission sociologie du département ESR : rapport final</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Alphandéry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Barthez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Severine Gojard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Benoit Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[0] 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02833373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport final de la Mission sociologie du département ESR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Alphandéry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Barthez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Gojard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Benoit Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Interne] 2003, 52 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02830033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13180,100 +13604,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vivre et travailler au pays ? Parentèles et renouvellement des groupes ouvriers dans un village industriel bourguignon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Renahy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences du Vivant [q-bio]. Ecole des Hautes Etudes en Sciences Sociales, 2000. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02839257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13283,215 +13707,215 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">interview à propos du mépris de classe. Emission &amp;quot;La tête dans l'étagère&amp;quot;, Radio Escapades</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Renahy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Son</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03758963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entretien avec Nicolas Renahy (2/2) : Le métier de sociologue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Renahy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Son</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03470133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entretien avec Nicolas Renahy (1/2) : À propos du mépris de classe,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Renahy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Son</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03470115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13501,354 +13925,354 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mondes ruraux et périurbains : quelles représentations, quelles réalités ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Renahy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Laferté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdoul Diallo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport issu des actes du colloque sur les "Représentations et les transformations sociales des mondes ruraux et périurbains (19/12/2012)". 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre de rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02807158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le bouleversement des formes d’appartenance au monde ouvrier vu du monde rural</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Renahy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport "d'information" issu des actes du colloque sur les "Représentations et les transformations sociales des mondes ruraux et périurbains" (19/12/2012). 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre de rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02802681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un quartier de promotion : contexte, constitution et transformations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Renahy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasmine Siblot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Cartier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport pour la Mission à l'Ethnologie, Direction de l'Architecture du Ministère de la Culture et de la Communication. Programme de recherche 2004 de la Mission à l'Ethnologie dans les domaines architectural et urbain. Convention avec l'équipe "Enquêtes-terrains-théories", Centre Maurice Halbawchs (EHESS-ENS-CNRS). 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre de rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02821441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vivre l'espace ville campagne dans la société contemporaine. Un état de la littérature scientifique relative aux transformations des relations entre espaces ruraux et urbains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Renahy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">. Délégation À L'Aménagement Du Territoire Et À L'Action Régionale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre de rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02833336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13858,105 +14282,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mondes ruraux et classes populaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Renahy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences de l'Homme et Société. Ecole Doctorale 501 Droit, Economie, Gestion, Environnement, Société et Territoires, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02805410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId271"/>
+      <w:footerReference w:type="default" r:id="rId281"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -14024,51 +14448,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F7DBCD35"/>
+    <w:nsid w:val="4E09BBC6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -14255,51 +14679,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nrenahy" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1614-7280" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/071071784" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05263390v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Collectif Classes Vertes" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-baptiste Comby" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Misset" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Poupeau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Renahy" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gen.139.0003" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920744v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Corouge" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05235057v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gen.139.0031" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04851967v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920706v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arss.255.0004" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04105474v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grincheux Marx" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03780285v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Rasera" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tgs.029.0169" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03131844v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Sorignet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/soco.119.0005" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121872v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Bruneau" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Mischi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02934527v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Cartier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Coutant" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Masclet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Siblot" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990162v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620424v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620280v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620139v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Marie-Jos&#233; Sirach" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01880460v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bruno" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lfa.201.016" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02617626v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01626519v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595706v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Amiotte-Suchet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Lafert&#233;" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lauri&#232;re" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01543459v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630190v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sava.034.0055" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01543473v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pasquiers" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Pottier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01213206v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Rasera" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641942v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03535716v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00974101v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644791v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642899v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Mary" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641858v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646202v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arss.191.0048" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643712v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Lignier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Lomba" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641792v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643202v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646071v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pox.099.0009" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642230v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654054v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667801v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654278v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654815v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662990v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659497v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664881v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bessiere" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Ren&#233; Michel Giraud" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656070v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzan Carol Rogers" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664012v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656144v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653729v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201185v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bessi&#232;re" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Giraud" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655009v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654327v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653197v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654442v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657791v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659319v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656136v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664866v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122967v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ethn.054.0691" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669430v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Rouger" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201107v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile D&#233;tang-Dessendre" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Gojard" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201104v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Schmitt" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672193v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Gojard" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677035v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/3271280" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679741v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670311v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675634v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678725v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689830v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706439v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsladecouverte.fr/" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03713133v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Emmanuel Sorignet" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02933227v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editions-croquant.org/" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941278v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://editions.ehess.fr/ouvrages/ouvrage/mondes-ruraux-et-classes-sociales/" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01880456v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Pasquali" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.raisonsdagir-editions.org/catalogue/le-laboratoire-des-sciences-sociales/" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578279v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Blancard" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r4931-campagnes-contemporaines.htmlhttp://www.quae.com/fr/r4931-campagnes-contemporaines.html" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123365v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01159847v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoul Diallo" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821137v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Beaud" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Pialoux" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818993v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://econpapers.repec.org/article/raejourae/" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829542v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706731v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.63656" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04261879v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.raisonsdagir-editions.org/" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02933443v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03169854v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.decitre.fr/editeur/Croquant+Editions+du" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03169856v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330629v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02933247v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156978v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02453492v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.taylorfrancis.com/books/e/9781315656717" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781315656717" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941283v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791191v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.raisonsdagir-editions.org/wp-content/uploads/2018/08/Table_Laboratoire_sciences_sociales_2018.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941279v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604517v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Aubert" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Fr&#232;re" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis L&#233;picier" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Truchet" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Vollet" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01557213v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r4931-campagnes-contemporaines.html" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794460v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796482v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01239272v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.armand-colin.com/dictionnaire-des-inegalites-9782200279240" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812028v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824590v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814424v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Confavreux" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825960v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826302v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05263439v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05263413v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394832v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394895v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04105501v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02934390v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02934384v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788860v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934563v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02784943v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594720v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01491467v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792498v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581539v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01416828v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794042v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799574v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804193v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750030v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Doidy" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Sayre" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808683v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806280v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809335v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810430v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00602430v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Faure" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Thin" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laboratoire Junior Focales" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Fol" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823025v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813397v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758181v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752924v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815421v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Brown University. Department of Anthropology" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830051v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. R&#233;seau Th&#233;matique En Formation" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831017v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829743v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833574v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Umr Cesaer. Centre d'Ecosocio Appliqu&#233;es &#192; L'Agriculture Et Aux Espaces Rurauxdijon" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02838764v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02838315v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Esr. D&#233;partement d'Economie Et de Sociologie Ruralesrennes" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458479v3" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Sim&#233;ant" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Ronsin" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824245v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Jacquet" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01648544v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805129v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655041v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04734353v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706735v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04769250v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04719313v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Ranc" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630004v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810526v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Paillard" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Lemanceau" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Dequiedt" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Steinberg" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Burstin" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02934305v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827788v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798303v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805492v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00257359v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Hassoun" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833373v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Alphand&#233;ry" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Barthez" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Blanc" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Benoit Joly" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830033v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Blanc" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02839257v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03758963v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03470133v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03470115v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807158v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802681v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821441v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833336v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. D&#233;l&#233;gation &#192; L'Am&#233;nagement Du Territoire Et &#192; L'Action R&#233;gionale" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02805410v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nrenahy" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1614-7280" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/071071784" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05596618v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Collectif Classes Vertes" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-baptiste Comby" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Misset" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Poupeau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Renahy" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pox.151.0007" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05263390v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gen.139.0003" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920744v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Corouge" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05599332v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Jacoby" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Blanc" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Nicolas" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Sim&#233;ant" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pox.151-152.0389" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05596619v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pox.151.0357" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05235057v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gen.139.0031" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04851967v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920706v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arss.255.0004" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04105474v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grincheux Marx" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03780285v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Rasera" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tgs.029.0169" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03131844v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Sorignet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/soco.119.0005" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990162v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121872v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Bruneau" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Mischi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02934527v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Cartier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Coutant" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Masclet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Siblot" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620280v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620424v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620139v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Marie-Jos&#233; Sirach" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01880460v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bruno" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lfa.201.016" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02617626v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01626519v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595706v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Amiotte-Suchet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Lafert&#233;" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lauri&#232;re" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01543459v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630190v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sava.034.0055" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01543473v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pasquiers" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Pottier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00974101v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01213206v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Rasera" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641942v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03535716v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644791v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642899v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Mary" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641858v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646202v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arss.191.0048" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643712v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Lignier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Lomba" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641792v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643202v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646071v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pox.099.0009" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642230v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654054v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667801v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654278v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654815v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662990v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659497v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664881v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bessiere" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Ren&#233; Michel Giraud" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653729v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656070v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzan Carol Rogers" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664012v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656144v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201185v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bessi&#232;re" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Giraud" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655009v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654327v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653197v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654442v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659319v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657791v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656136v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664866v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122967v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ethn.054.0691" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669430v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Rouger" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201107v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile D&#233;tang-Dessendre" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Gojard" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201104v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Schmitt" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672193v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Gojard" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677035v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/3271280" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679741v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670311v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675634v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678725v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689830v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706439v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsladecouverte.fr/" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03713133v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Emmanuel Sorignet" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02933227v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editions-croquant.org/" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941278v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://editions.ehess.fr/ouvrages/ouvrage/mondes-ruraux-et-classes-sociales/" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01880456v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Pasquali" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.raisonsdagir-editions.org/catalogue/le-laboratoire-des-sciences-sociales/" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578279v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Blancard" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r4931-campagnes-contemporaines.htmlhttp://www.quae.com/fr/r4931-campagnes-contemporaines.html" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123365v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01159847v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoul Diallo" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821137v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Beaud" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Pialoux" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818993v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://econpapers.repec.org/article/raejourae/" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829542v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05607113v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706731v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.63656" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04261879v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.raisonsdagir-editions.org/" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02933443v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03169854v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.decitre.fr/editeur/Croquant+Editions+du" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03169856v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02933247v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330629v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156978v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02453492v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.taylorfrancis.com/books/e/9781315656717" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781315656717" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791191v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.raisonsdagir-editions.org/wp-content/uploads/2018/08/Table_Laboratoire_sciences_sociales_2018.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941283v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941279v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794460v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r4931-campagnes-contemporaines.html" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01557213v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604517v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Aubert" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Fr&#232;re" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis L&#233;picier" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Truchet" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Vollet" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796482v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01239272v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.armand-colin.com/dictionnaire-des-inegalites-9782200279240" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812028v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824590v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814424v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Confavreux" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825960v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826302v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05263439v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05263413v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394832v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394895v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04105501v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02934390v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02934384v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788860v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934563v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02784943v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594720v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01491467v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792498v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581539v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01416828v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799574v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794042v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804193v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750030v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Doidy" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Sayre" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808683v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806280v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809335v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810430v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00602430v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Faure" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Thin" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laboratoire Junior Focales" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Fol" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823025v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813397v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758181v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752924v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815421v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Brown University. Department of Anthropology" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830051v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. R&#233;seau Th&#233;matique En Formation" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831017v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829743v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833574v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Umr Cesaer. Centre d'Ecosocio Appliqu&#233;es &#192; L'Agriculture Et Aux Espaces Rurauxdijon" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02838764v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02838315v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Esr. D&#233;partement d'Economie Et de Sociologie Ruralesrennes" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458479v3" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Ronsin" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824245v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Jacquet" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01648544v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805129v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655041v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04734353v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706735v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04769250v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04719313v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Ranc" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630004v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810526v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Paillard" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Lemanceau" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Dequiedt" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Steinberg" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Burstin" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02934305v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827788v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798303v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805492v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00257359v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Hassoun" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833373v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Alphand&#233;ry" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Barthez" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Blanc" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Benoit Joly" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830033v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Blanc" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02839257v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03758963v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03470133v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03470115v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807158v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802681v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821441v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833336v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. D&#233;l&#233;gation &#192; L'Am&#233;nagement Du Territoire Et &#192; L'Action R&#233;gionale" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02805410v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>