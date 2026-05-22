--- v1 (2026-04-30)
+++ v2 (2026-05-22)
@@ -1316,1124 +1316,1124 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03131844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Ouvriers et employés aujourd’hui : une photo de classe sur le papier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Cartier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Coutant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Masclet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Renahy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasmine Siblot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Savoir/Agir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 2 (48), pp.27-38</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02934527v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le rural et le populaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Renahy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Books and Ideas</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, en ligne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01990162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rural France in Revolt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Bruneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Mischi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Renahy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Jacobin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, pp.en ligne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02121872v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Gilets Jaunes en campagne – une ruralité politique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Bruneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Mischi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Renahy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Analyse Opinion Critique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, en ligne</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02620280v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le rural est toujours perçu comme l’envers du décor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Renahy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le 1 [Un] hebdo </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 201</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02620424v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’appropriation des ronds-points est une réponse en soi aux théories de l’individualisme triomphant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Renahy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">- Marie-José Sirach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Humanité (quotidien national)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02620139v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeunesses rurales, jeunesses populaires, un public scolaire méconnu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Renahy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bruno</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Français Aujourd'hui</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 201, pp.163-168. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/lfa.201.016⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01880460v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les jeunesses rurales : des préjugés à combattre, des savoirs à construire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Renahy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nouvelles du livre jeunesse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 214, pp.11-14</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02617626v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'ethnographie comme expérience de conversion à la sociologie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Renahy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers de recherche sociologique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 61, pp.191-215</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01626519v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enquêtes collectives : histoires et pratiques contemporaines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Amiotte-Suchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Laferté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Laurière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Renahy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ethnographiques.org : revue en ligne de sciences humaines et sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Enquêtes collectives, 32, pp.en ligne</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01595706v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le village dans l'usine.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Renahy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sociétés contemporaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 3-4 (99-100), pp.65-80</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01543459v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la sociologie de la classe ouvrière à la sociologie des classes populaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02121872v1</w:t>
-[...14 lines deleted...]
-            </w:pPr>
+                <w:t xml:space="preserve">Marie Cartier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Coutant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Masclet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Renahy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
-              <w:r>
-[...64 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasmine Siblot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Savoir/Agir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 2 (48), pp.27-38</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2015, 4 (34), pp.55-61. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/sava.034.0055⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...672 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...61 lines deleted...]
-            </w:r>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02630190v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The world of the blue-collar worker: changed, but not gone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
-              <w:r>
-[...76 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Mischi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pasquiers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2491,1968 +2491,1968 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01543473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le suicide relève aussi du fait social</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Renahy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Monde</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 21243, n. p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02644791v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Virilités : au-delà du populaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Renahy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Rasera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Travail, genre et sociétés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 29, pp.169-173</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2013, 29, pp.169-173. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/tgs.029.0169⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...9 lines deleted...]
-            <w:pPr/>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02641942v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virilidades: más allá de lo popular</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Rasera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Renahy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Travail, genre et sociétés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 1 (29), pp.169-173</w:t>
+              <w:t xml:space="preserve">, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03535716v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virilités : au-delà du populaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Renahy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Rasera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Travail, genre et sociétés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 29, pp.169-173. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2013, 29, pp.169-173</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00974101v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virilities : beyond the working classes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
-              <w:r>
-[...34 lines deleted...]
-            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Rasera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Renahy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Travail, genre et sociétés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013</w:t>
+              <w:t xml:space="preserve">, 2013, 1 (29), pp.169-173</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Le suicide relève aussi du fait social</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01213206v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La soif du travail ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Renahy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Mary</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Agone - Histoire, Politique et Sociologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 51, pp.85-100</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02642899v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Plongée parmi « les gars du coin », jeunes ruraux d’un village ouvrier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Renahy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rue89 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02641858v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">À quel pauvre se vouer ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Renahy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">regards</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02641792v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Social Differentiation of Children</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilfried Lignier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Lomba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Renahy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Politix</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 25 (99), pp.11 - +</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02643712v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une petite bourgeoisie au pouvoir. Sur le renouvellement des élus en milieu rural</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Bruneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Renahy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actes de la Recherche en Sciences Sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 191-192, pp.49-67. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/arss.191.0048⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02646202v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'image que l'on a de la jeunesse rurale est réductrice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Renahy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Monde</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 21243, n. p</w:t>
+              <w:t xml:space="preserve">, 2012, n.p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...262 lines deleted...]
-            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02643202v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La différenciation sociale des enfants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...9 lines deleted...]
-            <w:pPr/>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilfried Lignier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Lomba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Renahy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Politix</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 25 (99), pp.11 - +</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2012, 25 (99), pp.9-20. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/pox.099.0009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">À quel pauvre se vouer ?</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02646071v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réalités sociales du monde rural</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Renahy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">regards</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012</w:t>
+              <w:t xml:space="preserve">Communes Forestières de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, pp.38-41</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">L'image que l'on a de la jeunesse rurale est réductrice</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02642230v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Que reste-t-il des classes populaires et rurales ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Renahy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Monde</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, n.p</w:t>
+              <w:t xml:space="preserve">Sarkophage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 20, n.p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...60 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02654054v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Classes populaires et capital d'autochtonie. Genèse et usages d'une notion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Renahy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Regards Sociologiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 40, pp.9-26</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02667801v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loin des villes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Renahy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'école des parents</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 584, pp.9-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02654815v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Terrain commun</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Renahy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Télérama</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Hors série (3), pp.72-75</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02654278v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Relégation au village. Sur la crise de reproduction du groupe ouvrier en milieu rural</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Renahy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SociologieS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, n.p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02662990v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les problèmes, ils restent pas où ils sont, ils viennent avec toi&amp;quot;. Appartenance ouvrière et migration de précarité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Renahy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Agora débats/jeunesses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 53 (3), pp.135-148</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02659497v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Famille, travail, école et agriculture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Bessiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe René Michel Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Renahy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue d'Etudes en Agriculture et Environnement - Review of agricultural and environmental studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 88, pp.5-19</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02664881v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une lignée patronale à la mairie. Genèse et vieillissement d'une domination personnalisée (1850-1970)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Renahy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Politix</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 25 (99), pp.9-20. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2008, 21 (83), pp.75-103</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02656144v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pour une sociologie politique des mondes ruraux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Mischi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Renahy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communes Forestières de France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, pp.38-41</w:t>
+              <w:t xml:space="preserve">Politix</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 21 (83), pp.9-21</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Que reste-t-il des classes populaires et rurales ?</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02664012v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Observer le travail : les terrains avant la théorie [Compte rendu d'ouvrage]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Renahy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sarkophage</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 20, n.p</w:t>
+              <w:t xml:space="preserve">Books and Ideas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, pp.1-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...399 lines deleted...]
-                <w:t xml:space="preserve">Christophe René Michel Giraud</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02653729v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Trente Glorieuses aveyronnaises, ou la mise en pratique du modèle de la famille souche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suzan Carol Rogers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Renahy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d'Etudes en Agriculture et Environnement - Review of agricultural and environmental studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 88, pp.5-19</w:t>
+              <w:t xml:space="preserve">, 2008, 88 (3), pp.119-133</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...110 lines deleted...]
-                <w:t xml:space="preserve">Suzan Carol Rogers</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02656070v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction - Famille, travail, école et agriculture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Bessière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Renahy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d'Etudes en Agriculture et Environnement - Review of agricultural and environmental studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 88 (3), pp.119-133</w:t>
-[...244 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">, 2008, 88, pp.5-19</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01201185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
@@ -4589,165 +4589,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02654327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Quid des &amp;quot;gars du coin&amp;quot; ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Renahy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dernières Nouvelles d'Alsace</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 34, pp.1-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02654442v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le désarroi de jeunes ruraux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Renahy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Trans Rural Initiatives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 300, pp.2-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02653197v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-02654442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeunesse rurale : quel avenir pour les &amp;quot;gars du coin&amp;quot; ?</w:t>
               </w:r>
@@ -6165,486 +6165,486 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mondes ruraux et classes sociales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Bruneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Laferté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Mischi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Renahy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éditions EHESS</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.265, 2018, En temps et Lieux, 978-2-7132-2764-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01941278v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le laboratoire des sciences sociales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Laferté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Pasquali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Renahy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raisons d'Agir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 304 p., 2018, Collection Cours et Travaux, 9782912107961</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01880456v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Campagnes contemporaines Enjeux économiques et sociaux des espaces ruraux français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Blancard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Renahy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Détang-Dessendre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">QUAE. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Editions Quae</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 162 p., 2016, Update Sciences and Technologies, S.BLANCARD; C.DETANG-DESSENDRE; N.RENAHY, 978-2-7592-2515-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01578279v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sociologie des classes populaires contemporaines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Renahy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasmine Siblot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Cartier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ivan Bruneau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gilles Laferté</w:t>
+                <w:t xml:space="preserve">Isabelle Coutant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julian Mischi</w:t>
-[...29 lines deleted...]
-              <w:t xml:space="preserve">, pp.265, 2018, En temps et Lieux, 978-2-7132-2764-6</w:t>
+                <w:t xml:space="preserve">Olivier Masclet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Armand Colin, 350 p., 2015, Collection U, 978-2-200-27216-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...218 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...55 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Coutant</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01123365v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diferenciação dos Mundos Rurais Franceses e Enquadramento das Classes Populares</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Renahy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
-              <w:r>
-[...73 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Bruneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdoul Diallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7190,204 +7190,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04261879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mépris et dignité : les deux pôles d’un couple infernal. Entretien avec Gérard Noiriel</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Emmanuel Sorignet</w:t>
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Renahy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Emmanuel Sorignet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mépris de classe. L’exercer, le ressentir, y faire face</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, , 2021, 9782365122672</w:t>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Croquant (Editions du)</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 978-2-36512-267-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02933443v1</w:t>
-[...48 lines deleted...]
-                <w:t xml:space="preserve">Pierre Emmanuel Sorignet</w:t>
+                <w:t xml:space="preserve">hal-03169854v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mépris et dignité : les deux pôles d’un couple infernal. Entretien avec Gérard Noiriel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Renahy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Emmanuel Sorignet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mépris de classe. L’exercer, le ressentir, y faire face</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, , 2021, 9782365122672</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Croquant (Editions du)</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-03169854v1</w:t>
+                <w:t xml:space="preserve">hal-02933443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Mépris et dignité : un couple infernal » Entretien avec Gérard Noiriel</w:t>
               </w:r>
@@ -7453,195 +7453,195 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03169856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Tradição, modernização, dominação. Três olhares cientificos sobre os campos franceses nos anos 1960-1970</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Laferté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Renahy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Afrontamento. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ir e Voltar. Sociologia de uma Colectividade Local do Noroeste Português (1977-2007)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2, , pp.33-61, 2021, 978-972-36-1862-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03330629v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Un ouvrier qui s'expose</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Renahy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mépris de classe. L’exercer, le ressentir, y faire face</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Croquant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 978-2-36512-267-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02933247v1</w:t>
-              </w:r>
-[...84 lines deleted...]
-                <w:t xml:space="preserve">hal-03330629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saisir des rapports de classe localisés : présentation</w:t>
               </w:r>
@@ -7781,50 +7781,162 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02453492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Saisir l'espace social à une échelle locale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Bruneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Laferté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Mischi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Renahy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bruneau, Ivan; Laferté, Gilles; Mischi, Julian; Renahy, Nicolas. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mondes ruraux et classes sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Éditions EHESS, pp.9-25, 2018, En temps &amp; lieux, 978-2-7132-2764-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01941283v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Pour une réflexivité historienne dans les sciences sociales contemporaines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Pasquali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -7836,259 +7948,147 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Laferté</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le laboratoire des sciences sociales. Histoires d'enquêtes et revisites</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raisons d'Agir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Collection Cours et Travaux, 9782804107574</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raisons d'Agir</w:t>
-[...21 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-02791191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...13 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Espace politique local et petites bourgeoisies rurales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Bruneau</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Julian Mischi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Renahy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bruneau, Ivan; Laferté, Gilles; Mischi, Julian; Renahy, Nicolas. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mondes ruraux et classes sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Éditions EHESS, pp.9-25, 2018, En temps &amp; lieux, 978-2-7132-2764-6</w:t>
-[...84 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">, Éditions EHESS, pp.57-90, 2018, En temps &amp; lieux, 978-2-7132-2764-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01941279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
@@ -8201,51 +8201,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les classes populaires en milieu rural</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Mischi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Renahy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8441,238 +8441,238 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02604517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Villes/Campagnes</w:t>
-[...29 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sociologie rurale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Laferté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Renahy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Alain Bihr; Roland Pfefferkorn. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire des inégalités</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Armand Colin, 2014, Collection Dictionnaires, 9782200279240</w:t>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armand Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.380-381, 2014, 9782200279240</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02796482v1</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">halshs-01239272v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Villes/Campagnes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Mischi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Renahy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire des inégalités</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, Armand Colin, 2014, Collection Dictionnaires, 9782200279240</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Armand Colin</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">halshs-01239272v1</w:t>
+                <w:t xml:space="preserve">hal-02796482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Classe ouvrière [Notice]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Mischi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Renahy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9038,303 +9038,303 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Quels devenirs militants après l’usine ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Renahy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4ème Rencontres de la Science politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AFSP: Association Française de Science Politique, Jun 2025, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05263413v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Rester ethnographe après la thèse et la publication : vieillissement social, carrière académique et revisite des terrains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Renahy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecole chercheur CNRS « Épistémologie et pratique de l’enquête ethnographique en SHS »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNRS, Jun 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05263439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Quels devenirs militants après l’usine ?</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">1990-2023 : la bataille de la représentation ouvrière en contextes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Renahy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4ème Rencontres de la Science politique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AFSP: Association Française de Science Politique, Jun 2025, Paris, France</w:t>
+              <w:t xml:space="preserve">Visiter et revisiter la parole. L’entretien, du recueil au réemploi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire ACP, Université G. Eiffel, May 2023, Champs-sur-Marne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04394895v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« L’orchestre sur le Titanic »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Renahy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Intersections, circulations. 10° Congrès de l'AFS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association Française de Sociologie, Jul 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04394832v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-04394895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Avec les écolos c’est l’individualisme forcené »</w:t>
               </w:r>
@@ -9383,165 +9383,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04105501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Étudier les ouvriers et ouvrières comme groupe social</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Renahy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ecole Thématique Afriques Ouvrières : trajectoires, activités, identités</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut français de recherche en Afrique de Nairobi (IFRA); Institut des mondes africains à Paris (IMAF), May 2019, Gif-sur-Yvette, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02934384v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Table ronde « Crimes Against Nature: Squatters, Poachers, Thieves, and the Hidden History of American Conservation »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Renahy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les failles de l’archive &amp; la violence de l’histoire. Dialogues autour de l’œuvre de Karl Jacoby</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EHESS; IRIS, May 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02934390v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-02934384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inégalités sociales, inégalités spatiales: une focale sur de jeunes ouvriers ruraux</w:t>
               </w:r>
@@ -9797,165 +9797,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01594720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Table ronde &amp;quot;Le monde privé des ouvriers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Renahy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le monde privé des ouvriers : lectures et pistes de recherche sur les mondes populaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre National de la Recherche Scientifique (CNRS). Paris, FRA., Dec 2016, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02792498v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Monter ou descendre de l'échelle?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Renahy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dans les marges du monde rural</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2016, Nièvre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01491467v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-02792498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’intrication intime des rapports sociaux de sexe et de classe</w:t>
               </w:r>
@@ -10073,217 +10073,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01416828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Changer de vie sans changer de position sociale. Le bouleversement des dispositions d’un ouvrier du bâtiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Renahy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le corps, ressource de mobilité ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Lausanne, Suisse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02794042v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les classes populaires dans la France contemporaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Renahy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasmine Siblot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Cartier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Coutant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Masclet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence de l'Université de Québec à Montréal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2014, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02799574v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-02794042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qu’est la politisation des classes populaires devenue ?</w:t>
               </w:r>
@@ -10496,260 +10496,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02808683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Scène municipale et espace professionnel : quels emboîtements ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Mischi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Renahy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">11. Congrès AFSP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Française de Science Politique (AFSP). FRA., Aug 2011, Strasbourg, France. 5 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02810430v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une petite bourgeoisie au pouvoir. Sur le renouvellement des élus en milieu rural</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Bruneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Renahy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">11. Congrès AFSP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Française de Science Politique (AFSP). FRA., Aug 2011, Strasbourg, France. 11 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02809335v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Eigen-Sinn within and outside the factory. The unequal resources of the working-class with regard to personal domination</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Renahy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international en hommage aux travaux d'ALF LÜDKTE : Government from below / Herrschaft als soziale Praxis / Domination au quotidien. Traduire des théories de pouvoir et de domination</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut d'études Politiques de Toulouse (Sciences Po Toulouse). FRA. Sciences Po Toulouse - Institut d'études politiques de Toulouse (IEP Toulouse), FRA., Mar 2011, Toulouse, France. 14 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02806280v1</w:t>
-              </w:r>
-[...162 lines deleted...]
-                <w:t xml:space="preserve">hal-02810430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conférences &amp;quot;Espaces locaux et milieux populaire: entre contraintes et ressources&amp;quot;, organisées par le laboratoire Junior FOCALES et le projet ANR &amp;quot;Formes et conditions de sorties de la vulnérabilité sociale en milieux populaires</w:t>
               </w:r>
@@ -10850,178 +10850,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00602430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Tradition, modernization, and domination : three views on the French countryside for three political purposes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Laferté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Renahy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">23. ESRS Congress "Re‐inventing the rural: between the social and the natural"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Society for Rural Sociology (ESRS). FIN., Aug 2009, Vaasa, Finland</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02813397v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Relégation au village. Sur la crise de reproduction du groupe ouvrier en milieu rural</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Renahy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13. Congreso de Antropología en Colombia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2009, Bogota, Colombie. 11 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02823025v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">hal-02813397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’entrepreneur, le maire et le &amp;quot;bon travailleur&amp;quot;. Une municipalité rurale dans la construction de l’Etat social au XXe siècle</w:t>
               </w:r>
@@ -11076,51 +11076,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Mischi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Renahy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11247,178 +11247,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02815421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L'oeil de Moscou. Une ethnographie prise dans la crise de représentation d'un groupe localisé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Renahy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque Ethnografeast II : La fabrique de l'ethnographie/ The Manufacturing of Ethnography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2004, Paris, France. 17 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02831017v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La condition ouvrière vue du village : enfance et adolescence de jeunes ruraux (1980-2000)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Renahy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">. Réseau Thématique En Formation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès RTF : Classes inégalités fragmentations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2004, Villetaneuse, France. 34 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02830051v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-02831017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du groupe primaire à la structure. Fragmentation ou recomposition des classes populaires françaises ?</w:t>
               </w:r>
@@ -11941,51 +11941,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Jacquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Laferté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Mischi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les mondes ruraux à l'épreuve des sciences sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions Quae, 512 p., 2006, 978-2-7592-0057-3</w:t>
@@ -12006,84 +12006,166 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02824245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">N°spécial de revue/special issue (3)</w:t>
+        <w:t xml:space="preserve">N°spécial de revue/special issue (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Ecologisations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Renahy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Ronsin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Politix</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 3 n° 151-152, 420 p., 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05621503v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Enquêtes collectives : histoires et pratiques contemporaines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Amiotte-Suchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -12122,766 +12204,828 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ethnographiques.org : revue en ligne de sciences humaines et sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 32, 2016, Enquêtes collectives</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01648544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Différencier les enfants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Renahy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilfried Lignier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Lomba</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Politix</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 25 (99), 272 p., 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02805129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mondes ruraux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Doidy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Mischi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Renahy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Politix</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 21 (83), pp.1-202, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02655041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Autre publication scientifique (6)</w:t>
+        <w:t xml:space="preserve">Autre publication scientifique (7)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Écologie : « Les ruraux ont le sentiment qu’on leur donne des leçons ». Interview pour Reporterre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Renahy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026, pp.en ligne</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05621917v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vieillir et résister après l’usine : « Les anciens ouvriers ne peuvent vivre autrement qu’en étant solidaire »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Renahy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04734353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ces anciens ouvriers sont devenus une force de mobilisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Renahy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024, pp.48-50</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04706735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La force de la section retraités de la CGT Peugeot est de prolonger les solidarités collectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Renahy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024, pp.18-19</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04769250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Peut-être que le “Titanic” va s’en sortir ! » : comment les ouvriers retraités continuent la lutte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Renahy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agathe Ranc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04719313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les classes sociales sont-elles toujours un point de répère pertinent dans notre société ? [L'Humanité]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Renahy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Cartier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Coutant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Masclet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasmine Siblot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02630004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Centre Inra de Dijon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Paillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe P. Lemanceau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Dequiedt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Steinberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judith Burstin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
-              <w:r>
-[...67 lines deleted...]
-            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02810526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12891,126 +13035,126 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Espace politique local et petites bourgeoisies rurales Des situations d'entretien à l'analyse des frontières entre fractions de classe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Bruneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Renahy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02934305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deux &amp;quot;âges&amp;quot; d'émigration ouvrière. La disparition d'un modèle de sédentarisation dans la petite industrie rurale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Renahy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -13036,51 +13180,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Severine Gojard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (working paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02827788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13090,511 +13234,511 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audition à l'Assemblée Nationale sur le thème &amp;quot;Engagement citoyen et innovation territoriale en milieu rural</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Renahy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[0] 2015, 3p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02798303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eigen-Sinn within and outside the factory. The unequal resources of the working-class with regard to personal domination</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Renahy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02805492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pavillonnaires de la banlieue Nord. Une ethnographie des petites mobilités sociales.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasmine Siblot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Cartier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Coutant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Masclet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Hassoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mission à l'ethnologie (ministère de la culture). 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00257359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mission sociologie du département ESR : rapport final</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Alphandéry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Barthez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Severine Gojard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Benoit Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[0] 2003</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">hal-02833373v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rapport final de la Mission sociologie du département ESR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Alphandéry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Alice Barthez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Gojard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Benoit Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[0] 2003</w:t>
+              <w:t xml:space="preserve">[Interne] 2003, 52 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...117 lines deleted...]
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02830033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13604,100 +13748,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vivre et travailler au pays ? Parentèles et renouvellement des groupes ouvriers dans un village industriel bourguignon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Renahy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences du Vivant [q-bio]. Ecole des Hautes Etudes en Sciences Sociales, 2000. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02839257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13707,269 +13851,269 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">interview à propos du mépris de classe. Emission &amp;quot;La tête dans l'étagère&amp;quot;, Radio Escapades</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Renahy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Son</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03758963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Entretien avec Nicolas Renahy (1/2) : À propos du mépris de classe,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Renahy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Son</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03470115v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entretien avec Nicolas Renahy (2/2) : Le métier de sociologue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Renahy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Son</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03470133v1</w:t>
-              </w:r>
-[...60 lines deleted...]
-                <w:t xml:space="preserve">hal-03470115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre de rapport (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mondes ruraux et périurbains : quelles représentations, quelles réalités ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Renahy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -13995,284 +14139,284 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Abdoul Diallo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport issu des actes du colloque sur les "Représentations et les transformations sociales des mondes ruraux et périurbains (19/12/2012)". 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre de rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02807158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le bouleversement des formes d’appartenance au monde ouvrier vu du monde rural</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Renahy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport "d'information" issu des actes du colloque sur les "Représentations et les transformations sociales des mondes ruraux et périurbains" (19/12/2012). 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre de rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02802681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un quartier de promotion : contexte, constitution et transformations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Renahy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasmine Siblot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Cartier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport pour la Mission à l'Ethnologie, Direction de l'Architecture du Ministère de la Culture et de la Communication. Programme de recherche 2004 de la Mission à l'Ethnologie dans les domaines architectural et urbain. Convention avec l'équipe "Enquêtes-terrains-théories", Centre Maurice Halbawchs (EHESS-ENS-CNRS). 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre de rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02821441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vivre l'espace ville campagne dans la société contemporaine. Un état de la littérature scientifique relative aux transformations des relations entre espaces ruraux et urbains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Renahy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">. Délégation À L'Aménagement Du Territoire Et À L'Action Régionale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre de rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02833336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -14282,105 +14426,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mondes ruraux et classes populaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Renahy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences de l'Homme et Société. Ecole Doctorale 501 Droit, Economie, Gestion, Environnement, Société et Territoires, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02805410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId281"/>
+      <w:footerReference w:type="default" r:id="rId283"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -14448,51 +14592,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4E09BBC6"/>
+    <w:nsid w:val="402AE03C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -14679,51 +14823,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nrenahy" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1614-7280" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/071071784" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05596618v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Collectif Classes Vertes" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-baptiste Comby" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Misset" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Poupeau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Renahy" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pox.151.0007" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05263390v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gen.139.0003" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920744v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Corouge" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05599332v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Jacoby" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Blanc" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Nicolas" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Sim&#233;ant" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pox.151-152.0389" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05596619v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pox.151.0357" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05235057v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gen.139.0031" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04851967v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920706v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arss.255.0004" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04105474v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grincheux Marx" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03780285v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Rasera" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tgs.029.0169" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03131844v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Sorignet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/soco.119.0005" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990162v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121872v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Bruneau" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Mischi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02934527v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Cartier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Coutant" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Masclet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Siblot" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620280v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620424v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620139v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Marie-Jos&#233; Sirach" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01880460v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bruno" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lfa.201.016" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02617626v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01626519v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595706v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Amiotte-Suchet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Lafert&#233;" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lauri&#232;re" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01543459v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630190v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sava.034.0055" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01543473v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pasquiers" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Pottier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00974101v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01213206v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Rasera" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641942v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03535716v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644791v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642899v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Mary" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641858v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646202v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arss.191.0048" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643712v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Lignier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Lomba" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641792v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643202v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646071v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pox.099.0009" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642230v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654054v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667801v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654278v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654815v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662990v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659497v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664881v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bessiere" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Ren&#233; Michel Giraud" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653729v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656070v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzan Carol Rogers" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664012v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656144v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201185v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bessi&#232;re" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Giraud" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655009v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654327v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653197v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654442v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659319v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657791v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656136v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664866v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122967v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ethn.054.0691" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669430v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Rouger" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201107v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile D&#233;tang-Dessendre" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Gojard" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201104v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Schmitt" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672193v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Gojard" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677035v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/3271280" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679741v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670311v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675634v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678725v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689830v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706439v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsladecouverte.fr/" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03713133v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Emmanuel Sorignet" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02933227v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editions-croquant.org/" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941278v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://editions.ehess.fr/ouvrages/ouvrage/mondes-ruraux-et-classes-sociales/" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01880456v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Pasquali" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.raisonsdagir-editions.org/catalogue/le-laboratoire-des-sciences-sociales/" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578279v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Blancard" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r4931-campagnes-contemporaines.htmlhttp://www.quae.com/fr/r4931-campagnes-contemporaines.html" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123365v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01159847v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoul Diallo" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821137v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Beaud" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Pialoux" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818993v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://econpapers.repec.org/article/raejourae/" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829542v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05607113v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706731v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.63656" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04261879v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.raisonsdagir-editions.org/" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02933443v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03169854v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.decitre.fr/editeur/Croquant+Editions+du" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03169856v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02933247v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330629v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156978v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02453492v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.taylorfrancis.com/books/e/9781315656717" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781315656717" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791191v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.raisonsdagir-editions.org/wp-content/uploads/2018/08/Table_Laboratoire_sciences_sociales_2018.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941283v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941279v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794460v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r4931-campagnes-contemporaines.html" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01557213v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604517v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Aubert" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Fr&#232;re" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis L&#233;picier" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Truchet" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Vollet" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796482v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01239272v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.armand-colin.com/dictionnaire-des-inegalites-9782200279240" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812028v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824590v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814424v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Confavreux" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825960v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826302v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05263439v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05263413v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394832v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394895v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04105501v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02934390v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02934384v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788860v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934563v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02784943v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594720v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01491467v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792498v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581539v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01416828v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799574v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794042v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804193v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750030v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Doidy" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Sayre" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808683v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806280v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809335v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810430v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00602430v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Faure" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Thin" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laboratoire Junior Focales" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Fol" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823025v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813397v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758181v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752924v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815421v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Brown University. Department of Anthropology" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830051v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. R&#233;seau Th&#233;matique En Formation" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831017v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829743v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833574v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Umr Cesaer. Centre d'Ecosocio Appliqu&#233;es &#192; L'Agriculture Et Aux Espaces Rurauxdijon" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02838764v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02838315v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Esr. D&#233;partement d'Economie Et de Sociologie Ruralesrennes" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458479v3" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Ronsin" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824245v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Jacquet" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01648544v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805129v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655041v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04734353v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706735v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04769250v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04719313v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Ranc" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630004v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810526v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Paillard" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Lemanceau" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Dequiedt" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Steinberg" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Burstin" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02934305v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827788v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798303v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805492v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00257359v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Hassoun" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833373v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Alphand&#233;ry" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Barthez" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Blanc" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Benoit Joly" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830033v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Blanc" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02839257v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03758963v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03470133v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03470115v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807158v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802681v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821441v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833336v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. D&#233;l&#233;gation &#192; L'Am&#233;nagement Du Territoire Et &#192; L'Action R&#233;gionale" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02805410v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nrenahy" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1614-7280" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/071071784" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05596618v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Collectif Classes Vertes" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-baptiste Comby" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Misset" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Poupeau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Renahy" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pox.151.0007" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05263390v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gen.139.0003" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920744v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Corouge" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05599332v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Jacoby" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Blanc" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Nicolas" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Sim&#233;ant" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pox.151-152.0389" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05596619v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pox.151.0357" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05235057v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gen.139.0031" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04851967v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920706v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arss.255.0004" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04105474v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grincheux Marx" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03780285v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Rasera" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tgs.029.0169" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03131844v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Sorignet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/soco.119.0005" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02934527v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Cartier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Coutant" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Masclet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Siblot" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990162v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121872v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Bruneau" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Mischi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620280v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620424v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620139v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Marie-Jos&#233; Sirach" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01880460v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bruno" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lfa.201.016" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02617626v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01626519v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595706v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Amiotte-Suchet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Lafert&#233;" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lauri&#232;re" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01543459v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630190v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sava.034.0055" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01543473v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pasquiers" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Pottier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644791v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641942v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03535716v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Rasera" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00974101v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01213206v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642899v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Mary" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641858v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641792v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643712v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Lignier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Lomba" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646202v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arss.191.0048" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643202v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646071v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pox.099.0009" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642230v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654054v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667801v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654815v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654278v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662990v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659497v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664881v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bessiere" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Ren&#233; Michel Giraud" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656144v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664012v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653729v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656070v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzan Carol Rogers" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201185v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bessi&#232;re" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Giraud" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655009v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654327v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654442v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653197v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659319v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657791v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656136v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664866v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122967v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ethn.054.0691" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669430v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Rouger" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201107v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile D&#233;tang-Dessendre" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Gojard" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201104v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Schmitt" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672193v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Gojard" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677035v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/3271280" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679741v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670311v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675634v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678725v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689830v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706439v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsladecouverte.fr/" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03713133v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Emmanuel Sorignet" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02933227v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editions-croquant.org/" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941278v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://editions.ehess.fr/ouvrages/ouvrage/mondes-ruraux-et-classes-sociales/" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01880456v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Pasquali" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.raisonsdagir-editions.org/catalogue/le-laboratoire-des-sciences-sociales/" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578279v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Blancard" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r4931-campagnes-contemporaines.htmlhttp://www.quae.com/fr/r4931-campagnes-contemporaines.html" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123365v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01159847v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoul Diallo" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821137v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Beaud" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Pialoux" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818993v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://econpapers.repec.org/article/raejourae/" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829542v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05607113v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706731v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.63656" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04261879v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.raisonsdagir-editions.org/" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03169854v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.decitre.fr/editeur/Croquant+Editions+du" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02933443v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03169856v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330629v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02933247v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156978v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02453492v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.taylorfrancis.com/books/e/9781315656717" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781315656717" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941283v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791191v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.raisonsdagir-editions.org/wp-content/uploads/2018/08/Table_Laboratoire_sciences_sociales_2018.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941279v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794460v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r4931-campagnes-contemporaines.html" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01557213v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604517v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Aubert" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Fr&#232;re" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis L&#233;picier" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Truchet" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Vollet" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01239272v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.armand-colin.com/dictionnaire-des-inegalites-9782200279240" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796482v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812028v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824590v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814424v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Confavreux" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825960v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826302v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05263413v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05263439v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394895v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394832v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04105501v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02934384v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02934390v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788860v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934563v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02784943v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594720v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792498v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01491467v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581539v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01416828v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794042v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799574v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804193v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750030v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Doidy" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Sayre" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808683v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810430v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809335v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806280v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00602430v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Faure" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Thin" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laboratoire Junior Focales" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Fol" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813397v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823025v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758181v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752924v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815421v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Brown University. Department of Anthropology" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831017v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830051v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. R&#233;seau Th&#233;matique En Formation" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829743v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833574v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Umr Cesaer. Centre d'Ecosocio Appliqu&#233;es &#192; L'Agriculture Et Aux Espaces Rurauxdijon" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02838764v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02838315v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Esr. D&#233;partement d'Economie Et de Sociologie Ruralesrennes" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458479v3" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Ronsin" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824245v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Jacquet" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05621503v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01648544v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805129v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655041v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05621917v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04734353v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706735v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04769250v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04719313v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Ranc" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630004v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810526v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Paillard" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Lemanceau" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Dequiedt" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Steinberg" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Burstin" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02934305v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827788v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798303v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805492v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00257359v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Hassoun" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833373v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Alphand&#233;ry" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Barthez" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Blanc" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Benoit Joly" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830033v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Blanc" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02839257v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03758963v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03470115v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03470133v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807158v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802681v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821441v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833336v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. D&#233;l&#233;gation &#192; L'Am&#233;nagement Du Territoire Et &#192; L'Action R&#233;gionale" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02805410v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>