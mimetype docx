--- v0 (2026-03-17)
+++ v1 (2026-04-09)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Nicolas Sidère </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In-Depth Analysis of the Impact of OCR Errors on Named Entity Recognition and Linking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Hamdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elvys Linhares Pontes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sidère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Coustaty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Doucet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natural Language Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 29 (2), pp.425-448. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1351324922000110⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03615997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactive layout analysis, content extraction and transcription of historical printed books using Pattern Redundancy Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ramel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sidère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rayar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Literary and Linguistic Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 28 (2), pp.303-314</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01022631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (37)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multidisciplinary End-to-End Document-Level Relation Extraction from Scientific Literature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Delaunay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanh Thi Hong Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos-Emiliano González-Gallardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgeta Bordea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sidere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICDAR 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Wuhan, China. pp.261-280, </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-032-04627-7_15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05288616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracing the Evolution of Coastal Scientific Literature in Scopus (1970–2023)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Delaunay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Alexis Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dipendra Sharma Kafle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sidere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Doucet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Trends in Theory and Practice of Digital Libraries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Tampere, Finland, France. pp.146-155, </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-032-06136-2_14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05457246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IDTrust: Deep Identity Document Quality Detection with Bandpass Filtering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Musab Al-Ghadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joris Voerman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souhail Bakkali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Coustaty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sidere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Winter Conference on Applications of Computer Vision (WACV) Workshops</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2025, Tucson (AZ), United States. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48550/arXiv.2403.00573⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05321954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CoastTerm: A Corpus for Multidisciplinary Term Extraction in Coastal Scientific Literature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Delaunay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanh Thi Hong Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos-Emiliano González-Gallardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgeta Bordea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Ducos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Text, Speech, and Dialogue 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Brno (Rép. Tchèque), Czech Republic. pp.97-109, </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-70563-2_8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04746746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeu de données de tickets de caisse pour la détection de fraude documentaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatriz Martínez Tornés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Taburet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuela Boros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kais Rouis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petra Gomez-Krämer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18e Conférence en Recherche d'Information et Applications -- 16e Rencontres Jeunes Chercheurs en RI -- 30e Conférence sur le Traitement Automatique des Langues Naturelles -- 25e Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Paris, France. pp.140-147</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04130232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilloche Detection for ID Authentication: A Dataset and Baselines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Musab Al-Ghadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zuheng Ming</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petra Gomez-Krämer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Burie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Coustaty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE 25th International Workshop on Multimedia Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04282909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incremental Learning and Ambiguity Rejection for Document Classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tri-Cong Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Coustaty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Joseph</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Poulain D’andecy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Visani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Document Analysis and Recognition - ICDAR 2023 (ICDAR 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, San José (CA), United States. pp.18-35, </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-41734-4_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04678406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atténuer les erreurs de numérisation dans la reconnaissance d'entités nommées pour les documents historiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuela Boros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Hamdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elvys Linhares Pontes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Adrián Cabrera-Diego</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose G. Moreno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence en Recherche d'Informations et Applications (CORIA 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ARIA : Association Francophone de Recherche d’Information (RI) et Applications, Apr 2021, Grenoble (virtuel), France. pp.1 - 7, </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24348/coria.2021.mini_24⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03320332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust Named Entity Recognition and Linking on Historical Multilingual Documents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuela Boros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elvys Linhares Pontes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Adrián Cabrera-Diego</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Hamdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose G. Moreno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference and Labs of the Evaluation Forum (CLEF 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Thessaloniki, Greece. pp.1-17, </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.4068074⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03026969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Security and PrIvacy foR the Internet of Things: an overview of the project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aroua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Murphy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Rabah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Rouis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Sidère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 IEEE International Conference on Systems, Man and Cybernetics (SMC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Bari, Italy. pp.3993-3998, </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SMC.2019.8914221⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02518333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A meaningful information extraction system for interactive analysis of documents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Maitre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Chiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bouju</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sidère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Document Analysis and Recognition (ICDAR 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Sydney, Australia. pp.92-99, </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICDAR.2019.00024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02552437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Analysis of the Performance of Named Entity Recognition over OCRed Documents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Hamdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Jean-Caurant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sidère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Coustaty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Doucet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 ACM/IEEE Joint Conference on Digital Libraries (JCDL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Champaign, United States. pp.333-334, </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JCDL.2019.00057⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02364693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of OCR Quality on Named Entity Linking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elvys Linhares Pontes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Hamdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sidère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Doucet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Asia-Pacific Digital Libraries 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Kuala Lumpur, Malaysia. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-34058-2_11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02557116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Find it! Fraud Detection Contest Report</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Artaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sidère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Doucet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Ogier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Poulain d'Andecy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th International Conference on Pattern Recognition (ICPR 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Beijing, China. pp. 13-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02316399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SmartDoc 2017 Video Capture: Mobile Document Acquisition in Video Mode</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Chazalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petra Gomez-Krämer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-C Burie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Coustaty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Eskenazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Open Services and Tools for Document Analysis (ICDAR-OST)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Kyoto, Japan. pp.11-16, </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICDAR.2017.306⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01900024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augmented Documents for Research Contact Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Coustaty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sidère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Ogier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 IEEE 4th International Forum on Research and Technology for Society and Industry (RTSI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Palermo, Italy. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/RTSI.2018.8548463⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02364563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local Binary Patterns for Document Forgery Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sidère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Coustaty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Poulain d'Andecy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Ogier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 14th IAPR International Conference on Document Analysis and Recognition (ICDAR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Kyoto, Japan. pp.1223-1228, </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICDAR.2017.202⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02895650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TouchDoc: A Tool to Bridge the Gap between Physical and Digital Libraries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sidère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Suire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Coustaty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Chazalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Burie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 ACM/IEEE Joint Conference on Digital Libraries (JCDL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Toronto, Canada. pp.1-2, </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JCDL.2017.7991615⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02889926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A dataset for forgery detection and spotting in document images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sidère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickal Coustaty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Ogier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 Seventh International Conference on Emerging Security Technologies (EST)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Canterbury, United Kingdom. pp.26-31, </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EST.2017.8090394⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02895651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Compliant Document Image Classification System based on One-Class Classifier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sidère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Barrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ramel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Poulain D 'Andecy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saddok Kebairi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 12th IAPR Workshop on Document Analysis Systems (DAS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Santorini, Greece. pp.96 - 101, </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DAS.2016.55⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01337132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une nouvelle méthode de classification monoclasse à base de représentation symbolique : Application à la classification de documents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sidère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fahimeh Alaei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Barrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ramel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reconnaissance de Formes et Intelligence Artificielle (RFIA) 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00989012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification de documents par classification monoclasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sidere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ramel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Barrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Poulain d'Andecy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saddok Kebairi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque International Francophone sur l'Ecrit et le Document</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Nancy, France. pp.277-290</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01084466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Document Classification in a non-stationary environment: A One-Class SVM Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahn Khoi Ngo Ho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ragot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ramel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Eglin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sidère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Conference on Document Analysis and Recognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Washington DC, United States. pp.616-620</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01027456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Comparison of Explicit and Implicit Graph Embedding Methods for Pattern Recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donatello Conte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ramel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sidère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Muzzamil Luqman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Gaüzère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th IAPR - TC 15 workshop on Graph Based Repesentations in Pattern Recognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Vienne, Austria. pp.81</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00829226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Semi-automatic Groundtruthing Framework for Performance Evaluation of Symbol Recognition and Spotting Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Delalandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ramel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sidere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Workshop, GREC 2011, Seoul, Korea, September 15-16, 2011, Revised Selected Papers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Seoul, North Korea. pp.163-172</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01178069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A semi-automatic groundtruthing framework for performance evaluation of symbols recognition & spotting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Delalandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ramel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sidère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Graphics Recognition, GRECLNCS 2013 Contest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Bethlehem, United States. pp.163-172</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01027439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactive indexation and transcription of historical printed books</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ramel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sidère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Humanities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Stanford, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01026493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation de méthodes à base de points d'interets pour l'analyse d'images urbaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Barrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sidère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ramel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvette Denefle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Salamagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">H2PTM'11 : Hypermédias et pratiques numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Metz, France. pp.65-70</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01045159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A semi-automatic groundtruthing framework for performance evaluation of symbols recognition & spotting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Delalandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ramel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sidère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ninth IAPR International Workshop on Graphics RECognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Pékin, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01026496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une nouvelle signature de graphes : Application à la reconnaissance de Lettres et de Symboles Graphiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sidère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ramel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Héroux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès francophone de Reconnaissance des Formes et Intelligence Artificiell</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2010, Caen, France. pp.751-756</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01045151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Embedding labeled graphs into occurence matrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sidère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Héroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ramel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAPR Workshop on Graphics Recognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, La Rochelle, France. pp.44-50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00601844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Content-Based Old Documents Indexing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Coustaty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Sidère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Ogier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Héroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ramel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eight International Workshop on Graphics Recognition - GREC 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, La Rochelle, France. pp.217-223</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00382086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vector Representation of Graphs: Application to the Classification of Symbols and Letters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sidère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Héroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ramel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICDAR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Barcelona, Spain. pp.681-685</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00440067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Embedding labeled graphs into occurrence matrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sidère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Héroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ramel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Workshop on Graphics Recognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01026422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Vectorial Representation for the Indexation of Structural Informations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sidère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Héroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ramel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SSPR/SPR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Orlando, United States. pp.45-54</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00440141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentation vectorielle pour l'indexation d'informations structurelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sidère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Héroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ramel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque International Francophone sur l'Ecrit et le Document</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, France. pp.19-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00335034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Vectorial Representation for the Indexation of Structural Information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sidère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Héroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ramel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint International Workshops on Structural, Syntactic and Statistical Pattern Recognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, Orlando, United States. pp.45-54</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01026404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pattern Recognition and Information Forensics ICPR 2018 International Workshops, CVAUI, IWCF, and MIPPSNA, Beijing, China, August 20-24, 2018, Revised Selected Papers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhaoxiang Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Suter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yingliang Tian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Branzan Albu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sidère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019, </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-05792-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02895666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Named Entity Recognition Architecture Combining Contextual and Global Features</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tran Thi Hong Hanh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Doucet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sidere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose G. Moreno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Senja Pollak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hao-Ren Ke; Chei Sian Lee; Kazunari Sugiyama. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Towards Open and Trustworthy Digital Societies. 23rd International Conference on Asia-Pacific Digital Libraries, ICADL 2021, Virtual Event, December 1–3, 2021, Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 13133, Springer, pp.264-276, 2021, Lecture Notes in Computer Science, 978-3-030-91668-8. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-91669-5_21⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03480557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entity Linking for Historical Documents: Challenges and Solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elvys Linhares Pontes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Adrián Cabrera-Diego</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose G. Moreno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuela Boros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elvys Linhares Pontes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd International Conference on Asia-Pacific Digital Libraries, ICADL 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 12504, Springer, pp.215-231, 2020, Lecture Notes in Computer Science, 978-3-030-64452-9. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-64452-9_19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03034492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing and Minimizing the Impact of OCR Quality on Named Entity Recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Hamdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Jean-Caurant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sidère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Coustaty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Doucet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Libraries for Open Knowledge 24th International Conference on Theory and Practice of Digital Libraries, TPDL 2020, Lyon, France, August 25–27, 2020, Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.87-101, 2020, </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-54956-5_7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03026931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Categorization of Document Image Tampering Techniques and How to Identify Them</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sidère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Coustaty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Poulain d’andecy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Ogier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pattern Recognition and Information Forensics: ICPR 2018 International Workshops, CVAUI, IWCF, and MIPPSNA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.117-124, 2019, 978-3-030-05791-6. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-05792-3_11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02364615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etat de l’art sur des outils logiciels, actuels ou en développement et des labos et équipes de recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sidère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] BnF. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02432577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId150"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Nicolas Sidère </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In-Depth Analysis of the Impact of OCR Errors on Named Entity Recognition and Linking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Hamdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elvys Linhares Pontes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sidère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Coustaty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Doucet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natural Language Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 29 (2), pp.425-448. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1351324922000110⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03615997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactive layout analysis, content extraction and transcription of historical printed books using Pattern Redundancy Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ramel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sidère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rayar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Literary and Linguistic Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 28 (2), pp.303-314</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01022631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (37)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multidisciplinary End-to-End Document-Level Relation Extraction from Scientific Literature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Delaunay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanh Thi Hong Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos-Emiliano González-Gallardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgeta Bordea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sidere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICDAR 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Wuhan, China. pp.261-280, </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-032-04627-7_15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05288616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracing the Evolution of Coastal Scientific Literature in Scopus (1970–2023)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Delaunay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Alexis Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dipendra Sharma Kafle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sidere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Doucet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Trends in Theory and Practice of Digital Libraries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Tampere, Finland, France. pp.146-155, </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-032-06136-2_14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05457246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IDTrust: Deep Identity Document Quality Detection with Bandpass Filtering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Musab Al-Ghadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joris Voerman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souhail Bakkali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Coustaty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sidere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Winter Conference on Applications of Computer Vision (WACV) Workshops</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2025, Tucson (AZ), United States. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48550/arXiv.2403.00573⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05321954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CoastTerm: A Corpus for Multidisciplinary Term Extraction in Coastal Scientific Literature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Delaunay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanh Thi Hong Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos-Emiliano González-Gallardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgeta Bordea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Ducos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Text, Speech, and Dialogue 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Brno (Rép. Tchèque), Czech Republic. pp.97-109, </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-70563-2_8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04746746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeu de données de tickets de caisse pour la détection de fraude documentaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatriz Martínez Tornés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Taburet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuela Boros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kais Rouis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petra Gomez-Krämer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18e Conférence en Recherche d'Information et Applications -- 16e Rencontres Jeunes Chercheurs en RI -- 30e Conférence sur le Traitement Automatique des Langues Naturelles -- 25e Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Paris, France. pp.140-147</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04130232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilloche Detection for ID Authentication: A Dataset and Baselines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Musab Al-Ghadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zuheng Ming</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petra Gomez-Krämer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Burie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Coustaty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE 25th International Workshop on Multimedia Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04282909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incremental Learning and Ambiguity Rejection for Document Classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tri-Cong Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Coustaty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Joseph</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Poulain D’andecy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Visani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Document Analysis and Recognition - ICDAR 2023 (ICDAR 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, San José (CA), United States. pp.18-35, </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-41734-4_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04678406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atténuer les erreurs de numérisation dans la reconnaissance d'entités nommées pour les documents historiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuela Boros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Hamdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elvys Linhares Pontes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Adrián Cabrera-Diego</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose G. Moreno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence en Recherche d'Informations et Applications (CORIA 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ARIA : Association Francophone de Recherche d’Information (RI) et Applications, Apr 2021, Grenoble (virtuel), France. pp.1 - 7, </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24348/coria.2021.mini_24⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03320332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust Named Entity Recognition and Linking on Historical Multilingual Documents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuela Boros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elvys Linhares Pontes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Adrián Cabrera-Diego</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Hamdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose G. Moreno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference and Labs of the Evaluation Forum (CLEF 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Thessaloniki, Greece. pp.1-17, </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.4068074⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03026969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Security and PrIvacy foR the Internet of Things: an overview of the project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aroua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Murphy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Rabah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Rouis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Sidère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 IEEE International Conference on Systems, Man and Cybernetics (SMC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Bari, Italy. pp.3993-3998, </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SMC.2019.8914221⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02518333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Analysis of the Performance of Named Entity Recognition over OCRed Documents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Hamdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Jean-Caurant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sidère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Coustaty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Doucet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 ACM/IEEE Joint Conference on Digital Libraries (JCDL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Champaign, United States. pp.333-334, </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JCDL.2019.00057⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02364693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A meaningful information extraction system for interactive analysis of documents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Maitre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Chiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bouju</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sidère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Document Analysis and Recognition (ICDAR 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Sydney, Australia. pp.92-99, </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICDAR.2019.00024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02552437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of OCR Quality on Named Entity Linking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elvys Linhares Pontes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Hamdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sidère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Doucet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Asia-Pacific Digital Libraries 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Kuala Lumpur, Malaysia. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-34058-2_11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02557116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Find it! Fraud Detection Contest Report</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Artaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sidère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Doucet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Ogier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Poulain d'Andecy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th International Conference on Pattern Recognition (ICPR 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Beijing, China. pp. 13-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02316399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SmartDoc 2017 Video Capture: Mobile Document Acquisition in Video Mode</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Chazalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petra Gomez-Krämer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-C Burie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Coustaty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Eskenazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Open Services and Tools for Document Analysis (ICDAR-OST)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Kyoto, Japan. pp.11-16, </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICDAR.2017.306⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01900024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augmented Documents for Research Contact Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Coustaty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sidère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Ogier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 IEEE 4th International Forum on Research and Technology for Society and Industry (RTSI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Palermo, Italy. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/RTSI.2018.8548463⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02364563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TouchDoc: A Tool to Bridge the Gap between Physical and Digital Libraries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sidère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Suire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Coustaty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Chazalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Burie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 ACM/IEEE Joint Conference on Digital Libraries (JCDL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Toronto, Canada. pp.1-2, </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JCDL.2017.7991615⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02889926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local Binary Patterns for Document Forgery Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sidère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Coustaty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Poulain d'Andecy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Ogier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 14th IAPR International Conference on Document Analysis and Recognition (ICDAR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Kyoto, Japan. pp.1223-1228, </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICDAR.2017.202⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02895650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A dataset for forgery detection and spotting in document images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sidère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickal Coustaty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Ogier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 Seventh International Conference on Emerging Security Technologies (EST)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Canterbury, United Kingdom. pp.26-31, </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EST.2017.8090394⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02895651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Compliant Document Image Classification System based on One-Class Classifier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sidère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Barrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ramel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Poulain D 'Andecy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saddok Kebairi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 12th IAPR Workshop on Document Analysis Systems (DAS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Santorini, Greece. pp.96 - 101, </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DAS.2016.55⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01337132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification de documents par classification monoclasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sidere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ramel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Barrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Poulain d'Andecy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saddok Kebairi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque International Francophone sur l'Ecrit et le Document</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Nancy, France. pp.277-290</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01084466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une nouvelle méthode de classification monoclasse à base de représentation symbolique : Application à la classification de documents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sidère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fahimeh Alaei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Barrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ramel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reconnaissance de Formes et Intelligence Artificielle (RFIA) 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00989012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Document Classification in a non-stationary environment: A One-Class SVM Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahn Khoi Ngo Ho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ragot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ramel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Eglin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sidère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Conference on Document Analysis and Recognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Washington DC, United States. pp.616-620</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01027456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Comparison of Explicit and Implicit Graph Embedding Methods for Pattern Recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donatello Conte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ramel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sidère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Muzzamil Luqman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Gaüzère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th IAPR - TC 15 workshop on Graph Based Repesentations in Pattern Recognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Vienne, Austria. pp.81</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00829226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Semi-automatic Groundtruthing Framework for Performance Evaluation of Symbol Recognition and Spotting Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Delalandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ramel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sidere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Workshop, GREC 2011, Seoul, Korea, September 15-16, 2011, Revised Selected Papers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Seoul, North Korea. pp.163-172</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01178069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A semi-automatic groundtruthing framework for performance evaluation of symbols recognition & spotting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Delalandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ramel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sidère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Graphics Recognition, GRECLNCS 2013 Contest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Bethlehem, United States. pp.163-172</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01027439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactive indexation and transcription of historical printed books</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ramel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sidère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Humanities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Stanford, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01026493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation de méthodes à base de points d'interets pour l'analyse d'images urbaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Barrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sidère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ramel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvette Denefle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Salamagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">H2PTM'11 : Hypermédias et pratiques numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Metz, France. pp.65-70</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01045159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A semi-automatic groundtruthing framework for performance evaluation of symbols recognition & spotting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Delalandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ramel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sidère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ninth IAPR International Workshop on Graphics RECognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Pékin, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01026496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une nouvelle signature de graphes : Application à la reconnaissance de Lettres et de Symboles Graphiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sidère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ramel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Héroux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès francophone de Reconnaissance des Formes et Intelligence Artificiell</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2010, Caen, France. pp.751-756</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01045151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Embedding labeled graphs into occurence matrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sidère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Héroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ramel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAPR Workshop on Graphics Recognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, La Rochelle, France. pp.44-50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00601844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Content-Based Old Documents Indexing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Coustaty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Sidère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Ogier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Héroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ramel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eight International Workshop on Graphics Recognition - GREC 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, La Rochelle, France. pp.217-223</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00382086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vector Representation of Graphs: Application to the Classification of Symbols and Letters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sidère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Héroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ramel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICDAR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Barcelona, Spain. pp.681-685</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00440067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Embedding labeled graphs into occurrence matrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sidère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Héroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ramel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Workshop on Graphics Recognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01026422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Vectorial Representation for the Indexation of Structural Information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sidère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Héroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ramel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint International Workshops on Structural, Syntactic and Statistical Pattern Recognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, Orlando, United States. pp.45-54</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01026404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Vectorial Representation for the Indexation of Structural Informations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sidère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Héroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ramel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SSPR/SPR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Orlando, United States. pp.45-54</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00440141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentation vectorielle pour l'indexation d'informations structurelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sidère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Héroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ramel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque International Francophone sur l'Ecrit et le Document</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, France. pp.19-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00335034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pattern Recognition and Information Forensics ICPR 2018 International Workshops, CVAUI, IWCF, and MIPPSNA, Beijing, China, August 20-24, 2018, Revised Selected Papers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhaoxiang Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Suter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yingliang Tian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Branzan Albu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sidère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019, </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-05792-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02895666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Named Entity Recognition Architecture Combining Contextual and Global Features</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tran Thi Hong Hanh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Doucet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sidere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose G. Moreno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Senja Pollak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hao-Ren Ke; Chei Sian Lee; Kazunari Sugiyama. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Towards Open and Trustworthy Digital Societies. 23rd International Conference on Asia-Pacific Digital Libraries, ICADL 2021, Virtual Event, December 1–3, 2021, Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 13133, Springer, pp.264-276, 2021, Lecture Notes in Computer Science, 978-3-030-91668-8. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-91669-5_21⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03480557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entity Linking for Historical Documents: Challenges and Solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elvys Linhares Pontes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Adrián Cabrera-Diego</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose G. Moreno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuela Boros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elvys Linhares Pontes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd International Conference on Asia-Pacific Digital Libraries, ICADL 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 12504, Springer, pp.215-231, 2020, Lecture Notes in Computer Science, 978-3-030-64452-9. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-64452-9_19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03034492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing and Minimizing the Impact of OCR Quality on Named Entity Recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Hamdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Jean-Caurant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sidère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Coustaty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Doucet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Libraries for Open Knowledge 24th International Conference on Theory and Practice of Digital Libraries, TPDL 2020, Lyon, France, August 25–27, 2020, Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.87-101, 2020, </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-54956-5_7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03026931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Categorization of Document Image Tampering Techniques and How to Identify Them</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sidère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Coustaty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Poulain d’andecy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Ogier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pattern Recognition and Information Forensics: ICPR 2018 International Workshops, CVAUI, IWCF, and MIPPSNA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.117-124, 2019, 978-3-030-05791-6. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-05792-3_11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02364615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etat de l’art sur des outils logiciels, actuels ou en développement et des labos et équipes de recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sidère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] BnF. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02432577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId150"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03615997v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Hamdi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvys Linhares Pontes" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sid&#232;re" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Coustaty" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Doucet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1351324922000110" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01022631v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Ramel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Rayar" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05288616v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Delaunay" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanh Thi Hong Tran" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos-Emiliano Gonz&#225;lez-Gallardo" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgeta Bordea" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sidere" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-04627-7_15" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457246v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Alexis Aza&#239;s" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dipendra Sharma Kafle" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-06136-2_14" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321954v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Musab Al-Ghadi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Voerman" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souhail Bakkali" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2403.00573" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746746v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Ducos" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-70563-2_8" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04130232v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Mart&#237;nez Torn&#233;s" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Taburet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuela Boros" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kais Rouis" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Gomez-Kr&#228;mer" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04282909v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zuheng Ming" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Burie" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678406v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tri-Cong Pham" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Joseph" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Poulain D&#8217;andecy" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Visani" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-41734-4_2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03320332v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Adri&#225;n Cabrera-Diego" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose G. Moreno" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24348/coria.2021.mini_24" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026969v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.4068074" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02518333v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Aroua" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Murphy" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rabah" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Rouis" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Sid&#232;re" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SMC.2019.8914221" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552437v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Maitre" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M&#233;nard" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Chiron" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bouju" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDAR.2019.00024" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364693v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Jean-Caurant" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JCDL.2019.00057" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557116v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-34058-2_11" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316399v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Artaud" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Ogier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Poulain d'Andecy" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900024v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Chazalon" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C Burie" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Coustaty" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Eskenazi" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDAR.2017.306" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364563v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RTSI.2018.8548463" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02895650v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Cruz" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDAR.2017.202" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889926v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Suire" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Chazalon" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JCDL.2017.7991615" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02895651v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickal Coustaty" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EST.2017.8090394" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337132v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Barrat" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Poulain D 'Andecy" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saddok Kebairi" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DAS.2016.55" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00989012v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fahimeh Alaei" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Girard" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084466v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01027456v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahn Khoi Ngo Ho" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ragot" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Eglin" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00829226v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donatello Conte" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Muzzamil Luqman" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Ga&#252;z&#232;re" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178069v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Delalandre" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01027439v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Delalandre" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01026493v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01045159v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvette Denefle" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Salamagne" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01026496v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01045151v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre H&#233;roux" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00601844v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00382086v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00440067v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01026422v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00440141v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00335034v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01026404v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02895666v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhaoxiang Zhang" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Suter" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yingliang Tian" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Branzan Albu" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-05792-3" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03480557v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tran Thi Hong Hanh" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Senja Pollak" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-91669-5_21" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034492v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-64452-9_19" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026931v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-54956-5_7" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364615v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Poulain&#160;d&#8217;andecy" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-05792-3_11" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-02432577v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03615997v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Hamdi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvys Linhares Pontes" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sid&#232;re" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Coustaty" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Doucet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1351324922000110" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01022631v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Ramel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Rayar" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05288616v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Delaunay" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanh Thi Hong Tran" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos-Emiliano Gonz&#225;lez-Gallardo" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgeta Bordea" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sidere" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-04627-7_15" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457246v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Alexis Aza&#239;s" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dipendra Sharma Kafle" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-06136-2_14" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321954v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Musab Al-Ghadi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Voerman" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souhail Bakkali" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2403.00573" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746746v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Ducos" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-70563-2_8" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04130232v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Mart&#237;nez Torn&#233;s" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Taburet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuela Boros" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kais Rouis" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Gomez-Kr&#228;mer" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04282909v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zuheng Ming" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Burie" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678406v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tri-Cong Pham" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Joseph" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Poulain D&#8217;andecy" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Visani" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-41734-4_2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03320332v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Adri&#225;n Cabrera-Diego" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose G. Moreno" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24348/coria.2021.mini_24" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026969v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.4068074" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02518333v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Aroua" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Murphy" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rabah" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Rouis" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Sid&#232;re" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SMC.2019.8914221" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364693v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Jean-Caurant" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JCDL.2019.00057" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552437v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Maitre" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M&#233;nard" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Chiron" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bouju" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDAR.2019.00024" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557116v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-34058-2_11" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316399v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Artaud" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Ogier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Poulain d'Andecy" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900024v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Chazalon" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C Burie" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Coustaty" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Eskenazi" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDAR.2017.306" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364563v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RTSI.2018.8548463" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889926v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Suire" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Chazalon" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JCDL.2017.7991615" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02895650v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Cruz" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDAR.2017.202" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02895651v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickal Coustaty" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EST.2017.8090394" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337132v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Barrat" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Poulain D 'Andecy" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saddok Kebairi" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DAS.2016.55" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084466v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00989012v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fahimeh Alaei" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Girard" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01027456v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahn Khoi Ngo Ho" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ragot" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Eglin" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00829226v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donatello Conte" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Muzzamil Luqman" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Ga&#252;z&#232;re" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178069v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Delalandre" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01027439v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Delalandre" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01026493v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01045159v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvette Denefle" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Salamagne" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01026496v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01045151v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre H&#233;roux" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00601844v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00382086v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00440067v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01026422v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01026404v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00440141v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00335034v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02895666v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhaoxiang Zhang" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Suter" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yingliang Tian" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Branzan Albu" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-05792-3" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03480557v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tran Thi Hong Hanh" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Senja Pollak" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-91669-5_21" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034492v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-64452-9_19" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026931v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-54956-5_7" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364615v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Poulain&#160;d&#8217;andecy" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-05792-3_11" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-02432577v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>