--- v1 (2026-04-09)
+++ v2 (2026-05-03)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Nicolas Sidère </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In-Depth Analysis of the Impact of OCR Errors on Named Entity Recognition and Linking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Hamdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elvys Linhares Pontes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sidère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Coustaty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Doucet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natural Language Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 29 (2), pp.425-448. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1351324922000110⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03615997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactive layout analysis, content extraction and transcription of historical printed books using Pattern Redundancy Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ramel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sidère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rayar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Literary and Linguistic Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 28 (2), pp.303-314</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01022631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (37)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multidisciplinary End-to-End Document-Level Relation Extraction from Scientific Literature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Delaunay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanh Thi Hong Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos-Emiliano González-Gallardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgeta Bordea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sidere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICDAR 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Wuhan, China. pp.261-280, </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-032-04627-7_15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05288616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracing the Evolution of Coastal Scientific Literature in Scopus (1970–2023)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Delaunay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Alexis Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dipendra Sharma Kafle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sidere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Doucet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Trends in Theory and Practice of Digital Libraries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Tampere, Finland, France. pp.146-155, </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-032-06136-2_14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05457246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IDTrust: Deep Identity Document Quality Detection with Bandpass Filtering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Musab Al-Ghadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joris Voerman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souhail Bakkali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Coustaty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sidere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Winter Conference on Applications of Computer Vision (WACV) Workshops</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2025, Tucson (AZ), United States. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48550/arXiv.2403.00573⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05321954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CoastTerm: A Corpus for Multidisciplinary Term Extraction in Coastal Scientific Literature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Delaunay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanh Thi Hong Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos-Emiliano González-Gallardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgeta Bordea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Ducos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Text, Speech, and Dialogue 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Brno (Rép. Tchèque), Czech Republic. pp.97-109, </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-70563-2_8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04746746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeu de données de tickets de caisse pour la détection de fraude documentaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatriz Martínez Tornés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Taburet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuela Boros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kais Rouis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petra Gomez-Krämer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18e Conférence en Recherche d'Information et Applications -- 16e Rencontres Jeunes Chercheurs en RI -- 30e Conférence sur le Traitement Automatique des Langues Naturelles -- 25e Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Paris, France. pp.140-147</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04130232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilloche Detection for ID Authentication: A Dataset and Baselines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Musab Al-Ghadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zuheng Ming</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petra Gomez-Krämer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Burie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Coustaty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE 25th International Workshop on Multimedia Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04282909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incremental Learning and Ambiguity Rejection for Document Classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tri-Cong Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Coustaty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Joseph</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Poulain D’andecy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Visani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Document Analysis and Recognition - ICDAR 2023 (ICDAR 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, San José (CA), United States. pp.18-35, </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-41734-4_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04678406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atténuer les erreurs de numérisation dans la reconnaissance d'entités nommées pour les documents historiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuela Boros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Hamdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elvys Linhares Pontes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Adrián Cabrera-Diego</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose G. Moreno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence en Recherche d'Informations et Applications (CORIA 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ARIA : Association Francophone de Recherche d’Information (RI) et Applications, Apr 2021, Grenoble (virtuel), France. pp.1 - 7, </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24348/coria.2021.mini_24⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03320332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust Named Entity Recognition and Linking on Historical Multilingual Documents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuela Boros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elvys Linhares Pontes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Adrián Cabrera-Diego</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Hamdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose G. Moreno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference and Labs of the Evaluation Forum (CLEF 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Thessaloniki, Greece. pp.1-17, </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.4068074⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03026969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Security and PrIvacy foR the Internet of Things: an overview of the project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aroua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Murphy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Rabah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Rouis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Sidère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 IEEE International Conference on Systems, Man and Cybernetics (SMC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Bari, Italy. pp.3993-3998, </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SMC.2019.8914221⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02518333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Analysis of the Performance of Named Entity Recognition over OCRed Documents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Hamdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Jean-Caurant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sidère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Coustaty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Doucet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 ACM/IEEE Joint Conference on Digital Libraries (JCDL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Champaign, United States. pp.333-334, </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JCDL.2019.00057⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02364693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A meaningful information extraction system for interactive analysis of documents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Maitre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Chiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bouju</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sidère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Document Analysis and Recognition (ICDAR 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Sydney, Australia. pp.92-99, </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICDAR.2019.00024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02552437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of OCR Quality on Named Entity Linking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elvys Linhares Pontes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Hamdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sidère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Doucet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Asia-Pacific Digital Libraries 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Kuala Lumpur, Malaysia. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-34058-2_11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02557116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Find it! Fraud Detection Contest Report</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Artaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sidère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Doucet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Ogier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Poulain d'Andecy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th International Conference on Pattern Recognition (ICPR 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Beijing, China. pp. 13-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02316399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SmartDoc 2017 Video Capture: Mobile Document Acquisition in Video Mode</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Chazalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petra Gomez-Krämer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-C Burie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Coustaty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Eskenazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Open Services and Tools for Document Analysis (ICDAR-OST)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Kyoto, Japan. pp.11-16, </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICDAR.2017.306⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01900024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augmented Documents for Research Contact Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Coustaty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sidère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Ogier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 IEEE 4th International Forum on Research and Technology for Society and Industry (RTSI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Palermo, Italy. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/RTSI.2018.8548463⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02364563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TouchDoc: A Tool to Bridge the Gap between Physical and Digital Libraries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sidère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Suire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Coustaty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Chazalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Burie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 ACM/IEEE Joint Conference on Digital Libraries (JCDL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Toronto, Canada. pp.1-2, </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JCDL.2017.7991615⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02889926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local Binary Patterns for Document Forgery Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sidère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Coustaty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Poulain d'Andecy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Ogier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 14th IAPR International Conference on Document Analysis and Recognition (ICDAR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Kyoto, Japan. pp.1223-1228, </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICDAR.2017.202⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02895650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A dataset for forgery detection and spotting in document images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sidère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickal Coustaty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Ogier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 Seventh International Conference on Emerging Security Technologies (EST)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Canterbury, United Kingdom. pp.26-31, </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EST.2017.8090394⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02895651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Compliant Document Image Classification System based on One-Class Classifier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sidère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Barrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ramel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Poulain D 'Andecy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saddok Kebairi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 12th IAPR Workshop on Document Analysis Systems (DAS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Santorini, Greece. pp.96 - 101, </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DAS.2016.55⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01337132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification de documents par classification monoclasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sidere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ramel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Barrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Poulain d'Andecy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saddok Kebairi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque International Francophone sur l'Ecrit et le Document</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Nancy, France. pp.277-290</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01084466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une nouvelle méthode de classification monoclasse à base de représentation symbolique : Application à la classification de documents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sidère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fahimeh Alaei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Barrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ramel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reconnaissance de Formes et Intelligence Artificielle (RFIA) 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00989012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Document Classification in a non-stationary environment: A One-Class SVM Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahn Khoi Ngo Ho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ragot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ramel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Eglin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sidère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Conference on Document Analysis and Recognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Washington DC, United States. pp.616-620</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01027456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Comparison of Explicit and Implicit Graph Embedding Methods for Pattern Recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donatello Conte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ramel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sidère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Muzzamil Luqman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Gaüzère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th IAPR - TC 15 workshop on Graph Based Repesentations in Pattern Recognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Vienne, Austria. pp.81</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00829226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Semi-automatic Groundtruthing Framework for Performance Evaluation of Symbol Recognition and Spotting Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Delalandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ramel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sidere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Workshop, GREC 2011, Seoul, Korea, September 15-16, 2011, Revised Selected Papers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Seoul, North Korea. pp.163-172</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01178069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A semi-automatic groundtruthing framework for performance evaluation of symbols recognition & spotting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Delalandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ramel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sidère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Graphics Recognition, GRECLNCS 2013 Contest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Bethlehem, United States. pp.163-172</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01027439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactive indexation and transcription of historical printed books</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ramel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sidère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Humanities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Stanford, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01026493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation de méthodes à base de points d'interets pour l'analyse d'images urbaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Barrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sidère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ramel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvette Denefle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Salamagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">H2PTM'11 : Hypermédias et pratiques numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Metz, France. pp.65-70</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01045159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A semi-automatic groundtruthing framework for performance evaluation of symbols recognition & spotting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Delalandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ramel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sidère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ninth IAPR International Workshop on Graphics RECognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Pékin, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01026496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une nouvelle signature de graphes : Application à la reconnaissance de Lettres et de Symboles Graphiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sidère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ramel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Héroux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès francophone de Reconnaissance des Formes et Intelligence Artificiell</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2010, Caen, France. pp.751-756</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01045151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Embedding labeled graphs into occurence matrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sidère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Héroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ramel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAPR Workshop on Graphics Recognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, La Rochelle, France. pp.44-50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00601844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Content-Based Old Documents Indexing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Coustaty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Sidère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Ogier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Héroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ramel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eight International Workshop on Graphics Recognition - GREC 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, La Rochelle, France. pp.217-223</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00382086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vector Representation of Graphs: Application to the Classification of Symbols and Letters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sidère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Héroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ramel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICDAR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Barcelona, Spain. pp.681-685</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00440067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Embedding labeled graphs into occurrence matrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sidère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Héroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ramel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Workshop on Graphics Recognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01026422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Vectorial Representation for the Indexation of Structural Information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sidère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Héroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ramel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint International Workshops on Structural, Syntactic and Statistical Pattern Recognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, Orlando, United States. pp.45-54</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01026404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Vectorial Representation for the Indexation of Structural Informations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sidère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Héroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ramel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SSPR/SPR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Orlando, United States. pp.45-54</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00440141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentation vectorielle pour l'indexation d'informations structurelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sidère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Héroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ramel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque International Francophone sur l'Ecrit et le Document</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, France. pp.19-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00335034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pattern Recognition and Information Forensics ICPR 2018 International Workshops, CVAUI, IWCF, and MIPPSNA, Beijing, China, August 20-24, 2018, Revised Selected Papers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhaoxiang Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Suter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yingliang Tian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Branzan Albu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sidère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019, </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-05792-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02895666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Named Entity Recognition Architecture Combining Contextual and Global Features</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tran Thi Hong Hanh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Doucet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sidere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose G. Moreno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Senja Pollak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hao-Ren Ke; Chei Sian Lee; Kazunari Sugiyama. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Towards Open and Trustworthy Digital Societies. 23rd International Conference on Asia-Pacific Digital Libraries, ICADL 2021, Virtual Event, December 1–3, 2021, Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 13133, Springer, pp.264-276, 2021, Lecture Notes in Computer Science, 978-3-030-91668-8. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-91669-5_21⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03480557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entity Linking for Historical Documents: Challenges and Solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elvys Linhares Pontes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Adrián Cabrera-Diego</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose G. Moreno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuela Boros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elvys Linhares Pontes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd International Conference on Asia-Pacific Digital Libraries, ICADL 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 12504, Springer, pp.215-231, 2020, Lecture Notes in Computer Science, 978-3-030-64452-9. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-64452-9_19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03034492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing and Minimizing the Impact of OCR Quality on Named Entity Recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Hamdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Jean-Caurant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sidère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Coustaty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Doucet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Libraries for Open Knowledge 24th International Conference on Theory and Practice of Digital Libraries, TPDL 2020, Lyon, France, August 25–27, 2020, Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.87-101, 2020, </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-54956-5_7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03026931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Categorization of Document Image Tampering Techniques and How to Identify Them</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sidère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Coustaty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Poulain d’andecy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Ogier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pattern Recognition and Information Forensics: ICPR 2018 International Workshops, CVAUI, IWCF, and MIPPSNA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.117-124, 2019, 978-3-030-05791-6. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-05792-3_11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02364615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etat de l’art sur des outils logiciels, actuels ou en développement et des labos et équipes de recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sidère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] BnF. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02432577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId150"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Nicolas Sidère </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In-Depth Analysis of the Impact of OCR Errors on Named Entity Recognition and Linking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Hamdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elvys Linhares Pontes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sidère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Coustaty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Doucet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natural Language Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 29 (2), pp.425-448. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1351324922000110⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03615997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactive layout analysis, content extraction and transcription of historical printed books using Pattern Redundancy Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ramel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sidère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rayar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Literary and Linguistic Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 28 (2), pp.303-314</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01022631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (37)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multidisciplinary End-to-End Document-Level Relation Extraction from Scientific Literature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Delaunay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanh Thi Hong Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos-Emiliano González-Gallardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgeta Bordea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sidere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICDAR 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Wuhan, China. pp.261-280, </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-032-04627-7_15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05288616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracing the Evolution of Coastal Scientific Literature in Scopus (1970–2023)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Delaunay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Alexis Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dipendra Sharma Kafle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sidere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Doucet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Trends in Theory and Practice of Digital Libraries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Tampere, Finland, France. pp.146-155, </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-032-06136-2_14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05457246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IDTrust: Deep Identity Document Quality Detection with Bandpass Filtering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Musab Al-Ghadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joris Voerman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souhail Bakkali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Coustaty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sidere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Winter Conference on Applications of Computer Vision (WACV) Workshops</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2025, Tucson (AZ), United States. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48550/arXiv.2403.00573⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05321954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CoastTerm: A Corpus for Multidisciplinary Term Extraction in Coastal Scientific Literature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Delaunay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanh Thi Hong Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos-Emiliano González-Gallardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgeta Bordea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Ducos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Text, Speech, and Dialogue 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Brno (Rép. Tchèque), Czech Republic. pp.97-109, </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-70563-2_8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04746746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeu de données de tickets de caisse pour la détection de fraude documentaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatriz Martínez Tornés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Taburet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuela Boros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kais Rouis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petra Gomez-Krämer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18e Conférence en Recherche d'Information et Applications -- 16e Rencontres Jeunes Chercheurs en RI -- 30e Conférence sur le Traitement Automatique des Langues Naturelles -- 25e Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Paris, France. pp.140-147</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04130232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilloche Detection for ID Authentication: A Dataset and Baselines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Musab Al-Ghadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zuheng Ming</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petra Gomez-Krämer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Burie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Coustaty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE 25th International Workshop on Multimedia Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04282909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incremental Learning and Ambiguity Rejection for Document Classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tri-Cong Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Coustaty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Joseph</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Poulain D’andecy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Visani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Document Analysis and Recognition - ICDAR 2023 (ICDAR 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, San José (CA), United States. pp.18-35, </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-41734-4_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04678406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atténuer les erreurs de numérisation dans la reconnaissance d'entités nommées pour les documents historiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuela Boros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Hamdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elvys Linhares Pontes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Adrián Cabrera-Diego</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose G. Moreno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence en Recherche d'Informations et Applications (CORIA 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ARIA : Association Francophone de Recherche d’Information (RI) et Applications, Apr 2021, Grenoble (virtuel), France. pp.1 - 7, </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24348/coria.2021.mini_24⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03320332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust Named Entity Recognition and Linking on Historical Multilingual Documents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuela Boros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elvys Linhares Pontes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Adrián Cabrera-Diego</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Hamdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose G. Moreno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference and Labs of the Evaluation Forum (CLEF 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Thessaloniki, Greece. pp.1-17, </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.4068074⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03026969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A meaningful information extraction system for interactive analysis of documents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Maitre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Chiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bouju</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sidère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Document Analysis and Recognition (ICDAR 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Sydney, Australia. pp.92-99, </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICDAR.2019.00024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02552437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Security and PrIvacy foR the Internet of Things: an overview of the project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aroua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Murphy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Rabah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Rouis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Sidère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 IEEE International Conference on Systems, Man and Cybernetics (SMC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Bari, Italy. pp.3993-3998, </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SMC.2019.8914221⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02518333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Analysis of the Performance of Named Entity Recognition over OCRed Documents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Hamdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Jean-Caurant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sidère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Coustaty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Doucet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 ACM/IEEE Joint Conference on Digital Libraries (JCDL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Champaign, United States. pp.333-334, </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JCDL.2019.00057⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02364693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of OCR Quality on Named Entity Linking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elvys Linhares Pontes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Hamdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sidère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Doucet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Asia-Pacific Digital Libraries 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Kuala Lumpur, Malaysia. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-34058-2_11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02557116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Find it! Fraud Detection Contest Report</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Artaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sidère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Doucet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Ogier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Poulain d'Andecy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th International Conference on Pattern Recognition (ICPR 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Beijing, China. pp. 13-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02316399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SmartDoc 2017 Video Capture: Mobile Document Acquisition in Video Mode</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Chazalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petra Gomez-Krämer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-C Burie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Coustaty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Eskenazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Open Services and Tools for Document Analysis (ICDAR-OST)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Kyoto, Japan. pp.11-16, </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICDAR.2017.306⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01900024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augmented Documents for Research Contact Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Coustaty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sidère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Ogier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 IEEE 4th International Forum on Research and Technology for Society and Industry (RTSI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Palermo, Italy. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/RTSI.2018.8548463⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02364563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TouchDoc: A Tool to Bridge the Gap between Physical and Digital Libraries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sidère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Suire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Coustaty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Chazalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Burie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 ACM/IEEE Joint Conference on Digital Libraries (JCDL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Toronto, Canada. pp.1-2, </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JCDL.2017.7991615⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02889926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local Binary Patterns for Document Forgery Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sidère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Coustaty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Poulain d'Andecy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Ogier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 14th IAPR International Conference on Document Analysis and Recognition (ICDAR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Kyoto, Japan. pp.1223-1228, </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICDAR.2017.202⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02895650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A dataset for forgery detection and spotting in document images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sidère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickal Coustaty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Ogier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 Seventh International Conference on Emerging Security Technologies (EST)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Canterbury, United Kingdom. pp.26-31, </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EST.2017.8090394⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02895651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Compliant Document Image Classification System based on One-Class Classifier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sidère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Barrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ramel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Poulain D 'Andecy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saddok Kebairi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 12th IAPR Workshop on Document Analysis Systems (DAS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Santorini, Greece. pp.96 - 101, </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DAS.2016.55⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01337132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une nouvelle méthode de classification monoclasse à base de représentation symbolique : Application à la classification de documents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sidère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fahimeh Alaei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Barrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ramel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reconnaissance de Formes et Intelligence Artificielle (RFIA) 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00989012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification de documents par classification monoclasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sidere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ramel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Barrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Poulain d'Andecy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saddok Kebairi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque International Francophone sur l'Ecrit et le Document</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Nancy, France. pp.277-290</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01084466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Document Classification in a non-stationary environment: A One-Class SVM Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahn Khoi Ngo Ho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ragot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ramel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Eglin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sidère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Conference on Document Analysis and Recognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Washington DC, United States. pp.616-620</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01027456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Comparison of Explicit and Implicit Graph Embedding Methods for Pattern Recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donatello Conte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ramel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sidère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Muzzamil Luqman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Gaüzère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th IAPR - TC 15 workshop on Graph Based Repesentations in Pattern Recognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Vienne, Austria. pp.81</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00829226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Semi-automatic Groundtruthing Framework for Performance Evaluation of Symbol Recognition and Spotting Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Delalandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ramel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sidere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Workshop, GREC 2011, Seoul, Korea, September 15-16, 2011, Revised Selected Papers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Seoul, North Korea. pp.163-172</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01178069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A semi-automatic groundtruthing framework for performance evaluation of symbols recognition & spotting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Delalandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ramel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sidère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Graphics Recognition, GRECLNCS 2013 Contest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Bethlehem, United States. pp.163-172</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01027439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactive indexation and transcription of historical printed books</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ramel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sidère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Humanities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Stanford, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01026493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation de méthodes à base de points d'interets pour l'analyse d'images urbaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Barrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sidère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ramel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvette Denefle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Salamagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">H2PTM'11 : Hypermédias et pratiques numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Metz, France. pp.65-70</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01045159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A semi-automatic groundtruthing framework for performance evaluation of symbols recognition & spotting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Delalandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ramel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sidère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ninth IAPR International Workshop on Graphics RECognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Pékin, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01026496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une nouvelle signature de graphes : Application à la reconnaissance de Lettres et de Symboles Graphiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sidère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ramel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Héroux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès francophone de Reconnaissance des Formes et Intelligence Artificiell</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2010, Caen, France. pp.751-756</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01045151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Content-Based Old Documents Indexing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Coustaty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Sidère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Ogier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Héroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ramel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eight International Workshop on Graphics Recognition - GREC 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, La Rochelle, France. pp.217-223</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00382086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Embedding labeled graphs into occurence matrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sidère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Héroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ramel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAPR Workshop on Graphics Recognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, La Rochelle, France. pp.44-50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00601844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vector Representation of Graphs: Application to the Classification of Symbols and Letters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sidère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Héroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ramel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICDAR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Barcelona, Spain. pp.681-685</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00440067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Embedding labeled graphs into occurrence matrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sidère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Héroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ramel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Workshop on Graphics Recognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01026422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Vectorial Representation for the Indexation of Structural Information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sidère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Héroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ramel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint International Workshops on Structural, Syntactic and Statistical Pattern Recognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, Orlando, United States. pp.45-54</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01026404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Vectorial Representation for the Indexation of Structural Informations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sidère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Héroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ramel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SSPR/SPR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Orlando, United States. pp.45-54</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00440141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentation vectorielle pour l'indexation d'informations structurelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sidère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Héroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ramel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque International Francophone sur l'Ecrit et le Document</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, France. pp.19-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00335034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pattern Recognition and Information Forensics ICPR 2018 International Workshops, CVAUI, IWCF, and MIPPSNA, Beijing, China, August 20-24, 2018, Revised Selected Papers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhaoxiang Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Suter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yingliang Tian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Branzan Albu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sidère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019, </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-05792-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02895666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Named Entity Recognition Architecture Combining Contextual and Global Features</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tran Thi Hong Hanh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Doucet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sidere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose G. Moreno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Senja Pollak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hao-Ren Ke; Chei Sian Lee; Kazunari Sugiyama. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Towards Open and Trustworthy Digital Societies. 23rd International Conference on Asia-Pacific Digital Libraries, ICADL 2021, Virtual Event, December 1–3, 2021, Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 13133, Springer, pp.264-276, 2021, Lecture Notes in Computer Science, 978-3-030-91668-8. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-91669-5_21⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03480557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entity Linking for Historical Documents: Challenges and Solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elvys Linhares Pontes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Adrián Cabrera-Diego</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose G. Moreno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuela Boros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elvys Linhares Pontes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd International Conference on Asia-Pacific Digital Libraries, ICADL 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 12504, Springer, pp.215-231, 2020, Lecture Notes in Computer Science, 978-3-030-64452-9. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-64452-9_19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03034492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing and Minimizing the Impact of OCR Quality on Named Entity Recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Hamdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Jean-Caurant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sidère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Coustaty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Doucet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Libraries for Open Knowledge 24th International Conference on Theory and Practice of Digital Libraries, TPDL 2020, Lyon, France, August 25–27, 2020, Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.87-101, 2020, </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-54956-5_7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03026931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Categorization of Document Image Tampering Techniques and How to Identify Them</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sidère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Coustaty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Poulain d’andecy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Ogier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pattern Recognition and Information Forensics: ICPR 2018 International Workshops, CVAUI, IWCF, and MIPPSNA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.117-124, 2019, 978-3-030-05791-6. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-05792-3_11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02364615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etat de l’art sur des outils logiciels, actuels ou en développement et des labos et équipes de recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sidère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] BnF. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02432577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId150"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03615997v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Hamdi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvys Linhares Pontes" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sid&#232;re" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Coustaty" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Doucet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1351324922000110" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01022631v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Ramel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Rayar" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05288616v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Delaunay" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanh Thi Hong Tran" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos-Emiliano Gonz&#225;lez-Gallardo" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgeta Bordea" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sidere" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-04627-7_15" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457246v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Alexis Aza&#239;s" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dipendra Sharma Kafle" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-06136-2_14" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321954v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Musab Al-Ghadi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Voerman" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souhail Bakkali" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2403.00573" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746746v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Ducos" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-70563-2_8" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04130232v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Mart&#237;nez Torn&#233;s" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Taburet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuela Boros" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kais Rouis" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Gomez-Kr&#228;mer" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04282909v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zuheng Ming" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Burie" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678406v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tri-Cong Pham" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Joseph" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Poulain D&#8217;andecy" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Visani" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-41734-4_2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03320332v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Adri&#225;n Cabrera-Diego" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose G. Moreno" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24348/coria.2021.mini_24" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026969v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.4068074" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02518333v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Aroua" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Murphy" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rabah" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Rouis" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Sid&#232;re" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SMC.2019.8914221" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364693v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Jean-Caurant" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JCDL.2019.00057" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552437v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Maitre" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M&#233;nard" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Chiron" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bouju" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDAR.2019.00024" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557116v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-34058-2_11" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316399v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Artaud" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Ogier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Poulain d'Andecy" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900024v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Chazalon" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C Burie" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Coustaty" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Eskenazi" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDAR.2017.306" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364563v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RTSI.2018.8548463" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889926v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Suire" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Chazalon" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JCDL.2017.7991615" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02895650v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Cruz" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDAR.2017.202" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02895651v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickal Coustaty" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EST.2017.8090394" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337132v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Barrat" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Poulain D 'Andecy" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saddok Kebairi" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DAS.2016.55" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084466v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00989012v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fahimeh Alaei" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Girard" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01027456v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahn Khoi Ngo Ho" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ragot" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Eglin" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00829226v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donatello Conte" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Muzzamil Luqman" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Ga&#252;z&#232;re" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178069v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Delalandre" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01027439v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Delalandre" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01026493v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01045159v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvette Denefle" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Salamagne" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01026496v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01045151v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre H&#233;roux" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00601844v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00382086v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00440067v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01026422v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01026404v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00440141v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00335034v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02895666v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhaoxiang Zhang" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Suter" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yingliang Tian" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Branzan Albu" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-05792-3" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03480557v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tran Thi Hong Hanh" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Senja Pollak" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-91669-5_21" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034492v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-64452-9_19" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026931v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-54956-5_7" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364615v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Poulain&#160;d&#8217;andecy" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-05792-3_11" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-02432577v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03615997v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Hamdi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvys Linhares Pontes" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sid&#232;re" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Coustaty" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Doucet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1351324922000110" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01022631v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Ramel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Rayar" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05288616v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Delaunay" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanh Thi Hong Tran" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos-Emiliano Gonz&#225;lez-Gallardo" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgeta Bordea" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sidere" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-04627-7_15" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457246v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Alexis Aza&#239;s" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dipendra Sharma Kafle" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-06136-2_14" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321954v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Musab Al-Ghadi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Voerman" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souhail Bakkali" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2403.00573" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746746v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Ducos" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-70563-2_8" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04130232v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Mart&#237;nez Torn&#233;s" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Taburet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuela Boros" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kais Rouis" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Gomez-Kr&#228;mer" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04282909v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zuheng Ming" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Burie" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678406v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tri-Cong Pham" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Joseph" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Poulain D&#8217;andecy" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Visani" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-41734-4_2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03320332v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Adri&#225;n Cabrera-Diego" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose G. Moreno" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24348/coria.2021.mini_24" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026969v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.4068074" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552437v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Maitre" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M&#233;nard" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Chiron" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bouju" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDAR.2019.00024" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02518333v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Aroua" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Murphy" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rabah" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Rouis" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Sid&#232;re" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SMC.2019.8914221" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364693v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Jean-Caurant" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JCDL.2019.00057" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557116v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-34058-2_11" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316399v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Artaud" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Ogier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Poulain d'Andecy" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900024v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Chazalon" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C Burie" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Coustaty" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Eskenazi" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDAR.2017.306" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364563v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RTSI.2018.8548463" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889926v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Suire" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Chazalon" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JCDL.2017.7991615" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02895650v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Cruz" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDAR.2017.202" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02895651v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickal Coustaty" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EST.2017.8090394" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337132v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Barrat" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Poulain D 'Andecy" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saddok Kebairi" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DAS.2016.55" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00989012v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fahimeh Alaei" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Girard" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084466v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01027456v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahn Khoi Ngo Ho" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ragot" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Eglin" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00829226v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donatello Conte" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Muzzamil Luqman" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Ga&#252;z&#232;re" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178069v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Delalandre" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01027439v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Delalandre" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01026493v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01045159v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvette Denefle" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Salamagne" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01026496v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01045151v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre H&#233;roux" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00382086v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00601844v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00440067v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01026422v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01026404v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00440141v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00335034v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02895666v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhaoxiang Zhang" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Suter" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yingliang Tian" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Branzan Albu" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-05792-3" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03480557v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tran Thi Hong Hanh" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Senja Pollak" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-91669-5_21" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034492v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-64452-9_19" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026931v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-54956-5_7" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364615v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Poulain&#160;d&#8217;andecy" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-05792-3_11" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-02432577v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>