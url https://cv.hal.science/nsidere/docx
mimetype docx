--- v2 (2026-05-03)
+++ v3 (2026-05-23)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Nicolas Sidère </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In-Depth Analysis of the Impact of OCR Errors on Named Entity Recognition and Linking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Hamdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elvys Linhares Pontes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sidère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Coustaty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Doucet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natural Language Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 29 (2), pp.425-448. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1351324922000110⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03615997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactive layout analysis, content extraction and transcription of historical printed books using Pattern Redundancy Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ramel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sidère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rayar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Literary and Linguistic Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 28 (2), pp.303-314</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01022631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (37)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multidisciplinary End-to-End Document-Level Relation Extraction from Scientific Literature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Delaunay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanh Thi Hong Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos-Emiliano González-Gallardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgeta Bordea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sidere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICDAR 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Wuhan, China. pp.261-280, </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-032-04627-7_15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05288616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracing the Evolution of Coastal Scientific Literature in Scopus (1970–2023)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Delaunay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Alexis Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dipendra Sharma Kafle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sidere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Doucet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Trends in Theory and Practice of Digital Libraries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Tampere, Finland, France. pp.146-155, </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-032-06136-2_14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05457246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IDTrust: Deep Identity Document Quality Detection with Bandpass Filtering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Musab Al-Ghadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joris Voerman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souhail Bakkali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Coustaty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sidere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Winter Conference on Applications of Computer Vision (WACV) Workshops</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2025, Tucson (AZ), United States. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48550/arXiv.2403.00573⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05321954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CoastTerm: A Corpus for Multidisciplinary Term Extraction in Coastal Scientific Literature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Delaunay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanh Thi Hong Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos-Emiliano González-Gallardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgeta Bordea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Ducos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Text, Speech, and Dialogue 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Brno (Rép. Tchèque), Czech Republic. pp.97-109, </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-70563-2_8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04746746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeu de données de tickets de caisse pour la détection de fraude documentaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatriz Martínez Tornés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Taburet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuela Boros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kais Rouis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petra Gomez-Krämer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18e Conférence en Recherche d'Information et Applications -- 16e Rencontres Jeunes Chercheurs en RI -- 30e Conférence sur le Traitement Automatique des Langues Naturelles -- 25e Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Paris, France. pp.140-147</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04130232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilloche Detection for ID Authentication: A Dataset and Baselines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Musab Al-Ghadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zuheng Ming</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petra Gomez-Krämer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Burie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Coustaty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE 25th International Workshop on Multimedia Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04282909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incremental Learning and Ambiguity Rejection for Document Classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tri-Cong Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Coustaty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Joseph</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Poulain D’andecy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Visani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Document Analysis and Recognition - ICDAR 2023 (ICDAR 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, San José (CA), United States. pp.18-35, </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-41734-4_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04678406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atténuer les erreurs de numérisation dans la reconnaissance d'entités nommées pour les documents historiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuela Boros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Hamdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elvys Linhares Pontes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Adrián Cabrera-Diego</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose G. Moreno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence en Recherche d'Informations et Applications (CORIA 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ARIA : Association Francophone de Recherche d’Information (RI) et Applications, Apr 2021, Grenoble (virtuel), France. pp.1 - 7, </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24348/coria.2021.mini_24⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03320332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust Named Entity Recognition and Linking on Historical Multilingual Documents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuela Boros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elvys Linhares Pontes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Adrián Cabrera-Diego</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Hamdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose G. Moreno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference and Labs of the Evaluation Forum (CLEF 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Thessaloniki, Greece. pp.1-17, </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.4068074⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03026969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A meaningful information extraction system for interactive analysis of documents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Maitre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Chiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bouju</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sidère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Document Analysis and Recognition (ICDAR 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Sydney, Australia. pp.92-99, </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICDAR.2019.00024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02552437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Security and PrIvacy foR the Internet of Things: an overview of the project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aroua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Murphy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Rabah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Rouis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Sidère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 IEEE International Conference on Systems, Man and Cybernetics (SMC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Bari, Italy. pp.3993-3998, </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SMC.2019.8914221⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02518333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Analysis of the Performance of Named Entity Recognition over OCRed Documents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Hamdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Jean-Caurant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sidère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Coustaty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Doucet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 ACM/IEEE Joint Conference on Digital Libraries (JCDL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Champaign, United States. pp.333-334, </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JCDL.2019.00057⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02364693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of OCR Quality on Named Entity Linking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elvys Linhares Pontes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Hamdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sidère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Doucet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Asia-Pacific Digital Libraries 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Kuala Lumpur, Malaysia. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-34058-2_11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02557116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Find it! Fraud Detection Contest Report</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Artaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sidère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Doucet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Ogier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Poulain d'Andecy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th International Conference on Pattern Recognition (ICPR 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Beijing, China. pp. 13-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02316399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SmartDoc 2017 Video Capture: Mobile Document Acquisition in Video Mode</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Chazalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petra Gomez-Krämer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-C Burie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Coustaty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Eskenazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Open Services and Tools for Document Analysis (ICDAR-OST)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Kyoto, Japan. pp.11-16, </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICDAR.2017.306⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01900024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augmented Documents for Research Contact Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Coustaty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sidère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Ogier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 IEEE 4th International Forum on Research and Technology for Society and Industry (RTSI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Palermo, Italy. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/RTSI.2018.8548463⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02364563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TouchDoc: A Tool to Bridge the Gap between Physical and Digital Libraries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sidère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Suire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Coustaty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Chazalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Burie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 ACM/IEEE Joint Conference on Digital Libraries (JCDL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Toronto, Canada. pp.1-2, </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JCDL.2017.7991615⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02889926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local Binary Patterns for Document Forgery Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sidère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Coustaty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Poulain d'Andecy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Ogier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 14th IAPR International Conference on Document Analysis and Recognition (ICDAR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Kyoto, Japan. pp.1223-1228, </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICDAR.2017.202⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02895650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A dataset for forgery detection and spotting in document images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sidère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickal Coustaty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Ogier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 Seventh International Conference on Emerging Security Technologies (EST)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Canterbury, United Kingdom. pp.26-31, </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EST.2017.8090394⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02895651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Compliant Document Image Classification System based on One-Class Classifier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sidère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Barrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ramel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Poulain D 'Andecy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saddok Kebairi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 12th IAPR Workshop on Document Analysis Systems (DAS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Santorini, Greece. pp.96 - 101, </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DAS.2016.55⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01337132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une nouvelle méthode de classification monoclasse à base de représentation symbolique : Application à la classification de documents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sidère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fahimeh Alaei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Barrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ramel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reconnaissance de Formes et Intelligence Artificielle (RFIA) 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00989012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification de documents par classification monoclasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sidere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ramel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Barrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Poulain d'Andecy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saddok Kebairi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque International Francophone sur l'Ecrit et le Document</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Nancy, France. pp.277-290</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01084466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Document Classification in a non-stationary environment: A One-Class SVM Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahn Khoi Ngo Ho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ragot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ramel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Eglin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sidère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Conference on Document Analysis and Recognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Washington DC, United States. pp.616-620</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01027456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Comparison of Explicit and Implicit Graph Embedding Methods for Pattern Recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donatello Conte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ramel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sidère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Muzzamil Luqman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Gaüzère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th IAPR - TC 15 workshop on Graph Based Repesentations in Pattern Recognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Vienne, Austria. pp.81</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00829226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Semi-automatic Groundtruthing Framework for Performance Evaluation of Symbol Recognition and Spotting Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Delalandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ramel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sidere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Workshop, GREC 2011, Seoul, Korea, September 15-16, 2011, Revised Selected Papers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Seoul, North Korea. pp.163-172</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01178069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A semi-automatic groundtruthing framework for performance evaluation of symbols recognition & spotting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Delalandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ramel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sidère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Graphics Recognition, GRECLNCS 2013 Contest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Bethlehem, United States. pp.163-172</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01027439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactive indexation and transcription of historical printed books</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ramel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sidère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Humanities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Stanford, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01026493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation de méthodes à base de points d'interets pour l'analyse d'images urbaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Barrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sidère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ramel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvette Denefle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Salamagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">H2PTM'11 : Hypermédias et pratiques numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Metz, France. pp.65-70</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01045159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A semi-automatic groundtruthing framework for performance evaluation of symbols recognition & spotting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Delalandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ramel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sidère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ninth IAPR International Workshop on Graphics RECognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Pékin, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01026496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une nouvelle signature de graphes : Application à la reconnaissance de Lettres et de Symboles Graphiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sidère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ramel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Héroux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès francophone de Reconnaissance des Formes et Intelligence Artificiell</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2010, Caen, France. pp.751-756</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01045151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Content-Based Old Documents Indexing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Coustaty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Sidère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Ogier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Héroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ramel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eight International Workshop on Graphics Recognition - GREC 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, La Rochelle, France. pp.217-223</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00382086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Embedding labeled graphs into occurence matrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sidère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Héroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ramel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAPR Workshop on Graphics Recognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, La Rochelle, France. pp.44-50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00601844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vector Representation of Graphs: Application to the Classification of Symbols and Letters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sidère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Héroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ramel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICDAR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Barcelona, Spain. pp.681-685</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00440067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Embedding labeled graphs into occurrence matrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sidère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Héroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ramel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Workshop on Graphics Recognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01026422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Vectorial Representation for the Indexation of Structural Information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sidère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Héroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ramel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint International Workshops on Structural, Syntactic and Statistical Pattern Recognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, Orlando, United States. pp.45-54</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01026404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Vectorial Representation for the Indexation of Structural Informations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sidère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Héroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ramel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SSPR/SPR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Orlando, United States. pp.45-54</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00440141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentation vectorielle pour l'indexation d'informations structurelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sidère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Héroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ramel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque International Francophone sur l'Ecrit et le Document</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, France. pp.19-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00335034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pattern Recognition and Information Forensics ICPR 2018 International Workshops, CVAUI, IWCF, and MIPPSNA, Beijing, China, August 20-24, 2018, Revised Selected Papers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhaoxiang Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Suter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yingliang Tian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Branzan Albu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sidère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019, </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-05792-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02895666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Named Entity Recognition Architecture Combining Contextual and Global Features</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tran Thi Hong Hanh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Doucet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sidere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose G. Moreno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Senja Pollak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hao-Ren Ke; Chei Sian Lee; Kazunari Sugiyama. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Towards Open and Trustworthy Digital Societies. 23rd International Conference on Asia-Pacific Digital Libraries, ICADL 2021, Virtual Event, December 1–3, 2021, Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 13133, Springer, pp.264-276, 2021, Lecture Notes in Computer Science, 978-3-030-91668-8. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-91669-5_21⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03480557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entity Linking for Historical Documents: Challenges and Solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elvys Linhares Pontes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Adrián Cabrera-Diego</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose G. Moreno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuela Boros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elvys Linhares Pontes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd International Conference on Asia-Pacific Digital Libraries, ICADL 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 12504, Springer, pp.215-231, 2020, Lecture Notes in Computer Science, 978-3-030-64452-9. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-64452-9_19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03034492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing and Minimizing the Impact of OCR Quality on Named Entity Recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Hamdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Jean-Caurant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sidère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Coustaty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Doucet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Libraries for Open Knowledge 24th International Conference on Theory and Practice of Digital Libraries, TPDL 2020, Lyon, France, August 25–27, 2020, Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.87-101, 2020, </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-54956-5_7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03026931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Categorization of Document Image Tampering Techniques and How to Identify Them</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sidère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Coustaty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Poulain d’andecy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Ogier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pattern Recognition and Information Forensics: ICPR 2018 International Workshops, CVAUI, IWCF, and MIPPSNA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.117-124, 2019, 978-3-030-05791-6. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-05792-3_11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02364615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etat de l’art sur des outils logiciels, actuels ou en développement et des labos et équipes de recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sidère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] BnF. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02432577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId150"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Nicolas Sidère </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In-Depth Analysis of the Impact of OCR Errors on Named Entity Recognition and Linking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Hamdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elvys Linhares Pontes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sidère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Coustaty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Doucet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natural Language Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 29 (2), pp.425-448. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1351324922000110⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03615997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactive layout analysis, content extraction and transcription of historical printed books using Pattern Redundancy Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ramel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sidère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rayar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Literary and Linguistic Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 28 (2), pp.303-314</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01022631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (37)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multidisciplinary End-to-End Document-Level Relation Extraction from Scientific Literature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Delaunay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanh Thi Hong Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos-Emiliano González-Gallardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgeta Bordea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sidere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICDAR 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Wuhan, China. pp.261-280, </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-032-04627-7_15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05288616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracing the Evolution of Coastal Scientific Literature in Scopus (1970–2023)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Delaunay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Alexis Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dipendra Sharma Kafle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sidere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Doucet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Trends in Theory and Practice of Digital Libraries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Tampere, Finland, France. pp.146-155, </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-032-06136-2_14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05457246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IDTrust: Deep Identity Document Quality Detection with Bandpass Filtering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Musab Al-Ghadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joris Voerman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souhail Bakkali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Coustaty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sidere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Winter Conference on Applications of Computer Vision (WACV) Workshops</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2025, Tucson (AZ), United States. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48550/arXiv.2403.00573⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05321954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CoastTerm: A Corpus for Multidisciplinary Term Extraction in Coastal Scientific Literature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Delaunay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanh Thi Hong Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos-Emiliano González-Gallardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgeta Bordea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Ducos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Text, Speech, and Dialogue 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Brno (Rép. Tchèque), Czech Republic. pp.97-109, </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-70563-2_8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04746746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeu de données de tickets de caisse pour la détection de fraude documentaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatriz Martínez Tornés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Taburet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuela Boros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kais Rouis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petra Gomez-Krämer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18e Conférence en Recherche d'Information et Applications -- 16e Rencontres Jeunes Chercheurs en RI -- 30e Conférence sur le Traitement Automatique des Langues Naturelles -- 25e Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Paris, France. pp.140-147</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04130232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilloche Detection for ID Authentication: A Dataset and Baselines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Musab Al-Ghadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zuheng Ming</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petra Gomez-Krämer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Burie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Coustaty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE 25th International Workshop on Multimedia Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04282909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incremental Learning and Ambiguity Rejection for Document Classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tri-Cong Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Coustaty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Joseph</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Poulain D’andecy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Visani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Document Analysis and Recognition - ICDAR 2023 (ICDAR 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, San José (CA), United States. pp.18-35, </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-41734-4_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04678406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atténuer les erreurs de numérisation dans la reconnaissance d'entités nommées pour les documents historiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuela Boros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Hamdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elvys Linhares Pontes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Adrián Cabrera-Diego</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose G. Moreno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence en Recherche d'Informations et Applications (CORIA 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ARIA : Association Francophone de Recherche d’Information (RI) et Applications, Apr 2021, Grenoble (virtuel), France. pp.1 - 7, </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24348/coria.2021.mini_24⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03320332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust Named Entity Recognition and Linking on Historical Multilingual Documents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuela Boros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elvys Linhares Pontes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Adrián Cabrera-Diego</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Hamdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose G. Moreno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference and Labs of the Evaluation Forum (CLEF 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Thessaloniki, Greece. pp.1-17, </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.4068074⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03026969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Analysis of the Performance of Named Entity Recognition over OCRed Documents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Hamdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Jean-Caurant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sidère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Coustaty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Doucet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 ACM/IEEE Joint Conference on Digital Libraries (JCDL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Champaign, United States. pp.333-334, </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JCDL.2019.00057⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02364693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Security and PrIvacy foR the Internet of Things: an overview of the project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aroua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Murphy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Rabah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Rouis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Sidère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 IEEE International Conference on Systems, Man and Cybernetics (SMC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Bari, Italy. pp.3993-3998, </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SMC.2019.8914221⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02518333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A meaningful information extraction system for interactive analysis of documents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Maitre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Chiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bouju</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sidère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Document Analysis and Recognition (ICDAR 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Sydney, Australia. pp.92-99, </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICDAR.2019.00024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02552437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of OCR Quality on Named Entity Linking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elvys Linhares Pontes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Hamdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sidère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Doucet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Asia-Pacific Digital Libraries 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Kuala Lumpur, Malaysia. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-34058-2_11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02557116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Find it! Fraud Detection Contest Report</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Artaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sidère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Doucet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Ogier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Poulain d'Andecy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th International Conference on Pattern Recognition (ICPR 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Beijing, China. pp. 13-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02316399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SmartDoc 2017 Video Capture: Mobile Document Acquisition in Video Mode</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Chazalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petra Gomez-Krämer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-C Burie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Coustaty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Eskenazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Open Services and Tools for Document Analysis (ICDAR-OST)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Kyoto, Japan. pp.11-16, </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICDAR.2017.306⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01900024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augmented Documents for Research Contact Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Coustaty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sidère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Ogier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 IEEE 4th International Forum on Research and Technology for Society and Industry (RTSI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Palermo, Italy. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/RTSI.2018.8548463⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02364563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local Binary Patterns for Document Forgery Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sidère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Coustaty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Poulain d'Andecy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Ogier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 14th IAPR International Conference on Document Analysis and Recognition (ICDAR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Kyoto, Japan. pp.1223-1228, </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICDAR.2017.202⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02895650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TouchDoc: A Tool to Bridge the Gap between Physical and Digital Libraries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sidère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Suire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Coustaty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Chazalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Burie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 ACM/IEEE Joint Conference on Digital Libraries (JCDL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Toronto, Canada. pp.1-2, </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JCDL.2017.7991615⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02889926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A dataset for forgery detection and spotting in document images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sidère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickal Coustaty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Ogier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 Seventh International Conference on Emerging Security Technologies (EST)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Canterbury, United Kingdom. pp.26-31, </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EST.2017.8090394⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02895651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Compliant Document Image Classification System based on One-Class Classifier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sidère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Barrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ramel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Poulain D 'Andecy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saddok Kebairi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 12th IAPR Workshop on Document Analysis Systems (DAS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Santorini, Greece. pp.96 - 101, </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DAS.2016.55⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01337132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification de documents par classification monoclasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sidere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ramel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Barrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Poulain d'Andecy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saddok Kebairi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque International Francophone sur l'Ecrit et le Document</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Nancy, France. pp.277-290</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01084466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une nouvelle méthode de classification monoclasse à base de représentation symbolique : Application à la classification de documents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sidère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fahimeh Alaei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Barrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ramel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reconnaissance de Formes et Intelligence Artificielle (RFIA) 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00989012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Document Classification in a non-stationary environment: A One-Class SVM Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahn Khoi Ngo Ho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ragot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ramel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Eglin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sidère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Conference on Document Analysis and Recognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Washington DC, United States. pp.616-620</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01027456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Comparison of Explicit and Implicit Graph Embedding Methods for Pattern Recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donatello Conte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ramel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sidère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Muzzamil Luqman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Gaüzère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th IAPR - TC 15 workshop on Graph Based Repesentations in Pattern Recognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Vienne, Austria. pp.81</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00829226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Semi-automatic Groundtruthing Framework for Performance Evaluation of Symbol Recognition and Spotting Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Delalandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ramel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sidere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Workshop, GREC 2011, Seoul, Korea, September 15-16, 2011, Revised Selected Papers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Seoul, North Korea. pp.163-172</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01178069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A semi-automatic groundtruthing framework for performance evaluation of symbols recognition & spotting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Delalandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ramel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sidère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Graphics Recognition, GRECLNCS 2013 Contest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Bethlehem, United States. pp.163-172</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01027439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation de méthodes à base de points d'interets pour l'analyse d'images urbaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Barrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sidère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ramel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvette Denefle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Salamagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">H2PTM'11 : Hypermédias et pratiques numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Metz, France. pp.65-70</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01045159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactive indexation and transcription of historical printed books</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ramel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sidère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Humanities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Stanford, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01026493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A semi-automatic groundtruthing framework for performance evaluation of symbols recognition & spotting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Delalandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ramel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sidère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ninth IAPR International Workshop on Graphics RECognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Pékin, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01026496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une nouvelle signature de graphes : Application à la reconnaissance de Lettres et de Symboles Graphiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sidère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ramel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Héroux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès francophone de Reconnaissance des Formes et Intelligence Artificiell</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2010, Caen, France. pp.751-756</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01045151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Embedding labeled graphs into occurence matrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sidère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Héroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ramel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAPR Workshop on Graphics Recognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, La Rochelle, France. pp.44-50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00601844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Content-Based Old Documents Indexing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Coustaty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Sidère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Ogier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Héroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ramel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eight International Workshop on Graphics Recognition - GREC 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, La Rochelle, France. pp.217-223</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00382086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vector Representation of Graphs: Application to the Classification of Symbols and Letters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sidère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Héroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ramel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICDAR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Barcelona, Spain. pp.681-685</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00440067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Embedding labeled graphs into occurrence matrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sidère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Héroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ramel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Workshop on Graphics Recognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01026422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Vectorial Representation for the Indexation of Structural Informations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sidère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Héroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ramel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SSPR/SPR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Orlando, United States. pp.45-54</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00440141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentation vectorielle pour l'indexation d'informations structurelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sidère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Héroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ramel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque International Francophone sur l'Ecrit et le Document</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, France. pp.19-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00335034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Vectorial Representation for the Indexation of Structural Information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sidère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Héroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ramel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint International Workshops on Structural, Syntactic and Statistical Pattern Recognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, Orlando, United States. pp.45-54</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01026404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pattern Recognition and Information Forensics ICPR 2018 International Workshops, CVAUI, IWCF, and MIPPSNA, Beijing, China, August 20-24, 2018, Revised Selected Papers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhaoxiang Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Suter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yingliang Tian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Branzan Albu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sidère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019, </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-05792-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02895666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Named Entity Recognition Architecture Combining Contextual and Global Features</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tran Thi Hong Hanh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Doucet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sidere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose G. Moreno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Senja Pollak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hao-Ren Ke; Chei Sian Lee; Kazunari Sugiyama. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Towards Open and Trustworthy Digital Societies. 23rd International Conference on Asia-Pacific Digital Libraries, ICADL 2021, Virtual Event, December 1–3, 2021, Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 13133, Springer, pp.264-276, 2021, Lecture Notes in Computer Science, 978-3-030-91668-8. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-91669-5_21⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03480557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entity Linking for Historical Documents: Challenges and Solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elvys Linhares Pontes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Adrián Cabrera-Diego</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose G. Moreno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuela Boros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elvys Linhares Pontes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd International Conference on Asia-Pacific Digital Libraries, ICADL 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 12504, Springer, pp.215-231, 2020, Lecture Notes in Computer Science, 978-3-030-64452-9. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-64452-9_19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03034492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing and Minimizing the Impact of OCR Quality on Named Entity Recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Hamdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Jean-Caurant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sidère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Coustaty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Doucet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Libraries for Open Knowledge 24th International Conference on Theory and Practice of Digital Libraries, TPDL 2020, Lyon, France, August 25–27, 2020, Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.87-101, 2020, </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-54956-5_7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03026931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Categorization of Document Image Tampering Techniques and How to Identify Them</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sidère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Coustaty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Poulain d’andecy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Ogier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pattern Recognition and Information Forensics: ICPR 2018 International Workshops, CVAUI, IWCF, and MIPPSNA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.117-124, 2019, 978-3-030-05791-6. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-05792-3_11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02364615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DocQT: Improving Document Forgery Localization Robustness via Diverse JPEG Quantization Tables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kylian Ronfleux-Corail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Coustaty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sidère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05625472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etat de l’art sur des outils logiciels, actuels ou en développement et des labos et équipes de recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sidère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] BnF. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02432577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId153"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03615997v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Hamdi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvys Linhares Pontes" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sid&#232;re" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Coustaty" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Doucet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1351324922000110" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01022631v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Ramel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Rayar" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05288616v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Delaunay" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanh Thi Hong Tran" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos-Emiliano Gonz&#225;lez-Gallardo" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgeta Bordea" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sidere" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-04627-7_15" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457246v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Alexis Aza&#239;s" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dipendra Sharma Kafle" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-06136-2_14" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321954v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Musab Al-Ghadi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Voerman" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souhail Bakkali" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2403.00573" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746746v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Ducos" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-70563-2_8" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04130232v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Mart&#237;nez Torn&#233;s" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Taburet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuela Boros" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kais Rouis" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Gomez-Kr&#228;mer" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04282909v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zuheng Ming" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Burie" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678406v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tri-Cong Pham" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Joseph" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Poulain D&#8217;andecy" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Visani" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-41734-4_2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03320332v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Adri&#225;n Cabrera-Diego" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose G. Moreno" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24348/coria.2021.mini_24" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026969v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.4068074" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552437v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Maitre" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M&#233;nard" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Chiron" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bouju" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDAR.2019.00024" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02518333v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Aroua" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Murphy" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rabah" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Rouis" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Sid&#232;re" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SMC.2019.8914221" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364693v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Jean-Caurant" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JCDL.2019.00057" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557116v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-34058-2_11" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316399v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Artaud" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Ogier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Poulain d'Andecy" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900024v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Chazalon" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C Burie" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Coustaty" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Eskenazi" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDAR.2017.306" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364563v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RTSI.2018.8548463" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889926v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Suire" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Chazalon" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JCDL.2017.7991615" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02895650v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Cruz" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDAR.2017.202" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02895651v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickal Coustaty" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EST.2017.8090394" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337132v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Barrat" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Poulain D 'Andecy" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saddok Kebairi" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DAS.2016.55" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00989012v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fahimeh Alaei" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Girard" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084466v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01027456v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahn Khoi Ngo Ho" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ragot" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Eglin" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00829226v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donatello Conte" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Muzzamil Luqman" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Ga&#252;z&#232;re" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178069v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Delalandre" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01027439v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Delalandre" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01026493v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01045159v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvette Denefle" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Salamagne" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01026496v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01045151v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre H&#233;roux" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00382086v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00601844v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00440067v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01026422v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01026404v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00440141v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00335034v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02895666v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhaoxiang Zhang" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Suter" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yingliang Tian" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Branzan Albu" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-05792-3" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03480557v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tran Thi Hong Hanh" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Senja Pollak" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-91669-5_21" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034492v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-64452-9_19" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026931v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-54956-5_7" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364615v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Poulain&#160;d&#8217;andecy" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-05792-3_11" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-02432577v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03615997v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Hamdi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvys Linhares Pontes" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sid&#232;re" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Coustaty" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Doucet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1351324922000110" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01022631v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Ramel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Rayar" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05288616v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Delaunay" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanh Thi Hong Tran" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos-Emiliano Gonz&#225;lez-Gallardo" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgeta Bordea" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sidere" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-04627-7_15" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457246v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Alexis Aza&#239;s" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dipendra Sharma Kafle" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-06136-2_14" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321954v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Musab Al-Ghadi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Voerman" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souhail Bakkali" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2403.00573" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746746v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Ducos" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-70563-2_8" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04130232v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Mart&#237;nez Torn&#233;s" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Taburet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuela Boros" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kais Rouis" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Gomez-Kr&#228;mer" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04282909v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zuheng Ming" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Burie" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678406v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tri-Cong Pham" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Joseph" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Poulain D&#8217;andecy" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Visani" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-41734-4_2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03320332v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Adri&#225;n Cabrera-Diego" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose G. Moreno" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24348/coria.2021.mini_24" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026969v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.4068074" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364693v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Jean-Caurant" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JCDL.2019.00057" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02518333v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Aroua" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Murphy" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rabah" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Rouis" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Sid&#232;re" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SMC.2019.8914221" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552437v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Maitre" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M&#233;nard" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Chiron" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bouju" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDAR.2019.00024" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557116v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-34058-2_11" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316399v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Artaud" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Ogier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Poulain d'Andecy" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900024v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Chazalon" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C Burie" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Coustaty" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Eskenazi" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDAR.2017.306" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364563v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RTSI.2018.8548463" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02895650v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Cruz" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDAR.2017.202" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889926v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Suire" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Chazalon" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JCDL.2017.7991615" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02895651v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickal Coustaty" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EST.2017.8090394" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337132v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Barrat" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Poulain D 'Andecy" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saddok Kebairi" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DAS.2016.55" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084466v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00989012v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fahimeh Alaei" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Girard" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01027456v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahn Khoi Ngo Ho" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ragot" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Eglin" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00829226v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donatello Conte" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Muzzamil Luqman" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Ga&#252;z&#232;re" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178069v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Delalandre" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01027439v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Delalandre" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01045159v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvette Denefle" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Salamagne" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01026493v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01026496v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01045151v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre H&#233;roux" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00601844v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00382086v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00440067v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01026422v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00440141v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00335034v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01026404v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02895666v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhaoxiang Zhang" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Suter" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yingliang Tian" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Branzan Albu" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-05792-3" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03480557v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tran Thi Hong Hanh" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Senja Pollak" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-91669-5_21" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034492v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-64452-9_19" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026931v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-54956-5_7" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364615v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Poulain&#160;d&#8217;andecy" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-05792-3_11" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05625472v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kylian Ronfleux-Corail" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bernard" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-02432577v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>