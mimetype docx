--- v0 (2026-03-30)
+++ v1 (2026-05-16)
@@ -1015,51 +1015,51 @@
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Histoire et archéologie de la métallurgie du fer dans la région de l'Atakora (Nord-Ouest du Bénin)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N'Tcha Gérard Tidouo Kouagou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Archéologie et Préhistoire. Université de Toulouse; Université d'Abomey-Calavi (Bénin), 2024. Français. </w:t>
+              <w:t xml:space="preserve">Archéologie et Préhistoire. Université de Toulouse; Université d'Abomey-Calavi UAC (Bénin), 2024. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2024TLSEJ011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>