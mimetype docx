--- v0 (2026-03-28)
+++ v1 (2026-05-05)
@@ -75,1539 +75,4647 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Article dans une revue (32)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tillie Martinussen : « Au Groenland, la terre appartient à tout le monde »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Terré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Cahiers pédagogiques. Coll. hors-série numériques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05600090v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Appel des pôles : des collégiens apprentis ethnologues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Terré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Jouanicot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Cahiers pédagogiques. Coll. hors-série numériques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05600091v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedagogy of resonance and physical education: a critical discussion of Rosa’s proposals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Quidu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Visioli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Favier-Ambrosini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Terré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sport, Ethics and Philosophy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 20 (1), pp.118-139. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/17511321.2025.2575272⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05361120v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Résonance, pédagogie de la résonance et enseignement de l'EPS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Paintendre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Gottsmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Quidu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Favier-Ambrosini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Visioli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Enseigner l'EPS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 299, pp.43-48</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05361230v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The natural aquatic environment: a resonant space in an educational setting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Gottsmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Paintendre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Terré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sport, Ethics and Philosophy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.1-20. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/17511321.2025.2597790⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05399801v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Résonance, pédagogie de la résonance et enseignement de l’EPS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Paintendre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Gottsmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Quidu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Favier-Ambrosini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Visioli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Enseigner l'EPS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 299, pp.43-48</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05557197v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le matériel pédagogique dans le leçon.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adé David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Terré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EPS : Revue education physique et sport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 403</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05361173v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Effets des encouragements sur l’engagement des élèves en demi-fond : une méthode mixte de recherche fondée sur l’articulation de données de vitesse et d’expérience</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Montois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves de Müllenheim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Terré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recherches &amp; éducations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/12gk2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04793225v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Effets des encouragements sur l’engagement des élèves en demi-fond : une méthode mixte de recherche fondée sur l’articulation de données de vitesse et d’expérience</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Montois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves de Müllenheim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Terré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recherches &amp; éducations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/12gk2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05557220v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La pédagogie de la résonance : une proposition féconde pour l'EPS ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Terré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Paintendre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Gottsmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Visioli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EPS : Revue education physique et sport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 398</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05361207v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'appropriation d'outils de la recherche par les enseignants d'EPS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Terré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EPS : Revue education physique et sport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 398</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05361199v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une EPS énactive : méthode d'intervention</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Terré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adé David</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EPS : Revue education physique et sport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 398</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05361198v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Du bon usage de l'adversaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Terré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Travert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EPS : Revue education physique et sport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 401</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05361187v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Apprendre des émotions négatives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Terré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Sève</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Administration &amp; éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, N° 176 (4), pp.41-48. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/admed.176.0041⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05557257v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’appropriation d’outils de la recherche par les enseignants d’Éducation Physique : illustration dans une leçon d’escalade</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Terré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Adé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ejournal de la recherche sur l’intervention en éducation physique et sport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Hors-série N°5, pp.115-140. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/ejrieps.8128⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05557236v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le potentiel écologique de l'EPS.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Terré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Gottsmann</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Cahiers Pédagogiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03682722v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le potentiel écologique de l’EPS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Gottsmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Terré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Cahiers Pédagogiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, N° 574 (1), pp.14-16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/cape.574.0014⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05557278v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'appropriation d'outils de la recherche par les enseignants d'Éducation Physique : illustration dans une leçon d'escalade</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Terré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Adé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ejournal de la recherche sur l’intervention en éducation physique et sport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, HS 5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03682721v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enseigner ce qu'il y a d'éducatif dans la motricité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Terré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Contre Pied : EPS-Sport-Cultures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05557295v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’évolution de l’espace d’actions des élèves : une aide à la compréhension des apprentissages en Éducation Physique et Sportive. Une étude de cas réalisée avec des élèves de troisième en kayak de mer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Terré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Sève</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Huet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ejournal de la recherche sur l’intervention en éducation physique et sport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 47, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/ejrieps.5152⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03597217v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A construção conjunta de um observatório e de um objeto teórico : o exemplo do relato da experiência e do espaço de ação</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Terré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Sève</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Huet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Laboreal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 16 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/laboreal.16942⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03593975v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La construction conjointe d’un observatoire et d’un objet théorique : l’exemple du récit d’expérience et de l’espace d’actions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Terré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Sève</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Huet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Activités</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 17 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/activites.5556⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05557239v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A construção conjunta de um observatório e de um objeto teórico : o exemplo do relato da experiência e do espaço de ação</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Terré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Sève</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Huet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Laboreal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 16 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/laboreal.16942⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05557240v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'évolution de l'espace d'actions des élèves : une aide à la compréhension des apprentissages en Éducation Physique et Sportive.~Une étude de cas réalisée avec des élèves de troisième en kayak de mer.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Terré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Sève</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Huet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ejournal de la recherche sur l’intervention en éducation physique et sport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 47, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/ejrieps.5152⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03670214v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’évolution de l’espace d’actions des élèves : une aide à la compréhension des apprentissages en Éducation Physique et Sportive. Une étude de cas réalisée avec des élèves de troisième en kayak de mer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Terré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Sève</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Huet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ejournal de la recherche sur l’intervention en éducation physique et sport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 47, pp.115-140. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/ejrieps.5152⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05557234v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The joint construction of an observatory and a theoretical object: an example with the story of experience and the field of actions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Terré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Sève</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Huet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Activités</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 17 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/activites.5556⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03597141v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une approche énactive du développement des compétences en milieu scolaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Terré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Sève</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Saury</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Éducation et francophonie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 44 (2), pp.68-85. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/1039022ar⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05557242v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La construction et le devenir des connaissances chez les élèves en éducation physique : une étude de cas réalisée au cours d’une séquence d’escalade</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Terré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Sève</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Saury</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">STAPS : Revue internationale des sciences du sport et de l'éducation physique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, n°113 (3), pp.89 - 105. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/sta.113.0089⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04266708v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La construction et le devenir des connaissances chez les élèves en éducation physique : une étude de cas réalisée au cours d’une séquence d’escalade</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Terré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Sève</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Saury</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">STAPS : Revue internationale des sciences du sport et de l'éducation physique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, n° 113 (3), pp.89-105. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/sta.113.0089⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05557253v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les relations entre les émotions et les connaissances dans l’expérience des élèves en Éducation Physique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Terré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Saury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Sève</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recherches &amp; éducations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 15, pp.121-132. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/rechercheseducations.3109⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05557246v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des jeux pour apprendre en EPS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Terré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EPS : Revue education physique et sport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 368</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05557390v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émotions et transformation des connaissances en éducation physique : une étude de cas en kayak de mer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Terré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Saury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Sève</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ejournal de la recherche sur l’intervention en éducation physique et sport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 29, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/ejrieps.2644⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05557237v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (18)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Techniques du corps et émotions : des approches holistiques en EPS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Terré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Gal-Petitfaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Techniques, émotions et développement humain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sylepse, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05361158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sentir l'invisible, se relier au monde. Le potentiel écologique des fluides en EPS.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mary Schirrer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Aubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Terré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les dossiers Enseigner l'EPS, AEEPS.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05361136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La story, un outil au service d’un savoir s’entraîner durable en musculation.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvère Billi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Terré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adé David</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les dossiers Enseigner l'EPS, AEEPS.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05361146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enseignant enquêteur et élèves interprètes : fondements théoriques et repères ergonomiques.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Terré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adé David</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Outils et méthodes d'analyse de l'activité d'élèves en EPS. Regards croisés sur ce qui se voit et ce qui se vit.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AEEPS, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05361180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Penser les contenus en termes d’expériences à encourager</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Terré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adé David</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'expérience corporelle : un concept intégrateur au service de l'éducation de l'élève en EPS. Les dossiers Enseigner l'EPS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AEEPS, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05361214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Se former &amp;quot;à et par&amp;quot; la recherche.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Terré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Adé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">" Toutes les clés pour réussir en STAPS. Mention " Éducation Motricité " coordonné par Teddy Mayeko, Jérôme Frigout, Arnaud Delafontaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Elsevier Masson, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03682724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Se former &amp;quot;à et par&amp;quot; la recherche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Terré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adé David</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Toutes les clés pour réussir en STAPS – Mention Éducation Motricité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05557267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Préface : Une démarche EPIC pour apprendre et enseigner en EPS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Terré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Une démarche EPIC pour apprendre et enseigner en EPS.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03532998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers une conception holiste de l'activité de l'élève et de ses apprentissages : repenser la relation à son corps et à son environnement ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Paintendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Terré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Gottsmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Tony Froissart; Aline Paintendre; Jean Saint-Martin (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’EPS du XXIe siècle ou les enjeux d’une EP de qualité (1981-2021)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sport, acteurs et représentations (13), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éditions et presses universitaires de Reims</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.137-154, 2021, 978-2-37496-153-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05557338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’analyse du temps vécu par les élèves en EPS : une aide pour comprendre l’activité de l’apprenant au sein des formes scolaires de pratique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvère Billi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Terré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adé David</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Formes scolaires de pratique et formation des élèves. Quels enjeux pour l'EPS ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Les dossiers Enseigner l'EPS, AEEPS, pp.139-143, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05557314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers une conception holiste de l'activité de l'élève et de ses apprentissages : repenser la relation à son corps et à son environnement ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Paintendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Terré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Gottsmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’EPS du XXIe siècle ou les enjeux d’une EP de qualité (1981-2021). In T. Froissart, A. Paintendre &amp; J. Saint-Martin (Eds.). éPUre.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03537791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apprentissage des techniques corporelles et expérience des pratiquants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Terré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'apprentissage des techniques corporelles, Les essentiels</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions EP&amp;S, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03532992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Préface. Une démarche EPIC pour apprendre et enseigner en EPS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Terré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Une démarche EPIC pour apprendre et enseigner en EPS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AEEPS, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05557320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apprentissage du risque en kayak de mer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Terré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Dominique Jan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le risque.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions EP&amp;S, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05557345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'enchaînement des tâches et des leçons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Terré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'engagement de l'élève en EPS, Dossier EP.S n°85.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Revue EP&amp;S, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05557358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le numérique : aide pour l’enseignant ou transformation de l’enseignement ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Sève</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Terré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le numérique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions EP&amp;S, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05557351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’enchaînement des tâches et des leçons du point de vue de l’engagement des élèves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Terré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Enseigner l'EPS, 3</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AEEPS, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05557373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Affective Learning Design&amp;quot; en Education physique.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Terré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">De Boeck. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les émotions en sport et en EPS. Apprentissage, Performance et Santé. In M. Campo &amp; B. Louvet (Eds.)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05557534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1617,4001 +4725,1162 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sentir l’invisible, se relier au monde : le potentiel écologique des fluides en EPS (l’exemple du vol libre)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mary Schirrer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Aubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Terré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6ème biennale de l’AEEPS : "une EPS qui contribue à la transformation durable de chacun·e"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AEEPS, Oct 2025, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05558669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le potentiel écologique des fluides en EPS : apprentissages techniques et sensoriels en EPS ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mary Schirrer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Aubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Terré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès international "Les enjeux des jeux"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CRESCO, Santesih, Apsy-V, Dec 2025, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05558674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effets des encouragements sur l'engagement des élèves en course de demi-fond : une étude de cas articulant des données de vitesse et d'expérience</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Montois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves de Müllenheim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Terré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Méthodes Mixtes de Recherche</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04805456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Penser les contenus en termes d'expériences à encourager. L'expérience corporelle : un concept intégrateur au service de l'éducation de l'élève en EPS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Terré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adé David</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biennale 2023 de l'AEEPS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05557468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'EPS : un espace de résonance avec l'environnement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Terré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les sciences aiment l'EPS, Rennes, 20 mai.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2021, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05557406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers une conception holiste de l'activité de l'élève et des apprentissages.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Paintendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Terré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’EPS au XXIe siècle ou les enjeux d'une EP de qualité (1981-2021)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2021, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05557412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’obstacle « vécu en situation » par les élèves : illustrations en EPS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Magendie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Terré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adé D</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Didactifen 2020 « Identifier, modéliser et surmonter les obstacles liés à l’apprentissage »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2020, Liège (Belgique), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05557431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’étude de l’appropriation de l’environnement à partir de récits d’expérience d’élèves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Terré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d'étude « Outils didactiques ou dispositifs innovants pour améliorer l’enseignement en EPS : utilité de la recherche »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Bordeaux (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05557454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (30)</w:t>
+        <w:t xml:space="preserve">Ouvrages (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Résonance, pédagogie de la résonance et enseignement de l'EPS</w:t>
+                <w:t xml:space="preserve">Le cours d'EPS : des expériences à vivre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aline Paintendre</w:t>
-[...88 lines deleted...]
-                <w:t xml:space="preserve">hal-05361230v1</w:t>
+                <w:t xml:space="preserve">Adé David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Terré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025, 978-2-86713-656-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05374932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The natural aquatic environment: a resonant space in an educational setting</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le cours d'EPS : des expériences à vivre. Dossier EPS, 93.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aline Paintendre</w:t>
+                <w:t xml:space="preserve">Adé David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Terré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr>
-[...34 lines deleted...]
-                <w:t xml:space="preserve">hal-05399801v1</w:t>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05361164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Résonance, pédagogie de la résonance et enseignement de l’EPS</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L'apprentissage des techniques corporelles et sportives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Devezeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Sève</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regis Thouvarecq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aline Paintendre</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Visioli</w:t>
+                <w:t xml:space="preserve">Adé David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Terré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">hal-05557197v1</w:t>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021, Les essentiels, 9782867135965</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05374998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pedagogy of resonance and physical education: a critical discussion of Rosa’s proposals</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Brice Favier-Ambrosini</w:t>
+                <w:t xml:space="preserve">L'EPS du dedans. Pour un enseignement inclusif, citoyen et ouvert vers le futur, Dossier EP.S n° 84</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Sève</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Terré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr>
-[...34 lines deleted...]
-                <w:t xml:space="preserve">hal-05361120v1</w:t>
+              <w:rPr/>
+              <w:t xml:space="preserve">Revue EP&amp;S, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05557384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le matériel pédagogique dans le leçon.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">EPS au collège : mode d’emploi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Terré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr>
-[...2486 lines deleted...]
-              <w:t xml:space="preserve">2025, 978-2-86713-656-6</w:t>
+              <w:rPr/>
+              <w:t xml:space="preserve">SCÉREN, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...211 lines deleted...]
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05557393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId103"/>
+      <w:footerReference w:type="default" r:id="rId109"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5758,51 +6027,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-05361158v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Terr&#233;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gal-Petitfaux" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-05361136v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Schirrer" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Aubin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-05361146v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silv&#232;re Billi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233; David" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-05361180v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-05361214v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-03682724v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ad&#233;" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05557267v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-03532998v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-05557338v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Paintendre" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Gottsmann" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://library.oapen.org/handle/20.500.12657/53192" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05557314v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03537791v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-03532992v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05557320v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05557345v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Dominique Jan" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05557358v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05557351v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole S&#232;ve" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05557373v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05557534v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05558669v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05558674v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805456v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Montois" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves de M&#252;llenheim" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05557468v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05557406v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05557412v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05557431v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Magendie" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233; D" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05557454v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-05361230v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Quidu" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Favier-Ambrosini" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Visioli" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-05399801v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17511321.2025.2597790" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05557197v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-05361120v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17511321.2025.2575272" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-05361173v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793225v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12gk2" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05557220v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-05361207v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-05361199v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-05361198v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-05361187v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Travert" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05557257v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/admed.176.0041" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05557236v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ejrieps.8128" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-03682722v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05557278v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cape.574.0014" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-03682721v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05557295v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05557240v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Huet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/laboreal.16942" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03593975v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03597217v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ejrieps.5152" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05557234v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-03670214v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03597141v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/activites.5556" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05557239v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05557242v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Saury" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1039022ar" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266708v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sta.113.0089" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05557253v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05557246v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rechercheseducations.3109" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05557390v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05557237v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ejrieps.2644" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05374932v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-05361164v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05557384v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05557393v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05600090v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Terr&#233;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05600091v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Jouanicot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-05361120v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Quidu" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Visioli" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Favier-Ambrosini" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17511321.2025.2575272" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-05361230v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Paintendre" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Gottsmann" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-05399801v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17511321.2025.2597790" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05557197v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-05361173v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233; David" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793225v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Montois" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves de M&#252;llenheim" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12gk2" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05557220v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-05361207v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-05361199v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-05361198v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-05361187v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Travert" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05557257v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole S&#232;ve" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/admed.176.0041" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05557236v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ad&#233;" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ejrieps.8128" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-03682722v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05557278v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cape.574.0014" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-03682721v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05557295v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03597217v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Huet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ejrieps.5152" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03593975v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/laboreal.16942" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05557239v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/activites.5556" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05557240v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-03670214v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05557234v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03597141v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05557242v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Saury" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1039022ar" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266708v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sta.113.0089" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05557253v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05557246v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rechercheseducations.3109" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05557390v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05557237v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ejrieps.2644" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-05361158v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gal-Petitfaux" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-05361136v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Schirrer" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Aubin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-05361146v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silv&#232;re Billi" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-05361180v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-05361214v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-03682724v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05557267v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-03532998v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-05557338v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://library.oapen.org/handle/20.500.12657/53192" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05557314v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03537791v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-03532992v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05557320v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05557345v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Dominique Jan" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05557358v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05557351v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05557373v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05557534v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05558669v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05558674v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805456v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05557468v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05557406v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05557412v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05557431v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Magendie" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233; D" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05557454v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05374932v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-05361164v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05374998v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Devezeaux" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Thouvarecq" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05557384v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05557393v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>