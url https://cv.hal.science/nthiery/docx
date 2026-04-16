--- v0 (2026-03-17)
+++ v1 (2026-04-16)
@@ -3271,191 +3271,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00622632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Convex cones and SAGBI bases of permutation invariants</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Deformation of symmetric functions and the rational Steenrod algebra</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Hivert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas M. Thiéry</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphan Thomassé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Invariant theory in all characteristics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Apr 2002, Kingston, Ontario, Canada. pp.259--263</w:t>
+              <w:t xml:space="preserve">, Apr 2002, Kingston, Ontario, Canada, Canada. pp.91--125</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00632279v1</w:t>
+                <w:t xml:space="preserve">hal-00632275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deformation of symmetric functions and the rational Steenrod algebra</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Convex cones and SAGBI bases of permutation invariants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas M. Thiéry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphan Thomassé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Invariant theory in all characteristics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Apr 2002, Kingston, Ontario, Canada, Canada. pp.91--125</w:t>
+              <w:t xml:space="preserve">, Apr 2002, Kingston, Ontario, Canada. pp.259--263</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00632275v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00632279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Computing Minimal Generating Sets of Invariant Rings of Permutation Groups with SAGBI-Gröbner Basis</w:t>
               </w:r>
@@ -4166,51 +4166,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04414603v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Hivert" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas M. Thi&#233;ry" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11083-022-09607-5" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768390v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Pouzet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas M. Thiery" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.55016/ojs/cdm.v17i1.69514" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03637827v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marijan Beg" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Taka" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Kluyver" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Konovalov" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Min Ragan-Kelley" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MCSE.2021.3052101" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611482v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi&#233;ry M. Nicolas" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Schilling" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graham White" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Williams" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejc.2016.10.008" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274532v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arvind Ayyer" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10586458.2015.1107868" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131113v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Steinberg" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00220-015-2343-7" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121178v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/s0218196715400081" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121195v2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37236/2193" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00632266v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2140/ant.2013.7.595" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00348369v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude David" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219498811005099" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00632265v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Denton" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00632271v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Bandlow" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10801-009-0182-3" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00348382v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcta.2008.11.010" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00632277v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jalgebra.2008.09.039" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000629v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Gaudry" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Schost" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218196706003128" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00632273v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Novelli" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Thibon" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crma.2004.09.012" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622769v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Thi&#233;ry" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622674v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00348393v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pouzet Maurice" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00348388v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/377604.377612" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455388v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albane Saintenoy" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel L&#233;ger" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Grenier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.M. Thi&#233;ry" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.202120205" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763795v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Falque" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-02177217v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kohlhase" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. de Feo" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. M&#252;ller" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pfeiffer" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rabe" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-72453-9_14" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611491v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Olivier Dehaye" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Kohlhase" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Leli&#232;vre" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-42547-4_9" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00825118v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Boulier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01283120v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/dmtcs.3091" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00632267v2" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bergeron" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Borie" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/dmtcs.2897" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00632270v2" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/dmtcs.2851" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01185155v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/dmtcs.3620" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622748v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622632v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00632279v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Thomass&#233;" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00632275v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01182965v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/dmtcs.2285" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01646401v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Zimmermann" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Casamayou" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathann Cohen" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Connan" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Dumont" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/1.9781611975468" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00540485v2" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Fousse" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00633851v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00632268v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04414603v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Hivert" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas M. Thi&#233;ry" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11083-022-09607-5" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768390v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Pouzet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas M. Thiery" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.55016/ojs/cdm.v17i1.69514" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03637827v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marijan Beg" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Taka" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Kluyver" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Konovalov" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Min Ragan-Kelley" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MCSE.2021.3052101" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611482v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi&#233;ry M. Nicolas" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Schilling" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graham White" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Williams" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejc.2016.10.008" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274532v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arvind Ayyer" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10586458.2015.1107868" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131113v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Steinberg" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00220-015-2343-7" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121178v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/s0218196715400081" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121195v2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37236/2193" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00632266v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2140/ant.2013.7.595" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00348369v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude David" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219498811005099" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00632265v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Denton" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00632271v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Bandlow" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10801-009-0182-3" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00348382v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcta.2008.11.010" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00632277v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jalgebra.2008.09.039" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000629v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Gaudry" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Schost" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218196706003128" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00632273v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Novelli" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Thibon" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crma.2004.09.012" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622769v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Thi&#233;ry" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622674v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00348393v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pouzet Maurice" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00348388v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/377604.377612" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455388v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albane Saintenoy" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel L&#233;ger" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Grenier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.M. Thi&#233;ry" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.202120205" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763795v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Falque" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-02177217v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kohlhase" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. de Feo" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. M&#252;ller" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pfeiffer" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rabe" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-72453-9_14" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611491v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Olivier Dehaye" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Kohlhase" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Leli&#232;vre" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-42547-4_9" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00825118v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Boulier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01283120v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/dmtcs.3091" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00632267v2" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bergeron" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Borie" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/dmtcs.2897" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00632270v2" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/dmtcs.2851" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01185155v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/dmtcs.3620" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622748v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622632v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00632275v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00632279v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Thomass&#233;" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01182965v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/dmtcs.2285" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01646401v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Zimmermann" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Casamayou" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathann Cohen" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Connan" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Dumont" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/1.9781611975468" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00540485v2" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Fousse" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00633851v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00632268v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>