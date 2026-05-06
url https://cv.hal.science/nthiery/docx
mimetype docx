--- v1 (2026-04-16)
+++ v2 (2026-05-06)
@@ -1695,269 +1695,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00000629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hopf Algebras of Graphs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">MuPAD-Combinat, an Open-Source Package for Research in Algebraic Combinatorics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Hivert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Christophe Novelli</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Nicolas M. Thiéry</w:t>
+                <w:t xml:space="preserve">N. Thiéry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes rendus de l'Académie des sciences. Série I, Mathématique</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Seminaire Lotharingien de Combinatoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 51 (1), 70pp</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00632273v1</w:t>
+                <w:t xml:space="preserve">hal-00622769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MuPAD-Combinat, an Open-Source Package for Research in Algebraic Combinatorics</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">N. Thiéry</w:t>
+                <w:t xml:space="preserve">Hopf Algebras of Graphs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Novelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Thibon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas M. Thiéry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Seminaire Lotharingien de Combinatoire</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Comptes rendus de l'Académie des sciences. Série I, Mathématique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 339 (9), pp.607--610. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crma.2004.09.012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00622769v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00632273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Algèbre de Hopf de graphes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Novelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Thibon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Thiéry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes rendus de l'Académie des sciences. Série I, Mathématique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 339 (9), pp.607-610</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3126,51 +3126,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Representation theories of some towers of algebras related to the symmetric groups and their Hecke algebras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Hivert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Thiéry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th Formal Power Series and Algebraic Combinatorics (FPSAC'06)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, San Diego, USA, France. pp.120-131</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3208,51 +3208,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deformation of symmetric functions and the rational Steenrod algebra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Hivert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Thiéry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Invariant theory in all characteristics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, Providence, RI, France. pp.91-125</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4166,51 +4166,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04414603v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Hivert" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas M. Thi&#233;ry" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11083-022-09607-5" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768390v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Pouzet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas M. Thiery" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.55016/ojs/cdm.v17i1.69514" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03637827v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marijan Beg" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Taka" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Kluyver" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Konovalov" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Min Ragan-Kelley" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MCSE.2021.3052101" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611482v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi&#233;ry M. Nicolas" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Schilling" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graham White" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Williams" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejc.2016.10.008" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274532v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arvind Ayyer" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10586458.2015.1107868" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131113v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Steinberg" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00220-015-2343-7" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121178v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/s0218196715400081" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121195v2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37236/2193" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00632266v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2140/ant.2013.7.595" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00348369v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude David" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219498811005099" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00632265v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Denton" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00632271v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Bandlow" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10801-009-0182-3" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00348382v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcta.2008.11.010" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00632277v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jalgebra.2008.09.039" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000629v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Gaudry" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Schost" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218196706003128" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00632273v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Novelli" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Thibon" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crma.2004.09.012" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622769v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Thi&#233;ry" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622674v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00348393v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pouzet Maurice" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00348388v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/377604.377612" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455388v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albane Saintenoy" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel L&#233;ger" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Grenier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.M. Thi&#233;ry" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.202120205" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763795v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Falque" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-02177217v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kohlhase" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. de Feo" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. M&#252;ller" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pfeiffer" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rabe" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-72453-9_14" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611491v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Olivier Dehaye" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Kohlhase" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Leli&#232;vre" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-42547-4_9" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00825118v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Boulier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01283120v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/dmtcs.3091" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00632267v2" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bergeron" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Borie" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/dmtcs.2897" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00632270v2" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/dmtcs.2851" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01185155v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/dmtcs.3620" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622748v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622632v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00632275v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00632279v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Thomass&#233;" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01182965v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/dmtcs.2285" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01646401v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Zimmermann" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Casamayou" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathann Cohen" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Connan" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Dumont" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/1.9781611975468" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00540485v2" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Fousse" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00633851v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00632268v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04414603v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Hivert" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas M. Thi&#233;ry" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11083-022-09607-5" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768390v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Pouzet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas M. Thiery" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.55016/ojs/cdm.v17i1.69514" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03637827v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marijan Beg" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Taka" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Kluyver" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Konovalov" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Min Ragan-Kelley" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MCSE.2021.3052101" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611482v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi&#233;ry M. Nicolas" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Schilling" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graham White" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Williams" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejc.2016.10.008" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274532v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arvind Ayyer" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10586458.2015.1107868" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131113v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Steinberg" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00220-015-2343-7" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121178v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/s0218196715400081" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121195v2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37236/2193" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00632266v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2140/ant.2013.7.595" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00348369v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude David" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219498811005099" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00632265v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Denton" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00632271v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Bandlow" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10801-009-0182-3" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00348382v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcta.2008.11.010" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00632277v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jalgebra.2008.09.039" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000629v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Gaudry" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Schost" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218196706003128" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622769v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Thi&#233;ry" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00632273v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Novelli" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Thibon" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crma.2004.09.012" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622674v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00348393v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pouzet Maurice" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00348388v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/377604.377612" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455388v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albane Saintenoy" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel L&#233;ger" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Grenier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.M. Thi&#233;ry" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.202120205" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763795v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Falque" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-02177217v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kohlhase" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. de Feo" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. M&#252;ller" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pfeiffer" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rabe" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-72453-9_14" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611491v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Olivier Dehaye" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Kohlhase" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Leli&#232;vre" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-42547-4_9" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00825118v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Boulier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01283120v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/dmtcs.3091" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00632267v2" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bergeron" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Borie" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/dmtcs.2897" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00632270v2" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/dmtcs.2851" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01185155v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/dmtcs.3620" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622748v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622632v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00632275v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00632279v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Thomass&#233;" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01182965v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/dmtcs.2285" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01646401v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Zimmermann" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Casamayou" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathann Cohen" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Connan" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Dumont" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/1.9781611975468" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00540485v2" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Fousse" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00633851v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00632268v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>