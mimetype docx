--- v0 (2026-03-20)
+++ v1 (2026-05-03)
@@ -1674,525 +1674,525 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-03347522v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Opportunities and limits in imaging microorganisms and their activities in soil microhabitats</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Potential energetic return on investment positively correlated with overall soil microbial activity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anke M Herrmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlotte Védère</w:t>
+                <w:t xml:space="preserve">Julie Leloup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Vieublé-Gonod</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Cédric Przybylski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Foti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Soil Biology and Biochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 174, pp.108807. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.soilbio.2022.108807⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 173, pp.108800. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.soilbio.2022.108800⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03775657v1</w:t>
+                <w:t xml:space="preserve">hal-03775651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-term ley and manure managements have consistent effects on microbial functional profiles and organic C groups across soils from a latitudinal gradient</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Andong Shi</w:t>
+                <w:t xml:space="preserve">Catching change in microbial diversity indicators under different soil organic matter managements: Higher taxonomic resolution, better discrimination?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Changey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naoise Nunan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Johanna Wetterlind</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anke Herrmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Lerch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agronomy for Sustainable Development</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s13593-022-00837-w⟩</w:t>
+              <w:t xml:space="preserve">Ecological Indicators</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 139, pp.108897. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolind.2022.108897⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03852118v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03654911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catching change in microbial diversity indicators under different soil organic matter managements: Higher taxonomic resolution, better discrimination?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédérique Changey</w:t>
+                <w:t xml:space="preserve">Long-term ley and manure managements have consistent effects on microbial functional profiles and organic C groups across soils from a latitudinal gradient</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andong Shi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naoise Nunan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Thomas Lerch</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">João Figueira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anke M Herrmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanna Wetterlind</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Indicators</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecolind.2022.108897⟩</w:t>
+              <w:t xml:space="preserve">Agronomy for Sustainable Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 42 (6), pp.107. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s13593-022-00837-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03654911v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03852118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Potential energetic return on investment positively correlated with overall soil microbial activity</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Opportunities and limits in imaging microorganisms and their activities in soil microhabitats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cédric Przybylski</w:t>
+                <w:t xml:space="preserve">Charlotte Védère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ludovic Foti</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L. Vieublé-Gonod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naoise Nunan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Chenu</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Soil Biology and Biochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 173, pp.108800. </w:t>
+              <w:t xml:space="preserve">, 2022, 174, pp.108807. </w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.soilbio.2022.108800⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.soilbio.2022.108807⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03775651v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03775657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scenario modelling of carbon mineralization in 3D soil architecture at the microscale: Toward an accessibility coefficient of organic matter for bacteria</w:t>
               </w:r>
@@ -2306,697 +2306,697 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03365963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theory of microbial coexistence in promoting soil–plant ecosystem health</w:t>
+                <w:t xml:space="preserve">Small-Scale Variability in Bacterial Community Structure in Different Soil Types</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Na Zhang</w:t>
+                <w:t xml:space="preserve">Mylène Hugoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naoise Nunan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Penny Hirsch</w:t>
+                <w:t xml:space="preserve">Jean Thioulouse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bo Sun</w:t>
+                <w:t xml:space="preserve">Audrey Dubost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jizhong Zhou</w:t>
+                <w:t xml:space="preserve">Danis Abrouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biology and Fertility of Soils</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 57, pp.897-911. </w:t>
+              <w:t xml:space="preserve">Microbial ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 82 (2), pp.470-483. </w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00374-021-01586-w⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00248-020-01660-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03336516v1</w:t>
+                <w:t xml:space="preserve">hal-03763569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Substrate spatial heterogeneity reduces soil microbial activity</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dynamic interactions at the mineral–organic matter interface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arjun Chakrawal</w:t>
+                <w:t xml:space="preserve">Markus Kleber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stefano Manzoni</w:t>
+                <w:t xml:space="preserve">Ian C Bourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin M C Fischer</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Naoise Nunan</w:t>
+                <w:t xml:space="preserve">Elizabeth K Coward</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colleen M Hansel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Satish B. Myneni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soil Biology and Biochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.soilbio.2020.108068⟩</w:t>
+              <w:t xml:space="preserve">Nature Reviews Earth &amp; Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 2, pp.402-421. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s43017-021-00162-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03019034v1</w:t>
+                <w:t xml:space="preserve">hal-03225065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Topsoil characteristics of forests and lawns along an urban–rural gradient in the Paris region (France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Foti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Barot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Gignoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Grimaldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean‐christophe Lata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Soil Use and Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 37 (4), pp.749-761. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/sum.12640⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03010483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Small-Scale Variability in Bacterial Community Structure in Different Soil Types</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mylène Hugoni</w:t>
+                <w:t xml:space="preserve">Substrate spatial heterogeneity reduces soil microbial activity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andong Shi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arjun Chakrawal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Manzoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin M C Fischer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naoise Nunan</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Danis Abrouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbial ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00248-020-01660-0⟩</w:t>
+              <w:t xml:space="preserve">Soil Biology and Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.soilbio.2020.108068⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03763569v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03019034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic interactions at the mineral–organic matter interface</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Theory of microbial coexistence in promoting soil–plant ecosystem health</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ian C Bourg</w:t>
+                <w:t xml:space="preserve">Na Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naoise Nunan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elizabeth K Coward</w:t>
+                <w:t xml:space="preserve">Penny Hirsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Colleen M Hansel</w:t>
+                <w:t xml:space="preserve">Bo Sun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Satish B. Myneni</w:t>
+                <w:t xml:space="preserve">Jizhong Zhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Reviews Earth &amp; Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 2, pp.402-421. </w:t>
+              <w:t xml:space="preserve">Biology and Fertility of Soils</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 57, pp.897-911. </w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s43017-021-00162-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00374-021-01586-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03225065v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03336516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Can Organic Amendments Improve Soil Physical Characteristics and Increase Maize Performances in Contrasting Soil Water Regimes?</w:t>
               </w:r>
@@ -3168,51 +3168,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Raynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Barot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Soil Biology and Biochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 153, pp.108103. </w:t>
@@ -3250,51 +3250,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic upscaling of decomposition kinetics for carbon cycling models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arjun Chakrawal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anke M Herrmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3378,161 +3378,161 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02918377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Persistence of soil organic carbon caused by functional complexity</w:t>
+                <w:t xml:space="preserve">Tree growth and macrofauna colonization in Technosols constructed from recycled urban wastes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Johannes Lehmann</w:t>
+                <w:t xml:space="preserve">Charlotte Pruvost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Colleen Hansel</w:t>
+                <w:t xml:space="preserve">Jérôme Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naoise Nunan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christina Kaiser</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Markus Kleber</w:t>
+                <w:t xml:space="preserve">Agnès Gigon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kate Maher</w:t>
+                <w:t xml:space="preserve">Anne Pando</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Geoscience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 13 (8), pp.529-534. </w:t>
+              <w:t xml:space="preserve">Ecological Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 153, pp.105886. </w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41561-020-0612-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ecoleng.2020.105886⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02918387v1</w:t>
+                <w:t xml:space="preserve">hal-02887656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The ecology of heterogeneity: soil bacterial communities and C dynamics</w:t>
               </w:r>
@@ -3616,204 +3616,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02895829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tree growth and macrofauna colonization in Technosols constructed from recycled urban wastes</w:t>
+                <w:t xml:space="preserve">Persistence of soil organic carbon caused by functional complexity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlotte Pruvost</w:t>
+                <w:t xml:space="preserve">Johannes Lehmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Mathieu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Naoise Nunan</w:t>
+                <w:t xml:space="preserve">Colleen Hansel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agnès Gigon</w:t>
+                <w:t xml:space="preserve">Christina Kaiser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Markus Kleber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Pando</w:t>
+                <w:t xml:space="preserve">Kate Maher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 153, pp.105886. </w:t>
+              <w:t xml:space="preserve">Nature Geoscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 13 (8), pp.529-534. </w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ecoleng.2020.105886⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41561-020-0612-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02887656v1</w:t>
+                <w:t xml:space="preserve">hal-02918387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Author Correction: Effects of habitat constraints on soil microbial community function</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naoise Nunan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Leloup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo S. Ruamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4072,51 +4072,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Hoeck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thilo Eickhorst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina Kaiser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Environmental Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 6, </w:t>
@@ -4282,350 +4282,350 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03544649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unravelling the effects of plant species diversity and aboveground litter input on soil bacterial communities</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Emergent properties of microbial activity in heterogeneous soil microenvironments: Different research approaches are slowly converging, yet major challenges remain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathilde Baude</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Naoise Nunan</w:t>
+                <w:t xml:space="preserve">Philippe Baveye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilfred Otten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacques Mériguet</w:t>
+                <w:t xml:space="preserve">Alexandra Kravchenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Dajoz</w:t>
+                <w:t xml:space="preserve">Maria Balseiro Romero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eleonore Beckers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geoderma</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.geoderma.2017.12.018⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9 (1929), pp.1929. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2018.01929⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02458148v1</w:t>
+                <w:t xml:space="preserve">hal-01857291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emergent properties of microbial activity in heterogeneous soil microenvironments: Different research approaches are slowly converging, yet major challenges remain</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Unravelling the effects of plant species diversity and aboveground litter input on soil bacterial communities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Leloup</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Baveye</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Wilfred Otten</w:t>
+                <w:t xml:space="preserve">Mathilde Baude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naoise Nunan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandra Kravchenko</w:t>
+                <w:t xml:space="preserve">Jacques Mériguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Balseiro Romero</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Eleonore Beckers</w:t>
+                <w:t xml:space="preserve">Isabelle Dajoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Geoderma</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 317, pp.1-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.geoderma.2017.12.018⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2018.01929⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01857291v1</w:t>
+                <w:t xml:space="preserve">hal-02458148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of habitat constraints on soil microbial community function</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naoise Nunan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Leloup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leo S. Ruamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4698,103 +4698,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trace element concentrations along a gradient of urban pressure in forest and lawn soils of the Paris region (France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Foti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Dubs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Gignoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Lata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Lerch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science of the Total Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 598, pp.938-948. </w:t>
@@ -4960,503 +4960,503 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02184058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Short-term responses and resistance of soil microbial community structure to elevated CO2 and N addition in grassland mesocosms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie Simonin</w:t>
+                <w:t xml:space="preserve">Modelling the genesis of equatorial podzols: age and implications on carbon fluxes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Doupoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Merdy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Célia Regina Montes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naoise Nunan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adolpho José Melfi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEMS Microbiology Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/femsle/fnx077⟩</w:t>
+              <w:t xml:space="preserve">Biogeosciences Discussions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, pp.1-18. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/bg-2016-545⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01525344v1</w:t>
+                <w:t xml:space="preserve">hal-02188667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling the genesis of equatorial podzols: age and implications on carbon fluxes</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Célia Regina Montes</w:t>
+                <w:t xml:space="preserve">Short-term responses and resistance of soil microbial community structure to elevated CO2 and N addition in grassland mesocosms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Simonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naoise Nunan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Bloor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Pouteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Niboyet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biogeosciences Discussions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, pp.1-18. </w:t>
+              <w:t xml:space="preserve">FEMS Microbiology Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 364 (9), </w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/bg-2016-545⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/femsle/fnx077⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02188667v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01525344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Increasing soil carbon storage: mechanisms, effects of agricultural practices and proxies. A review</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The microbial habitat in soil: Scale, heterogeneity and functional consequences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naoise Nunan</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agronomy for Sustainable Development</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s13593-017-0421-2⟩</w:t>
+              <w:t xml:space="preserve">Journal of Plant Nutrition and Soil Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 180 (4), pp.425 - 429. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jpln.201700184⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01595533v1</w:t>
+                <w:t xml:space="preserve">hal-01611866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The microbial habitat in soil: Scale, heterogeneity and functional consequences</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Increasing soil carbon storage: mechanisms, effects of agricultural practices and proxies. A review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-France Dignac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Derrien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Barre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Barot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lauric Cécillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Plant Nutrition and Soil Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 180 (4), pp.425 - 429. </w:t>
+              <w:t xml:space="preserve">Agronomy for Sustainable Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 37:14 (2), </w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/jpln.201700184⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s13593-017-0421-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01611866v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01595533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Altered Precipitation Seasonality Impacts the Dominant Fungal but Rare Bacterial Taxa in Subtropical Forest Soils</w:t>
               </w:r>
@@ -5576,103 +5576,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stocker du C dans les sols : quels mécanismes, quelles pratiques agricoles, quels indicateurs ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Derrien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-France Dignac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Basile-Doelsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Barot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lauric Cécillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Étude et Gestion des Sols</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 23 (1), pp.193-223</w:t>
@@ -5701,51 +5701,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coupling Between and Among Ammonia Oxidizers and Nitrite Oxidizers in Grassland Mesocosms Submitted to Elevated CO2 and Nitrogen Supply</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Simonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5829,315 +5829,315 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01569713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The spatial distribution of exoenzyme activities across the soil micro-landscape, as measured in micro- and macro-aggregates, and ecosystem processes</w:t>
+                <w:t xml:space="preserve">Metabolising old soil carbon: simply a matter of simple organic matter?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Haryun Kim</w:t>
+                <w:t xml:space="preserve">Naoise N. Nunan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Naoise N. Nunan</w:t>
+                <w:t xml:space="preserve">Thomas Z. Lerch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Pouteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Dechesne</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Philippe Mora</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Changey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Soil Biology and Biochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 91, pp.258-267. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.soilbio.2015.08.042⟩</w:t>
+              <w:t xml:space="preserve">, 2015, 88, pp.128-136. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.soilbio.2015.05.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02635556v1</w:t>
+                <w:t xml:space="preserve">hal-02631552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metabolising old soil carbon: simply a matter of simple organic matter?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId233" w:history="1">
+                <w:t xml:space="preserve">The spatial distribution of exoenzyme activities across the soil micro-landscape, as measured in micro- and macro-aggregates, and ecosystem processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haryun Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naoise N. Nunan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Dechesne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Z. Lerch</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Valerie Pouteau</w:t>
+                <w:t xml:space="preserve">Sabrina Juarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Mora</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Geneviève Grundmann</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Soil Biology and Biochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 88, pp.128-136. </w:t>
+              <w:t xml:space="preserve">, 2015, 91, pp.258-267. </w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.soilbio.2015.05.018⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.soilbio.2015.08.042⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02631552v1</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02635556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulating Biological Dynamics Using Partial Differential Equations: Application to Decomposition of Organic Matter in 3D Soil Structure</w:t>
               </w:r>
@@ -6900,51 +6900,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soil carbon mineralisation responses to alterations of microbial diversity and soil structure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Juarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naoise Nunan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7227,51 +7227,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naoise Nunan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Pouteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Leloup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Raynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7322,51 +7322,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of different soil structures on the decomposition of native and added organic carbon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Juarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naoise Nunan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7592,291 +7592,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01601955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamics of bacterial communities in relation to soil aggregate formation during the decomposition of C-13-labelled rice straw</w:t>
+                <w:t xml:space="preserve">Impact of soil matric potential on the fine-scale spatial distribution and activity of specific microbial degrader communities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. A. Blaud</w:t>
+                <w:t xml:space="preserve">Cécile Monard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas T. Lerch</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Claire Chenu</w:t>
+                <w:t xml:space="preserve">Chokri Mchergui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naoise Nunan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Brauman Brauman</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fabrice Martin-Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Vieublé Gonod</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Soil Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 53, pp.1-9. </w:t>
+              <w:t xml:space="preserve">FEMS Microbiology Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 81 (3), pp.673-683. </w:t>
             </w:r>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.apsoil.2011.11.005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/j.1574-6941.2012.01398.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00999935v1</w:t>
+                <w:t xml:space="preserve">hal-00793558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of soil matric potential on the fine-scale spatial distribution and activity of specific microbial degrader communities</w:t>
+                <w:t xml:space="preserve">Dynamics of bacterial communities in relation to soil aggregate formation during the decomposition of C-13-labelled rice straw</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Monard</w:t>
+                <w:t xml:space="preserve">A. A. Blaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chokri Mchergui</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Naoise Nunan</w:t>
+                <w:t xml:space="preserve">Thomas T. Lerch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naoise N. Nunan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Chenu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice Martin-Laurent</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Alain Brauman Brauman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEMS Microbiology Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 81 (3), pp.673-683. </w:t>
+              <w:t xml:space="preserve">Applied Soil Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 53, pp.1-9. </w:t>
             </w:r>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1574-6941.2012.01398.x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.apsoil.2011.11.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00793558v1</w:t>
+                <w:t xml:space="preserve">hal-00999935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variations in microbial isotopic fractionation during soil organic matter decomposition</w:t>
               </w:r>
@@ -7888,51 +7888,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Z Lerch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naoise Nunan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-France Dignac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Chenu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8266,64 +8266,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Litter inputs and plant interactions affect nectar sugar content</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Baude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Leloup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Suchail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8620,51 +8620,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A miniaturised method to quantify microbial mineralisation of C-13-labelled organic compounds in small soil samples</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Monard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naoise Nunan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8788,51 +8788,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naoise Nunan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Pouteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Z. Lerch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Chenu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8870,51 +8870,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A miniaturised method to quantify microbial mineralisation of 13C-labelled organic compounds in small soil samples</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Monard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naoise Nunan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9141,64 +9141,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ageing processes and soil microbial community effects on the biodegradation of soil C-13-2,4-D nonextractable residues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Z. Lerch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-France Dignac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naoise Nunan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9283,64 +9283,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ageing processes and soil microbial community effects on the biodegradation of soil 13C-2,4-D nonextractable residues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Lerch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-France Dignac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naoise Nunan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9419,497 +9419,497 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01192197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamics of soil microbial populations involved in 2,4-D biodegradation revealed by FAME-based Stable Isotope Probing</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId88" w:history="1">
+                <w:t xml:space="preserve">Ageing processes and fresh soil addition affect the mineralisation of soil 13C-2,4-D nonextractable residues and the structure of microbial degraders.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-France Dignac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Lerch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naoise Nunan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId333" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrique Barriuso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André A. Mariotti</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soil Biology and Biochemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Environmental Pollution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 157, pp.2985-2993. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envpol.2009.05.058⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">bioemco-00430846v1</w:t>
+                <w:t xml:space="preserve">bioemco-00453353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Response of fungal, bacterial and ureolytic communities to synthetic sheep urine deposition in a grassland soil</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Brajesh K. Singh</w:t>
+                <w:t xml:space="preserve">Impact of landuse change on the molecular composition of soil organic matter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cornelia Rumpel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abad Chabbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naoise Nunan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId357" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Peter Millard</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-France Dignac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEMS Microbiology Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 70, pp.109-117</w:t>
+              <w:t xml:space="preserve">Journal of Analytical and Applied Pyrolysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 85, pp.431-434</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">bioemco-00430834v1</w:t>
+                <w:t xml:space="preserve">bioemco-00430842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of landuse change on the molecular composition of soil organic matter</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Abad Chabbi</w:t>
+                <w:t xml:space="preserve">Dynamics of soil microbial populations involved in 2,4-D biodegradation revealed by FAME-based Stable Isotope Probing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Lerch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-France Dignac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naoise Nunan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Bardoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrique Barriuso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Analytical and Applied Pyrolysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 85, pp.431-434</w:t>
+              <w:t xml:space="preserve">Soil Biology and Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 41, pp.77-85</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId358" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">bioemco-00430842v1</w:t>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">bioemco-00430846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ageing processes and fresh soil addition affect the mineralisation of soil 13C-2,4-D nonextractable residues and the structure of microbial degraders.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thomas Lerch</w:t>
+                <w:t xml:space="preserve">Response of fungal, bacterial and ureolytic communities to synthetic sheep urine deposition in a grassland soil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brajesh K. Singh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naoise Nunan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId350" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">André A. Mariotti</w:t>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Millard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Pollution</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">FEMS Microbiology Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 70, pp.109-117</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId352" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">bioemco-00453353v1</w:t>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">bioemco-00430834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carbon dynamics in topsoil and in subsoil may be controlled by different regulatory mechanisms</w:t>
               </w:r>
@@ -10037,64 +10037,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamics of soil microbial populations involved in 2,4-D biodegradation in soil revealed by FAME-based Stable Isotope Probing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Lerch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-France Dignac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naoise Nunan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10306,281 +10306,281 @@
                 </w:rPr>
                 <w:t xml:space="preserve">bioemco-00337463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relationship between assemblages of mycorrhizal fungi and bacteria on grass roots</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Brajesh K. Singh</w:t>
+                <w:t xml:space="preserve">Gas chromatography metabolic profiling: a sensitive tool for functional microbial ecology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Coucheney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Daniell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Chenu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naoise Nunan</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Microbiology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Microbiological Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 75, pp.491-500</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId377" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">bioemco-00321207v1</w:t>
+                <w:t xml:space="preserve">bioemco-00453813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gas chromatography metabolic profiling: a sensitive tool for functional microbial ecology</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Claire Chenu</w:t>
+                <w:t xml:space="preserve">Relationship between assemblages of mycorrhizal fungi and bacteria on grass roots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brajesh K. Singh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naoise Nunan</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karyn P. Ridgeway</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jim W. Mcnicol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter J.W. Young</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Microbiological Methods</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 10 (2), pp.534-541. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1462-2920.2007.01474.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId378" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">bioemco-00453813v1</w:t>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">bioemco-00321207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microbial Distribution in Soils: Physics and Scaling</w:t>
               </w:r>
@@ -11128,303 +11128,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">bioemco-00136954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sheep-urine-induced changes in soil microbial community structure</w:t>
+                <w:t xml:space="preserve">Investigating microbial micro-habitat structure using X-ray computed tomography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naoise Nunan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId356" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Brajesh K. Singh</w:t>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karl Ritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eileen Reid</w:t>
+                <w:t xml:space="preserve">Mark Rivers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brian Ord</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Debbie S. Feeney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iain M. Young</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEMS Microbiology Ecology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Geoderma</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 133, pp.398-407. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.geoderma.2005.08.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1574-6941.2006.00072.x⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">bioemco-00136989v1</w:t>
+                <w:t xml:space="preserve">bioemco-00138740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating microbial micro-habitat structure using X-ray computed tomography</w:t>
+                <w:t xml:space="preserve">Sheep-urine-induced changes in soil microbial community structure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naoise Nunan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId330" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Karl Ritz</w:t>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brajesh K. Singh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mark Rivers</w:t>
+                <w:t xml:space="preserve">Eileen Reid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Debbie S. Feeney</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Brian Ord</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Artemis Papert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geoderma</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.geoderma.2005.08.004⟩</w:t>
+              <w:t xml:space="preserve">FEMS Microbiology Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 56, pp.310-320. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1574-6941.2006.00072.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId415" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">bioemco-00138740v1</w:t>
+                <w:t xml:space="preserve">bioemco-00136989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multivariate analysis of protein profiles of metal hyperaccumulator Thlaspi caerulescens accessions</w:t>
               </w:r>
@@ -11556,51 +11556,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Three-dimensional microorganization of the soil-root-microbe system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Debbie S. Feeney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John W. Crawford</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11870,64 +11870,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naoise Nunan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tim J. Daniell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brajesh K. Singh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Artemis Papert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James W. Mcnicol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12030,51 +12030,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise V.T. Shepherd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naoise Nunan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jim W. Mcnicol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 138, pp.1690-1699. </w:t>
@@ -12416,51 +12416,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The interplay of soil spatial heterogeneity and water in stabilizing and destabilizing soil organic matter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Chenu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Védère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Israel Kpemoua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12693,51 +12693,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katell Quénéa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naoise Nunan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Z. Lerch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Chenu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12818,51 +12818,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katell Quenea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naoise Nunan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Z. Lerch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Chenu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12952,51 +12952,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Chenu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Vieublé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Védère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naoise Nunan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13047,51 +13047,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rediscovering microbial metabolism in terrestrial ecosystems – A bioenergetics approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anke M Herrmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arjun Chakrawal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tobias Bölscher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13153,243 +13153,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04490230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does pore scale biogeography exist in different soil types?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Habitat constraints on the functional significance of soil microbial communities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naoise Nunan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Leloup</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Ruamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Pouteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Chenu</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Naoise Nunan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th International Symposium on Soil Organic Matter</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Harpenden, United Kingdom</w:t>
+              <w:t xml:space="preserve">EGU 2017, European Geophysical Union General Assembly 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Vienne, Austria. pp.EGU2017-6745</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01604612v1</w:t>
+                <w:t xml:space="preserve">hal-01535184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId462" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Habitat constraints on the functional significance of soil microbial communities</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Does pore scale biogeography exist in different soil types?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Chenu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Pouteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naoise Nunan</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Claire Chenu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU 2017, European Geophysical Union General Assembly 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2017, Vienne, Austria. pp.EGU2017-6745</w:t>
+              <w:t xml:space="preserve">6th International Symposium on Soil Organic Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Harpenden, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId462" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01535184v1</w:t>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01604612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accounting for microbial habitats in modeling soil organic matter dynamics</w:t>
               </w:r>
@@ -13776,51 +13776,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Portell Canal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Pot-Genty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Baveye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14119,303 +14119,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01620711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sensibilité du C profond des sols aux changements climatiques : Minéralisation des matières organiques du sol à différentes teneur en eau en profondeur dans un PODZOSOL amazonien</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kevin Potard</w:t>
+                <w:t xml:space="preserve">Revisiting the terrestrial carbon cycle: New insights into microbial metabolism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anke M Herrmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId479" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kristin Boye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tobias Bölscher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naoise Nunan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Coucheney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12 Journées nationales d'étude des sols</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Le Bourget, France</w:t>
+              <w:t xml:space="preserve">International Society for Biological Calorimetry XVIII ISBC Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Society for Biological Calorimetry, Jun 2014, Lund, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01622982v1</w:t>
+                <w:t xml:space="preserve">hal-04489784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Revisiting the terrestrial carbon cycle: New insights into microbial metabolism</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anke M Herrmann</w:t>
+                <w:t xml:space="preserve">Sensibilité du C profond des sols aux changements climatiques : Minéralisation des matières organiques du sol à différentes teneur en eau en profondeur dans un PODZOSOL amazonien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Potard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naoise Nunan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Chenu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kristin Boye</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Yves Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Society for Biological Calorimetry XVIII ISBC Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Society for Biological Calorimetry, Jun 2014, Lund, Sweden</w:t>
+              <w:t xml:space="preserve">12 Journées nationales d'étude des sols</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Le Bourget, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04489784v1</w:t>
+                <w:t xml:space="preserve">hal-01622982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Revisiting the terrestrial carbon cycle: New insights from isothermal microcalorimetry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anke M Herrmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId481" w:history="1">
+            <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kristin Boye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tobias Bölscher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14477,346 +14477,346 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04489715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Living in soil pores: physical and nutritional constraints for microbial decomposers of soil organic matter</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modelling carbon dynamics in unsaturated soil pore space or how diffusion regulates decomposition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId484" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Vogel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Vieublé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Chenu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naoise Nunan</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Léo Ruamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Goldschmidt 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2013, Florence, Italy</w:t>
+              <w:t xml:space="preserve">Porous Media Process Modelling Workshop: 3D Imaging and Applications in Geosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Abertay. GBR., Oct 2013, Dundee, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01619008v1</w:t>
+                <w:t xml:space="preserve">hal-01620712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling carbon dynamics in unsaturated soil pore space or how diffusion regulates decomposition</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Living in soil pores: physical and nutritional constraints for microbial decomposers of soil organic matter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Chenu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naoise Nunan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Juarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laure Vogel</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Naoise Nunan</w:t>
+                <w:t xml:space="preserve">Fernando Moyano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Ruamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Porous Media Process Modelling Workshop: 3D Imaging and Applications in Geosciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, University of Abertay. GBR., Oct 2013, Dundee, United Kingdom</w:t>
+              <w:t xml:space="preserve">Goldschmidt 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, Florence, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01620712v1</w:t>
+                <w:t xml:space="preserve">hal-01619008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Distribution and mineralisation rate of soil organic matter at the pore scale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId463" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Ruamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naoise Nunan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Pouteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Leloup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Raynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -14983,51 +14983,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling organic matter decomposition in heterogeneous soil structure at microbial habitats scale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId486" w:history="1">
+            <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Vogel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Pot-Genty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15108,64 +15108,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suivi des dynamiques conjointes du carbone et des communautés microbiennes d'un sol par traçage du 13 C en abondance naturelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Lerch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-France Dignac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naoise Nunan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15475,51 +15475,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naoise Nunan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B.K. Singh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Millard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th Symposium on Bacterial Genetics and Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2007, Wernigerode, Germany. pp.92</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15700,1079 +15700,1079 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">bioemco-00177309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Poster de conférence (19)</w:t>
+        <w:t xml:space="preserve">Poster de conférence (20)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soilμ3d project: emergent properties of soil microbial functions from 3d modelling and spatial descriptors of pore scale heterogeneity</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Philippe Baveye</w:t>
+                <w:t xml:space="preserve">How is microbial carbon use efficiency distributed within the soil pore network?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maëlle Maestrali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haotian Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Montagne</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Steffen Schweizer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Raynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naoise Nunan</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eurosoil 2021 virtual congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2021, Online, Switzerland</w:t>
+              <w:t xml:space="preserve">EGU</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2025, Vienna (Austria), Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03652988v1</w:t>
+                <w:t xml:space="preserve">hal-05557693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does pore scale biogeography exist in different soil types ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Soilμ3d project: emergent properties of soil microbial functions from 3d modelling and spatial descriptors of pore scale heterogeneity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Pot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Chenu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Baveye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId501" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Montagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU 2018, European Geosciences Union General Assembly 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2018, Vienne, Austria. Geophysical Research Abstracts Vol. 20, 2018</w:t>
+              <w:t xml:space="preserve">Eurosoil 2021 virtual congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2021, Online, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01765428v1</w:t>
+                <w:t xml:space="preserve">hal-03652988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId501" w:history="1">
+            <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">État et localisation des matières organiques dans le sol : Relations avec l’activité microbienne et conséquences pour le fonctionnement du sol</w:t>
+                <w:t xml:space="preserve">Does pore scale biogeography exist in different soil types ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Chenu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Pouteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naoise Nunan</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Utilisation du potentiel biologique des sols, un atout pour la production agricole</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Paris, France. Academie Agriculture de France, 2 p., 2015</w:t>
+              <w:t xml:space="preserve">EGU 2018, European Geosciences Union General Assembly 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Vienne, Austria. Geophysical Research Abstracts Vol. 20, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId501" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01613627v1</w:t>
+            <w:hyperlink r:id="rId502" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01765428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId502" w:history="1">
+            <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The role of fungi for carbon decomposition in soils of different structure and fresh organic matter content</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">État et localisation des matières organiques dans le sol : Relations avec l’activité microbienne et conséquences pour le fonctionnement du sol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Chenu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId503" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naoise Nunan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Vieublé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Pot-Genty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU 2014, European Geosciences Union General Assemby</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2014, Vienne, Austria. European Geosciences Union, Geophysical Research Abstracts, 16, 2014, Geophysical Research Abstracts</w:t>
+              <w:t xml:space="preserve">Utilisation du potentiel biologique des sols, un atout pour la production agricole</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Paris, France. Academie Agriculture de France, 2 p., 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId502" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01595591v1</w:t>
+            <w:hyperlink r:id="rId503" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01613627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId505" w:history="1">
+            <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-invasive localization of organic matter in soil aggregates using SR-μCT</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anneka Mordhorst</w:t>
+                <w:t xml:space="preserve">The role of fungi for carbon decomposition in soils of different structure and fresh organic matter content</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonja Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Chenu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId505" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruth Falconer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Uteau Puschmann</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Patricia Garnier</w:t>
+                <w:t xml:space="preserve">Cyril Girardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naoise Nunan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU 2014, European Geosciences Union General Assemby</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2014, Vienne, Austria. European Geosciences Union, Geophysical Research Abstracts, 16, 2014, Geophysical Research Abstracts</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId505" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01595574v1</w:t>
+            <w:hyperlink r:id="rId504" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01595591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of fresh organic matter accessibility on carbon decomposition by fungi</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Non-invasive localization of organic matter in soil aggregates using SR-μCT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephan Peth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anneka Mordhorst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Chenu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Schmidt</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Naoise Nunan</w:t>
+                <w:t xml:space="preserve">Daniel Uteau Puschmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biogeochemical Interfaces Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Leipzig, Germany. , 129 p., 2014</w:t>
+              <w:t xml:space="preserve">EGU 2014, European Geosciences Union General Assemby</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Vienne, Austria. European Geosciences Union, Geophysical Research Abstracts, 16, 2014, Geophysical Research Abstracts</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01629854v1</w:t>
+                <w:t xml:space="preserve">hal-01595574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soil organic mater decompositon – the roles of microbial habitats and of microbial communites</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sabrina Juarez</w:t>
+                <w:t xml:space="preserve">Effects of fresh organic matter accessibility on carbon decomposition by fungi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId510" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Schmidt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Chenu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId505" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruth Falconer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId506" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Girardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naoise Nunan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International symposium on biogeochemical interfaces in soil – toward a comprehensive and mechanistic understanding of soil functions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2014, Leipzig, Germany. 2014</w:t>
+              <w:t xml:space="preserve">Biogeochemical Interfaces Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Leipzig, Germany. , 129 p., 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01617678v1</w:t>
+                <w:t xml:space="preserve">hal-01629854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId510" w:history="1">
+            <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hierarchy of two drivers of soil organic matter biodegradation. Habitat properties versus habitat community structure</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId235" w:history="1">
+                <w:t xml:space="preserve">Soil organic mater decompositon – the roles of microbial habitats and of microbial communites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Juarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naoise Nunan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Pouteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Lerch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Chenu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20. World Congress of Soil Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Jeju, South Korea. 2014, 20th World congress of soil science. In Commemoration of the 90th Anniversary of the IUSS. Soils Embrace Life and Universe. June 8 -13, 2014 Jeju, Korea</w:t>
+              <w:t xml:space="preserve">International symposium on biogeochemical interfaces in soil – toward a comprehensive and mechanistic understanding of soil functions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Leipzig, Germany. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId510" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01618406v1</w:t>
+            <w:hyperlink r:id="rId511" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01617678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId511" w:history="1">
+            <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The moisture response of soil microorganisms: old topic, present challenges and new approaches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Chenu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naoise Nunan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId512" w:history="1">
+            <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Moyano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16791,87 +16791,87 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20. World Congress of Soil Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Jeju, South Korea. 2014, 20th World congress of soil science. In Commemoration of the 90th Anniversary of the IUSS. Soils Embrace Life and Universe. June 8 -13, 2014 Jeju, Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId511" w:history="1">
+            <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01618413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId513" w:history="1">
+            <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling diffusion control on organic matter decomposition in unsaturated soil pore space</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId486" w:history="1">
+            <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Vogel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Pot-Genty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16916,838 +16916,838 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU 2014, European Geosciences Union General Assemby</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2014, Vienne, Austria. European Geosciences Union, Geophysical Research Abstracts, 16, 2014, Geophysical Research Abstracts</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId513" w:history="1">
+            <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01595578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId514" w:history="1">
+            <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acid phosphatase activity in the rhizosphere: how a cereal and a legume create local hotspots</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId515" w:history="1">
+            <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Placella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId516" w:history="1">
+            <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josiane Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId517" w:history="1">
+            <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabrielle Daudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId518" w:history="1">
+            <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esther Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId519" w:history="1">
+            <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Cros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PSP5 2014 - Facing Phosphorus Scarcity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2014, Montpellier, France. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId514" w:history="1">
+            <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01268824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId520" w:history="1">
+            <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sensitivity of deep soil C to climate change: Mineralization of soil organic matter at different moistures in an Amazonian PODZOSOL</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kevin Potard</w:t>
+                <w:t xml:space="preserve">Hierarchy of two drivers of soil organic matter biodegradation. Habitat properties versus habitat community structure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Juarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naoise Nunan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Pouteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Lerch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Chenu</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yves Lucas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biogeochemical Interfaces Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2014, Leipzig, Germany. , 129 p., 2014</w:t>
+              <w:t xml:space="preserve">20. World Congress of Soil Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Jeju, South Korea. 2014, 20th World congress of soil science. In Commemoration of the 90th Anniversary of the IUSS. Soils Embrace Life and Universe. June 8 -13, 2014 Jeju, Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId520" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01629855v1</w:t>
+            <w:hyperlink r:id="rId521" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01618406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId521" w:history="1">
+            <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-invasive localization of organic matter in soil aggregates using SR-μCT</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anneka Mordhorst</w:t>
+                <w:t xml:space="preserve">Sensitivity of deep soil C to climate change: Mineralization of soil organic matter at different moistures in an Amazonian PODZOSOL</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Potard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naoise Nunan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Chenu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId506" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId481" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20. World Congress of Soil Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Jeju, South Korea. 2014, 20th World congress of soil science. In Commemoration of the 90th Anniversary of the IUSS. Soils Embrace Life and Universe. June 8 -13, 2014 Jeju, Korea</w:t>
+              <w:t xml:space="preserve">Biogeochemical Interfaces Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Leipzig, Germany. , 129 p., 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId521" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01595573v1</w:t>
+            <w:hyperlink r:id="rId522" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01629855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId522" w:history="1">
+            <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predicting the response of soil organic matter microbial decomposition to moisture</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Non-invasive localization of organic matter in soil aggregates using SR-μCT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephan Peth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anneka Mordhorst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Chenu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId508" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Uteau Puschmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Garnier</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Valerie Pot-Genty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2014, Vienne, Austria. European Geosciences Union, Geophysical Research Abstracts, 2014, Geophysical Research Abstracts</w:t>
+              <w:t xml:space="preserve">20. World Congress of Soil Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Jeju, South Korea. 2014, 20th World congress of soil science. In Commemoration of the 90th Anniversary of the IUSS. Soils Embrace Life and Universe. June 8 -13, 2014 Jeju, Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId522" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01618404v1</w:t>
+            <w:hyperlink r:id="rId523" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01595573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId523" w:history="1">
+            <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hierarchy of two drivers of soil organic matter biodegradation: microbial habitat properties versus microbial communities</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Predicting the response of soil organic matter microbial decomposition to moisture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Chenu</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Monga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId486" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando Moyano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Pot-Genty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Goldschmidt Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2013, Florence, Italy. 2144 p., 2013</w:t>
+              <w:t xml:space="preserve">EGU General Assembly 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Vienne, Austria. European Geosciences Union, Geophysical Research Abstracts, 2014, Geophysical Research Abstracts</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId523" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01629018v1</w:t>
+            <w:hyperlink r:id="rId524" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01618404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId524" w:history="1">
+            <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Organic matter distribution in soil fragments from different cropping systems: an approach combining experimental and modelling tools</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId235" w:history="1">
+                <w:t xml:space="preserve">Hierarchy of two drivers of soil organic matter biodegradation: microbial habitat properties versus microbial communities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Juarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naoise Nunan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Pouteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Lerch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Chenu</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Naoise Nunan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th International Congress EUROSOIL 2012. Soil science for the benefit of mankind and environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Bari, Italy. 2696 p., 2012</w:t>
+              <w:t xml:space="preserve">Goldschmidt Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, Florence, Italy. 2144 p., 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId524" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02749472v1</w:t>
+            <w:hyperlink r:id="rId525" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01629018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId527" w:history="1">
+            <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pore scale microbial biogeography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Chenu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId463" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Ruamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Leloup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Pouteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17762,87 +17762,87 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4. International Congress EUROSOIL 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2012, Bari, Italy. 2012, Soil Science for the benefit of making and environment</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId527" w:history="1">
+            <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01616615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId528" w:history="1">
+            <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effet de la structure du sol sur la biodégradation de la matière organique native du sol et sur la matière organique apportée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Juarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Pouteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17887,176 +17887,297 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11. Journées d'Etude des Sols (JES)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2012, Versailles, France. 2012, Le sol face aux changements globaux</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId528" w:history="1">
+            <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01615931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId529" w:history="1">
+            <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Organic matter distribution in soil fragments from different cropping systems: an approach combining experimental and modelling tools</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId529" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timur Burykin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Juarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Chenu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId530" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">- Crawford, J.W.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naoise Nunan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4th International Congress EUROSOIL 2012. Soil science for the benefit of mankind and environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Bari, Italy. 2696 p., 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId528" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02749472v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId531" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Dynamique et distribution spatiale des communautés microbiennes impliquées dans la dégradation de pailles de riz dans un ferralsol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId530" w:history="1">
+            <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aimeric Blaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Lerch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naoise Nunan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId531" w:history="1">
+            <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Chevallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Chenu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11. Journées d'Etude des Sols (JES)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2012, Versailles, France. 2012, Le sol face aux changements globaux</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId529" w:history="1">
+            <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01615935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -18066,301 +18187,301 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId532" w:history="1">
+            <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biodiversity and ecological functioning of soils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Lata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Barot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Leloup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Raynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Z. Lerch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Soils as a key component of the critical zone 6: Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId532" w:history="1">
+            <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03823713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId533" w:history="1">
+            <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biodiversité et fonctionnement écologique des sols</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Lata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Barot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Leloup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Lerch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naoise Nunan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les sols au cœur de la zone critique : Ecologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId533" w:history="1">
+            <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02458684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId534" w:history="1">
+            <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Localisation des matières organiques et des activités microbiennes : conséquences pour le fonctionnement du sol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Chenu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -18409,96 +18530,96 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Pot-Genty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les sols et la vie souterraine: des enjeux majeurs en agroécologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId535" w:history="1">
+            <w:hyperlink r:id="rId537" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editions Quae</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 327 p., 2017, Synthèses (Quae), 978-2-7592-2651-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId534" w:history="1">
+            <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01572159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId536" w:history="1">
+            <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bacterial interactions at the microscale - linking habitat to function in soil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naoise Nunan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -18530,74 +18651,74 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karl Ritz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The spatial distribution of microbes in the environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId537" w:history="1">
+            <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Springer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.61-85, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId536" w:history="1">
+            <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">bioemco-00175344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -18607,161 +18728,161 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId538" w:history="1">
+            <w:hyperlink r:id="rId540" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unexpectedly dense colonization of soil pore space by microbes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hannes Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId539" w:history="1">
+            <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steffen Schlüter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Raynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId542" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent J.M.N.L. Felde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId543" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Berit Zeller-Plumhoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId540" w:history="1">
-              <w:r>
-[...41 lines deleted...]
-            <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05279328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId542"/>
+      <w:footerReference w:type="default" r:id="rId544"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -18908,51 +19029,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480279v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Maestrali" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Raynaud" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haotian Wu" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffen A Schweizer" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Guillot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2025.106771" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510301v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoise Nunan" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chenu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Pouteau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Soro" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Potard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-23-1279-2026" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05466850v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis J.P. Dufour" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Schroeder" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias B&#246;lscher" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina H E Meurer" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00380768.2026.2616657" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05353896v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2025.109896" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-05111134v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Leuther" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorte Fischer" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anke M Herrmann" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2025.117290" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04842343v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xianjin He" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruiqi Wang" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel S Goll" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Augusto" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2024.117136" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760841v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Dufour" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Wetterlind" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katell Quenea" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andong Shi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-024-06829-x" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705406v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Abs" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven D Allison" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feng Tao" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuanyuan Huang" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-52160-5" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345938v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Wiesenbauer" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander K&#246;nig" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Gorka" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Marchand" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2023.109259" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04069819v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinhong He" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiangping Tan" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanxia Nie" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Ma" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juxiu Liu" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/spectrum.03003-22" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04256441v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Louati" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Tambosco" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bernard" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Humbert" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hal.2023.102436" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03347522v3" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Coche" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Babey" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rapaport" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Vieubl&#233; Gonod" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Garnier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2021.108423" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775657v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte V&#233;d&#232;re" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vieubl&#233;-Gonod" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2022.108807" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852118v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Figueira" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-022-00837-w" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03654911v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Changey" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anke Herrmann" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lerch" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2022.108897" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775651v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Leloup" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Przybylski" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Foti" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2022.108800" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365963v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Mb&#233;" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Monga" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Pot" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfred Otten" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Hecht" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejss.13144" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03336516v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na Zhang" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Penny Hirsch" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo Sun" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jizhong Zhou" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00374-021-01586-w" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03019034v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arjun Chakrawal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Manzoni" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin M C Fischer" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2020.108068" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03010483v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Barot" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Gignoux" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Grimaldi" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;christophe Lata" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sum.12640" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03763569v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Hugoni" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Thioulouse" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Dubost" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danis Abrouk" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00248-020-01660-0" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225065v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Kleber" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian C Bourg" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth K Coward" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colleen M Hansel" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satish B. Myneni" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43017-021-00162-y" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03336545v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phimmasone Sisouvanh" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vidhaya Trelo-Ges" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Supat Isarangkool Na Ayutthaya" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Pierret" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agriculture11020132" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03086435v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Gutti&#232;res" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Lacroix" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2020.108103" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02918377v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Koestel" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerker Jarsj&#246;" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-13-1399-2020" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02918387v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Lehmann" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colleen Hansel" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Kaiser" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kate Maher" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41561-020-0612-3" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02895829v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannes Schmidt" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2019.0249" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02887656v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Pruvost" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Mathieu" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Gigon" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Pando" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2020.105886" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875840v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o S. Ruamps" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Pouteau" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-22119-w" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820011v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Willem van Groenigen" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Agnelli" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junhong Bai" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Capowiez" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariluz Cayuela" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2018.03.023" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620587v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Hoeck" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thilo Eickhorst" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fenvs.2018.00061" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03544649v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458148v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Baude" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques M&#233;riguet" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Dajoz" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2017.12.018" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N29LJ51D-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857291v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Baveye" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Kravchenko" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Balseiro Romero" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonore Beckers" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.01929" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01567140v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo S. Ruamps" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-04485-z" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458095v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Dubs" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Lata" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2017.04.111" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02184058v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Doupoux" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Merdy" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Regina Montes" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adolpho Jos&#233; Melfi" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-14-2429-2017" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01525344v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Simonin" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Bloor" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Niboyet" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsle/fnx077" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188667v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-2016-545" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595533v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Dignac" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Derrien" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Barre" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauric C&#233;cillon" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-017-0421-2" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01611866v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jpln.201700184" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03986627v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qian Zhao" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuguang Jian" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando T. Maestre" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leho Tedersoo" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00374-016-1171-z" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595612v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Basile-Doelsch" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01569713v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Le Roux" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Poly" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lerondelle" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce A. Hungate" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00248-015-0604-9" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635556v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haryun Kim" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoise N. Nunan" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Dechesne" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Juarez" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Grundmann" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2015.08.042" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LNFM49TG-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631552v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Z. Lerch" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mora" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2015.05.018" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7J5P2XJH-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01419760v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Babacar L&#232;ye" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doanh Nguyen-Ngoc" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10013-015-0159-6" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01170155v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure E. Vogel" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Makowski" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia P. Garnier" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Vieubl&#233;-Gonod" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Coquet" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.advwatres.2015.05.020" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192498v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Peth" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Leblond" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anneka Mordhorst" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2014.07.024" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-46W2MTMJ-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636795v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui Wei" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Guenet" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Vicca" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamada Abdelgawad" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2014.01.003" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PLQVXPQM-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01252483v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0087217" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00937779v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Jaillard" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Harmand" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Brauman" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.12267" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01567152v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Duday" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00374-013-0784-8" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-D4KCQCPG-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652776v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Kaisermann" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233;la&#239;de Roguet" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Maron" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Ostle" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2013.07.001" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8DRZ76SL-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01567154v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1574-6941.12078" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01567153v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonja Schmidt" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejsobi.2013.06.005" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HZHWDBLT-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601955v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Babacar Leye" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/ijg.2013.410A003" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999935v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. A. Blaud" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas T. Lerch" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Brauman Brauman" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2011.11.005" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00793558v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Monard" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chokri Mchergui" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Martin-Laurent" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-6941.2012.01398.x" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00542772v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Z Lerch" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; A. Mariotti" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10533-010-9432-7" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-22ZK8X8R-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00542769v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Simon Ruamps" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2010.10.010" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D3JQCWP6-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00640498v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuan Zhang" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yong-Guan Zhu" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Houot" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Min Qiao" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-011-0521-5" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-V1Q1BP0H-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-02047775v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Suchail" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Allard" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Benest" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2745.2011.01793.x" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00542730v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jm Dias" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rs Oliveira" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ar Franco" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Ritz" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00577735v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00542729v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Bardoux" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vieubl&#233;-Gonod Laure" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2005.05.012" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5N40F09T-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00430863v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Salom&#233;" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192216v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Vieubl&#233;" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2010.05.012" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GBJPJZG5-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00542719v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Moni" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abad Chabbi" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelia Rumpel" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2010.04.014" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5BKGKV9S-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00430838v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Barriuso" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2009.05.058" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-56CDB178-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192197v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00430846v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00430834v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brajesh K. Singh" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Millard" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00430842v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00453353v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00576323v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clemence Salome" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2486.2009.01884.x" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HJ843PMP-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192030v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2008.09.020" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-68LWXB6S-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00337463v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Coucheney" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim J. Daniell" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mimet.2008.07.029" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GM54GMW3-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00321207v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karyn P. Ridgeway" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jim W. Mcnicol" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter J.W. Young" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1462-2920.2007.01474.x" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TL7759S7-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00453813v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Coucheney" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Daniell" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00338454v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iain M. Young" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John W. Crawford" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Spiers" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0065-2113(08)00604-4" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00167110v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Herrmann" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peta L. Clode" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Pett-Ridge" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2007.03.011" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C7PH0TW9-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00136963v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anke M. Herrmann" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian R. Fletcher" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth A. Stockdale" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rcm.2811" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-FVMJDFV7-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00136954v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satu J. Lehesranta" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Howard V. Davies" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise V. T. Shepherd" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaisa M. Koistinen" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Massat" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pmic.200600383" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-57MPX38F-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00136989v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eileen Reid" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Ord" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artemis Papert" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-6941.2006.00072.x" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00138740v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Rivers" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debbie S. Feeney" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2005.08.004" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LSL5BFWR-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00136960v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjo H. Tuomainen" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arja I. Tervahauta" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viivi H. Hassinen" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pmic.200501357" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9838CQW5-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00136966v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul D. Hallett" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00248-006-9062-8" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-HSC99M0N-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00136946v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia M.C. Bruneau" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donald A. Davidson" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian C. Grieve" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.femsec.2004.10.010" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FNPH80G6-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00168822v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James W. Mcnicol" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.71.11.6784-6792.2005" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00136947v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise V.T. Shepherd" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.105.060152" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05195641v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyle Mason-Jones" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffen Schluter" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ksenia Guseva" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clementine Chirol" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Dupuy" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-15464" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05263558v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Andreo-Jimenez" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Paolo d'Acqui" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Di Lonardo" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04612056v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Israel Kpemoua" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-14399" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04631954v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-13193" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03823082v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katell Qu&#233;n&#233;a" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03823072v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Aubry" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-13352" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04372420v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04490230v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604612v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535184v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Ruamps" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535185v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Pot-Genty" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383565v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Soro" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celia Montes" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580643v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01591739v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Portell Canal" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191444v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620711v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Blanchart" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Bispo" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Cluzeau" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Deca&#235;ns" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01622982v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Lucas" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489784v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristin Boye" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489715v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01619008v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Moyano" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620712v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Vogel" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628866v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628663v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628869v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pinheiro" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192115v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00174957v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00174958v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00174956v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.K. Singh" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00174959v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00177309v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03652988v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Montagne" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765428v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613627v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595591v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth Falconer" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Girardin" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595574v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Uteau Puschmann" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629854v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Schmidt" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617678v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618406v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618413v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Moyano" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595578v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268824v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Placella" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Abadie" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Daudin" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Guillot" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Cros" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629855v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595573v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618404v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629018v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749472v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timur Burykin" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Crawford, J.W." TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616615v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01615931v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01615935v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aimeric Blaud" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Chevallier" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03823713v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458684v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572159v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r5092-les-sols-et-la-vie-souterraine.html" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00175344v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://hal-bioemco.ccsd.cnrs.fr/bioemco-00175344" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05279328v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffen Schl&#252;ter" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent J.M.N.L. Felde" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berit Zeller-Plumhoff" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480279v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Maestrali" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Raynaud" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haotian Wu" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffen A Schweizer" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Guillot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2025.106771" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510301v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoise Nunan" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chenu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Pouteau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Soro" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Potard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-23-1279-2026" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05466850v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis J.P. Dufour" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Schroeder" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias B&#246;lscher" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina H E Meurer" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00380768.2026.2616657" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05353896v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2025.109896" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-05111134v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Leuther" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorte Fischer" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anke M Herrmann" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2025.117290" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04842343v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xianjin He" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruiqi Wang" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel S Goll" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Augusto" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2024.117136" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760841v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Dufour" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Wetterlind" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katell Quenea" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andong Shi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-024-06829-x" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705406v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Abs" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven D Allison" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feng Tao" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuanyuan Huang" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-52160-5" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345938v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Wiesenbauer" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander K&#246;nig" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Gorka" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Marchand" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2023.109259" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04069819v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinhong He" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiangping Tan" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanxia Nie" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Ma" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juxiu Liu" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/spectrum.03003-22" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04256441v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Louati" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Tambosco" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bernard" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Humbert" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hal.2023.102436" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03347522v3" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Coche" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Babey" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rapaport" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Vieubl&#233; Gonod" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Garnier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2021.108423" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775651v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Leloup" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Przybylski" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Foti" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2022.108800" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03654911v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Changey" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anke Herrmann" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lerch" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2022.108897" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852118v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Figueira" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-022-00837-w" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775657v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte V&#233;d&#232;re" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vieubl&#233;-Gonod" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2022.108807" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365963v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Mb&#233;" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Monga" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Pot" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfred Otten" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Hecht" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejss.13144" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03763569v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Hugoni" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Thioulouse" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Dubost" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danis Abrouk" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00248-020-01660-0" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225065v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Kleber" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian C Bourg" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth K Coward" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colleen M Hansel" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satish B. Myneni" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43017-021-00162-y" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03010483v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Barot" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Gignoux" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Grimaldi" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;christophe Lata" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sum.12640" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03019034v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arjun Chakrawal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Manzoni" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin M C Fischer" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2020.108068" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03336516v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na Zhang" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Penny Hirsch" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo Sun" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jizhong Zhou" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00374-021-01586-w" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03336545v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phimmasone Sisouvanh" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vidhaya Trelo-Ges" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Supat Isarangkool Na Ayutthaya" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Pierret" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agriculture11020132" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03086435v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Gutti&#232;res" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Lacroix" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2020.108103" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02918377v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Koestel" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerker Jarsj&#246;" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-13-1399-2020" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02887656v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Pruvost" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Mathieu" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Gigon" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Pando" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2020.105886" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02895829v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannes Schmidt" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2019.0249" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02918387v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Lehmann" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colleen Hansel" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Kaiser" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kate Maher" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41561-020-0612-3" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875840v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o S. Ruamps" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Pouteau" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-22119-w" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820011v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Willem van Groenigen" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Agnelli" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junhong Bai" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Capowiez" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariluz Cayuela" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2018.03.023" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620587v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Hoeck" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thilo Eickhorst" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fenvs.2018.00061" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03544649v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857291v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Baveye" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Kravchenko" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Balseiro Romero" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonore Beckers" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.01929" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458148v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Baude" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques M&#233;riguet" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Dajoz" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2017.12.018" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N29LJ51D-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01567140v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo S. Ruamps" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-04485-z" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458095v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Dubs" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Lata" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2017.04.111" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02184058v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Doupoux" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Merdy" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Regina Montes" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adolpho Jos&#233; Melfi" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-14-2429-2017" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188667v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-2016-545" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01525344v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Simonin" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Bloor" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Niboyet" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsle/fnx077" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01611866v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jpln.201700184" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595533v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Dignac" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Derrien" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Barre" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauric C&#233;cillon" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-017-0421-2" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03986627v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qian Zhao" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuguang Jian" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando T. Maestre" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leho Tedersoo" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00374-016-1171-z" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595612v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Basile-Doelsch" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01569713v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Le Roux" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Poly" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lerondelle" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce A. Hungate" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00248-015-0604-9" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631552v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoise N. Nunan" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Z. Lerch" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mora" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2015.05.018" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7J5P2XJH-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635556v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haryun Kim" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Dechesne" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Juarez" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Grundmann" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2015.08.042" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LNFM49TG-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01419760v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Babacar L&#232;ye" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doanh Nguyen-Ngoc" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10013-015-0159-6" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01170155v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure E. Vogel" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Makowski" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia P. Garnier" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Vieubl&#233;-Gonod" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Coquet" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.advwatres.2015.05.020" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192498v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Peth" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Leblond" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anneka Mordhorst" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2014.07.024" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-46W2MTMJ-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636795v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui Wei" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Guenet" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Vicca" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamada Abdelgawad" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2014.01.003" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PLQVXPQM-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01252483v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0087217" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00937779v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Jaillard" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Harmand" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Brauman" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.12267" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01567152v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Duday" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00374-013-0784-8" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-D4KCQCPG-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652776v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Kaisermann" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233;la&#239;de Roguet" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Maron" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Ostle" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2013.07.001" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8DRZ76SL-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01567154v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1574-6941.12078" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01567153v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonja Schmidt" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejsobi.2013.06.005" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HZHWDBLT-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601955v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Babacar Leye" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/ijg.2013.410A003" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00793558v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Monard" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chokri Mchergui" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Martin-Laurent" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-6941.2012.01398.x" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999935v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. A. Blaud" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas T. Lerch" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Brauman Brauman" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2011.11.005" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00542772v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Z Lerch" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; A. Mariotti" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10533-010-9432-7" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-22ZK8X8R-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00542769v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Simon Ruamps" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2010.10.010" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D3JQCWP6-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00640498v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuan Zhang" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yong-Guan Zhu" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Houot" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Min Qiao" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-011-0521-5" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-V1Q1BP0H-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-02047775v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Suchail" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Allard" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Benest" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2745.2011.01793.x" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00542730v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jm Dias" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rs Oliveira" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ar Franco" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Ritz" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00577735v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00542729v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Bardoux" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vieubl&#233;-Gonod Laure" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2005.05.012" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5N40F09T-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00430863v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Salom&#233;" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192216v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Vieubl&#233;" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2010.05.012" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GBJPJZG5-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00542719v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Moni" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abad Chabbi" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelia Rumpel" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2010.04.014" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5BKGKV9S-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00430838v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Barriuso" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2009.05.058" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-56CDB178-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192197v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00453353v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00430842v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00430846v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00430834v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brajesh K. Singh" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Millard" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00576323v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clemence Salome" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2486.2009.01884.x" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HJ843PMP-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192030v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2008.09.020" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-68LWXB6S-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00337463v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Coucheney" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim J. Daniell" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mimet.2008.07.029" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GM54GMW3-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00453813v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Coucheney" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Daniell" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00321207v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karyn P. Ridgeway" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jim W. Mcnicol" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter J.W. Young" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1462-2920.2007.01474.x" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TL7759S7-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00338454v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iain M. Young" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John W. Crawford" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Spiers" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0065-2113(08)00604-4" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00167110v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Herrmann" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peta L. Clode" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Pett-Ridge" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2007.03.011" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C7PH0TW9-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00136963v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anke M. Herrmann" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian R. Fletcher" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth A. Stockdale" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rcm.2811" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-FVMJDFV7-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00136954v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satu J. Lehesranta" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Howard V. Davies" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise V. T. Shepherd" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaisa M. Koistinen" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Massat" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pmic.200600383" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-57MPX38F-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00138740v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Rivers" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debbie S. Feeney" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2005.08.004" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LSL5BFWR-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00136989v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eileen Reid" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Ord" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artemis Papert" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-6941.2006.00072.x" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00136960v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjo H. Tuomainen" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arja I. Tervahauta" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viivi H. Hassinen" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pmic.200501357" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9838CQW5-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00136966v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul D. Hallett" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00248-006-9062-8" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-HSC99M0N-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00136946v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia M.C. Bruneau" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donald A. Davidson" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian C. Grieve" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.femsec.2004.10.010" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FNPH80G6-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00168822v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James W. Mcnicol" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.71.11.6784-6792.2005" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00136947v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise V.T. Shepherd" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.105.060152" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05195641v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyle Mason-Jones" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffen Schluter" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ksenia Guseva" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clementine Chirol" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Dupuy" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-15464" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05263558v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Andreo-Jimenez" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Paolo d'Acqui" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Di Lonardo" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04612056v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Israel Kpemoua" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-14399" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04631954v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-13193" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03823082v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katell Qu&#233;n&#233;a" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03823072v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Aubry" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-13352" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04372420v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04490230v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535184v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Ruamps" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604612v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535185v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Pot-Genty" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383565v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Soro" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celia Montes" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580643v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01591739v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Portell Canal" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191444v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620711v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Blanchart" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Bispo" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Cluzeau" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Deca&#235;ns" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489784v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristin Boye" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01622982v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Lucas" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489715v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620712v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Vogel" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01619008v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Moyano" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628866v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628663v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628869v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pinheiro" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192115v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00174957v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00174958v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00174956v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.K. Singh" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00174959v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00177309v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05557693v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffen Schweizer" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03652988v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Montagne" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765428v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613627v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595591v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth Falconer" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Girardin" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595574v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Uteau Puschmann" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629854v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Schmidt" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617678v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618413v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Moyano" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595578v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268824v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Placella" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Abadie" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Daudin" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Guillot" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Cros" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618406v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629855v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595573v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618404v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629018v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616615v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01615931v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749472v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timur Burykin" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Crawford, J.W." TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01615935v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aimeric Blaud" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Chevallier" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03823713v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458684v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572159v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r5092-les-sols-et-la-vie-souterraine.html" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00175344v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://hal-bioemco.ccsd.cnrs.fr/bioemco-00175344" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05279328v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffen Schl&#252;ter" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent J.M.N.L. Felde" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berit Zeller-Plumhoff" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>