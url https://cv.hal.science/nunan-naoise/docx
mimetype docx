--- v1 (2026-05-03)
+++ v2 (2026-05-23)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (91)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (90)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -1540,659 +1540,659 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04256441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Competition within low-density bacterial populations as an unexpected factor regulating carbon decomposition in bulk soil</w:t>
+                <w:t xml:space="preserve">Opportunities and limits in imaging microorganisms and their activities in soil microhabitats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Coche</w:t>
+                <w:t xml:space="preserve">Charlotte Védère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tristan Babey</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L. Vieublé-Gonod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naoise Nunan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Chenu</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Soil Biology and Biochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 164 (108423), </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.soilbio.2021.108423⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 174, pp.108807. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.soilbio.2022.108807⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-03347522v3</w:t>
+                <w:t xml:space="preserve">hal-03775657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Potential energetic return on investment positively correlated with overall soil microbial activity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anke M Herrmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Leloup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Przybylski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Foti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Soil Biology and Biochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 173, pp.108800. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.soilbio.2022.108800⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03775651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catching change in microbial diversity indicators under different soil organic matter managements: Higher taxonomic resolution, better discrimination?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Competition within low-density bacterial populations as an unexpected factor regulating carbon decomposition in bulk soil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Coche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Babey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Rapaport</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédérique Changey</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Naoise Nunan</w:t>
+                <w:t xml:space="preserve">Laure Vieublé Gonod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anke Herrmann</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Patricia Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Indicators</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecolind.2022.108897⟩</w:t>
+              <w:t xml:space="preserve">Soil Biology and Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 164 (108423), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.soilbio.2021.108423⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03654911v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03347522v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-term ley and manure managements have consistent effects on microbial functional profiles and organic C groups across soils from a latitudinal gradient</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Andong Shi</w:t>
+                <w:t xml:space="preserve">Catching change in microbial diversity indicators under different soil organic matter managements: Higher taxonomic resolution, better discrimination?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Changey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naoise Nunan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">João Figueira</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Johanna Wetterlind</w:t>
+                <w:t xml:space="preserve">Anke Herrmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Lerch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agronomy for Sustainable Development</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s13593-022-00837-w⟩</w:t>
+              <w:t xml:space="preserve">Ecological Indicators</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 139, pp.108897. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolind.2022.108897⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03852118v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03654911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Opportunities and limits in imaging microorganisms and their activities in soil microhabitats</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Charlotte Védère</w:t>
+                <w:t xml:space="preserve">Long-term ley and manure managements have consistent effects on microbial functional profiles and organic C groups across soils from a latitudinal gradient</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andong Shi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naoise Nunan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Vieublé-Gonod</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Claire Chenu</w:t>
+                <w:t xml:space="preserve">João Figueira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anke M Herrmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanna Wetterlind</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soil Biology and Biochemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 174, pp.108807. </w:t>
+              <w:t xml:space="preserve">Agronomy for Sustainable Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 42 (6), pp.107. </w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.soilbio.2022.108807⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s13593-022-00837-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03775657v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03852118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scenario modelling of carbon mineralization in 3D soil architecture at the microscale: Toward an accessibility coefficient of organic matter for bacteria</w:t>
               </w:r>
@@ -2306,697 +2306,697 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03365963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Small-Scale Variability in Bacterial Community Structure in Different Soil Types</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Substrate spatial heterogeneity reduces soil microbial activity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andong Shi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mylène Hugoni</w:t>
+                <w:t xml:space="preserve">Arjun Chakrawal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Manzoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin M C Fischer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naoise Nunan</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Danis Abrouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbial ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00248-020-01660-0⟩</w:t>
+              <w:t xml:space="preserve">Soil Biology and Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.soilbio.2020.108068⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03763569v1</w:t>
+                <w:t xml:space="preserve">hal-03019034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic interactions at the mineral–organic matter interface</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Theory of microbial coexistence in promoting soil–plant ecosystem health</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Na Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naoise Nunan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Markus Kleber</w:t>
+                <w:t xml:space="preserve">Penny Hirsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ian C Bourg</w:t>
+                <w:t xml:space="preserve">Bo Sun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elizabeth K Coward</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Satish B. Myneni</w:t>
+                <w:t xml:space="preserve">Jizhong Zhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Reviews Earth &amp; Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s43017-021-00162-y⟩</w:t>
+              <w:t xml:space="preserve">Biology and Fertility of Soils</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 57, pp.897-911. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00374-021-01586-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03225065v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03336516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Topsoil characteristics of forests and lawns along an urban–rural gradient in the Paris region (France)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Foti</w:t>
+                <w:t xml:space="preserve">Small-Scale Variability in Bacterial Community Structure in Different Soil Types</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mylène Hugoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naoise Nunan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Thioulouse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Barot</w:t>
+                <w:t xml:space="preserve">Audrey Dubost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacques Gignoux</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean‐christophe Lata</w:t>
+                <w:t xml:space="preserve">Danis Abrouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soil Use and Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/sum.12640⟩</w:t>
+              <w:t xml:space="preserve">Microbial ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 82 (2), pp.470-483. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00248-020-01660-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03010483v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03763569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Substrate spatial heterogeneity reduces soil microbial activity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Andong Shi</w:t>
+                <w:t xml:space="preserve">Dynamic interactions at the mineral–organic matter interface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Markus Kleber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ian C Bourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arjun Chakrawal</w:t>
+                <w:t xml:space="preserve">Elizabeth K Coward</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stefano Manzoni</w:t>
+                <w:t xml:space="preserve">Colleen M Hansel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin M C Fischer</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Naoise Nunan</w:t>
+                <w:t xml:space="preserve">Satish B. Myneni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soil Biology and Biochemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, </w:t>
+              <w:t xml:space="preserve">Nature Reviews Earth &amp; Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 2, pp.402-421. </w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.soilbio.2020.108068⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s43017-021-00162-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03019034v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03225065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theory of microbial coexistence in promoting soil–plant ecosystem health</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Topsoil characteristics of forests and lawns along an urban–rural gradient in the Paris region (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Foti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Na Zhang</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Naoise Nunan</w:t>
+                <w:t xml:space="preserve">Sébastien Barot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Penny Hirsch</w:t>
+                <w:t xml:space="preserve">Jacques Gignoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bo Sun</w:t>
+                <w:t xml:space="preserve">Michel Grimaldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jizhong Zhou</w:t>
+                <w:t xml:space="preserve">Jean‐christophe Lata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biology and Fertility of Soils</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 57, pp.897-911. </w:t>
+              <w:t xml:space="preserve">Soil Use and Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 37 (4), pp.749-761. </w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00374-021-01586-w⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/sum.12640⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03336516v1</w:t>
+                <w:t xml:space="preserve">hal-03010483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Can Organic Amendments Improve Soil Physical Characteristics and Increase Maize Performances in Contrasting Soil Water Regimes?</w:t>
               </w:r>
@@ -3168,51 +3168,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Raynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Barot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Soil Biology and Biochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 153, pp.108103. </w:t>
@@ -3244,399 +3244,399 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03086435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic upscaling of decomposition kinetics for carbon cycling models</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anke M Herrmann</w:t>
+                <w:t xml:space="preserve">The ecology of heterogeneity: soil bacterial communities and C dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naoise Nunan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">John Koestel</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hannes Schmidt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Raynaud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geoscientific Model Development</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/gmd-13-1399-2020⟩</w:t>
+              <w:t xml:space="preserve">Philosophical Transactions of the Royal Society B: Biological Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 375 (1798), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rstb.2019.0249⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02918377v1</w:t>
+                <w:t xml:space="preserve">hal-02895829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tree growth and macrofauna colonization in Technosols constructed from recycled urban wastes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Pruvost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlotte Pruvost</w:t>
+                <w:t xml:space="preserve">Jérôme Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naoise Nunan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Mathieu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Naoise Nunan</w:t>
+                <w:t xml:space="preserve">Agnès Gigon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Pando</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecological Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 153, pp.105886. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ecoleng.2020.105886⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02887656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The ecology of heterogeneity: soil bacterial communities and C dynamics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dynamic upscaling of decomposition kinetics for carbon cycling models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arjun Chakrawal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anke M Herrmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Koestel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerker Jarsjö</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naoise Nunan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Philosophical Transactions of the Royal Society B: Biological Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 375 (1798), </w:t>
+              <w:t xml:space="preserve">Geoscientific Model Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 13, pp.1399-1429. </w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1098/rstb.2019.0249⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/gmd-13-1399-2020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02895829v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02918377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Persistence of soil organic carbon caused by functional complexity</w:t>
               </w:r>
@@ -3661,51 +3661,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colleen Hansel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina Kaiser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Markus Kleber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kate Maher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3769,51 +3769,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Author Correction: Effects of habitat constraints on soil microbial community function</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naoise Nunan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Leloup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo S. Ruamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3880,4033 +3880,4057 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01875840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Citation stacking in soil science articles: our response to the open letter by concerned early-career soil scientists</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Recognizing patterns: spatial analysis of observed microbial colonization on root surfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hannes Schmidt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naoise Nunan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jan Willem van Groenigen</w:t>
+                <w:t xml:space="preserve">Alexander Hoeck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alberto Agnelli</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Mariluz Cayuela</w:t>
+                <w:t xml:space="preserve">Thilo Eickhorst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christina Kaiser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geoderma</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.geoderma.2018.03.023⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Environmental Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fenvs.2018.00061⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03820011v1</w:t>
+                <w:t xml:space="preserve">hal-02620587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recognizing patterns: spatial analysis of observed microbial colonization on root surfaces</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Naoise Nunan</w:t>
+                <w:t xml:space="preserve">Emergent properties of microbial activity in heterogeneous soil microenvironments: Different research approaches are slowly converging, yet major challenges remain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Baveye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilfred Otten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Kravchenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Balseiro Romero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexander Hoeck</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Christina Kaiser</w:t>
+                <w:t xml:space="preserve">Eleonore Beckers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Environmental Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fenvs.2018.00061⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9 (1929), pp.1929. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2018.01929⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02620587v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01857291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Citation stacking in soil science articles: our response to the open letter by concerned early-career soil scientists</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mariluz Cayuela</w:t>
+                <w:t xml:space="preserve">Unravelling the effects of plant species diversity and aboveground litter input on soil bacterial communities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Leloup</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Baude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naoise Nunan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Mériguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Dajoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geoderma</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 328, pp.119-120. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.geoderma.2018.03.023⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 317, pp.1-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.geoderma.2017.12.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03544649v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02458148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emergent properties of microbial activity in heterogeneous soil microenvironments: Different research approaches are slowly converging, yet major challenges remain</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Eleonore Beckers</w:t>
+                <w:t xml:space="preserve">Citation stacking in soil science articles: our response to the open letter by concerned early-career soil scientists</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Willem van Groenigen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Agnelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Junhong Bai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Capowiez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariluz Cayuela</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2018.01929⟩</w:t>
+              <w:t xml:space="preserve">Geoderma</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 328, pp.119-120. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.geoderma.2018.03.023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01857291v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03544649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unravelling the effects of plant species diversity and aboveground litter input on soil bacterial communities</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId79" w:history="1">
+                <w:t xml:space="preserve">Effects of habitat constraints on soil microbial community function</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naoise Nunan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Leloup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leo S. Ruamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Pouteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Chenu</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geoderma</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.geoderma.2017.12.018⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 7, pp.4280. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-017-04485-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02458148v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01567140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of habitat constraints on soil microbial community function</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modelling the genesis of equatorial podzols: age and implications for carbon fluxes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Doupoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Merdy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Célia Regina Montes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naoise Nunan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adolpho José Melfi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-017-04485-z⟩</w:t>
+              <w:t xml:space="preserve">Biogeosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 14 (9), pp.2429-2440. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/bg-14-2429-2017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01567140v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02184058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trace element concentrations along a gradient of urban pressure in forest and lawn soils of the Paris region (France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Foti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Dubs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Gignoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Lata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Lerch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science of the Total Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 598, pp.938-948. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2017.04.111⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02458095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling the genesis of equatorial podzols: age and implications for carbon fluxes</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Célia Regina Montes</w:t>
+                <w:t xml:space="preserve">Short-term responses and resistance of soil microbial community structure to elevated CO2 and N addition in grassland mesocosms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Simonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naoise Nunan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Bloor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Pouteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Niboyet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biogeosciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/bg-14-2429-2017⟩</w:t>
+              <w:t xml:space="preserve">FEMS Microbiology Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 364 (9), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/femsle/fnx077⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02184058v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01525344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling the genesis of equatorial podzols: age and implications on carbon fluxes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Doupoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Merdy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Célia Regina Montes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naoise Nunan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adolpho José Melfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biogeosciences Discussions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, pp.1-18. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/bg-2016-545⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02188667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Short-term responses and resistance of soil microbial community structure to elevated CO2 and N addition in grassland mesocosms</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The microbial habitat in soil: Scale, heterogeneity and functional consequences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naoise Nunan</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Audrey Niboyet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEMS Microbiology Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/femsle/fnx077⟩</w:t>
+              <w:t xml:space="preserve">Journal of Plant Nutrition and Soil Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 180 (4), pp.425 - 429. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jpln.201700184⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01525344v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01611866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The microbial habitat in soil: Scale, heterogeneity and functional consequences</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Increasing soil carbon storage: mechanisms, effects of agricultural practices and proxies. A review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-France Dignac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Derrien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Barre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Barot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lauric Cécillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Plant Nutrition and Soil Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/jpln.201700184⟩</w:t>
+              <w:t xml:space="preserve">Agronomy for Sustainable Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 37:14 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s13593-017-0421-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01611866v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01595533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Increasing soil carbon storage: mechanisms, effects of agricultural practices and proxies. A review</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Lauric Cécillon</w:t>
+                <w:t xml:space="preserve">Altered Precipitation Seasonality Impacts the Dominant Fungal but Rare Bacterial Taxa in Subtropical Forest Soils</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qian Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shuguang Jian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naoise Nunan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando T. Maestre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leho Tedersoo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agronomy for Sustainable Development</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s13593-017-0421-2⟩</w:t>
+              <w:t xml:space="preserve">Biology and Fertility of Soils</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 53 (2), pp.231--245. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00374-016-1171-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01595533v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03986627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Altered Precipitation Seasonality Impacts the Dominant Fungal but Rare Bacterial Taxa in Subtropical Forest Soils</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Leho Tedersoo</w:t>
+                <w:t xml:space="preserve">Stocker du C dans les sols : quels mécanismes, quelles pratiques agricoles, quels indicateurs ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Derrien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-France Dignac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Basile-Doelsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Barot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lauric Cécillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biology and Fertility of Soils</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Étude et Gestion des Sols</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 23 (1), pp.193-223</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03986627v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01595612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stocker du C dans les sols : quels mécanismes, quelles pratiques agricoles, quels indicateurs ?</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Lauric Cécillon</w:t>
+                <w:t xml:space="preserve">Coupling Between and Among Ammonia Oxidizers and Nitrite Oxidizers in Grassland Mesocosms Submitted to Elevated CO2 and Nitrogen Supply</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Simonin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Le Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Poly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Lerondelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruce A. Hungate</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Étude et Gestion des Sols</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Microbial ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 70 (3), pp.809-818. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00248-015-0604-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01595612v1</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01569713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coupling Between and Among Ammonia Oxidizers and Nitrite Oxidizers in Grassland Mesocosms Submitted to Elevated CO2 and Nitrogen Supply</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The spatial distribution of exoenzyme activities across the soil micro-landscape, as measured in micro- and macro-aggregates, and ecosystem processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haryun Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naoise N. Nunan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Dechesne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Juarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Grundmann</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbial ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00248-015-0604-9⟩</w:t>
+              <w:t xml:space="preserve">Soil Biology and Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 91, pp.258-267. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.soilbio.2015.08.042⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01569713v1</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02635556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metabolising old soil carbon: simply a matter of simple organic matter?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naoise N. Nunan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Z. Lerch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Pouteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Mora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Changey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Soil Biology and Biochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 88, pp.128-136. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.soilbio.2015.05.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02631552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The spatial distribution of exoenzyme activities across the soil micro-landscape, as measured in micro- and macro-aggregates, and ecosystem processes</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Geneviève Grundmann</w:t>
+                <w:t xml:space="preserve">Simulating Biological Dynamics Using Partial Differential Equations: Application to Decomposition of Organic Matter in 3D Soil Structure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Babacar Lèye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doanh Nguyen-Ngoc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Monga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naoise Nunan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soil Biology and Biochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.soilbio.2015.08.042⟩</w:t>
+              <w:t xml:space="preserve">Vietnam Journal of Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 43 (4), pp.801-817. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10013-015-0159-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02635556v1</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01419760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulating Biological Dynamics Using Partial Differential Equations: Application to Decomposition of Organic Matter in 3D Soil Structure</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Modeling the effect of soil meso- and macropores topology on the biodegradation of a soluble carbon substrate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure E. Vogel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Makowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia P. Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Vieublé-Gonod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Coquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vietnam Journal of Mathematics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10013-015-0159-6⟩</w:t>
+              <w:t xml:space="preserve">Advances in Water Resources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 83, pp.123-136. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.advwatres.2015.05.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01419760v1</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01170155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling the effect of soil meso- and macropores topology on the biodegradation of a soluble carbon substrate</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Yves Coquet</w:t>
+                <w:t xml:space="preserve">Localization of soil organic matter in soil aggregates using synchrotron-based X-ray microtomography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephan Peth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Chenu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelly Leblond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anneka Mordhorst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Water Resources</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.advwatres.2015.05.020⟩</w:t>
+              <w:t xml:space="preserve">Soil Biology and Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 78, pp.189-194. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.soilbio.2014.07.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01170155v1</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01192498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Localization of soil organic matter in soil aggregates using synchrotron-based X-ray microtomography</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Patricia Garnier</w:t>
+                <w:t xml:space="preserve">Thermal acclimation of organic matter decomposition in an artificial forest soil is related to shifts in microbial community structure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hui Wei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Guenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Vicca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naoise Nunan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamada Abdelgawad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Soil Biology and Biochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 78, pp.189-194. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.soilbio.2014.07.024⟩</w:t>
+              <w:t xml:space="preserve">, 2014, 71, pp.1-12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.soilbio.2014.01.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01192498v1</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02636795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal acclimation of organic matter decomposition in an artificial forest soil is related to shifts in microbial community structure</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sara Vicca</w:t>
+                <w:t xml:space="preserve">Spatial Ecology of Bacteria at the Microscale in Soil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Raynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naoise Nunan</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soil Biology and Biochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.soilbio.2014.01.003⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0087217⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02636795v1</w:t>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01252483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial Ecology of Bacteria at the Microscale in Soil</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Xavier Raynaud</w:t>
+                <w:t xml:space="preserve">Community assembly effects shape the biodiversity ecosystem functioning relationships</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Jaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Rapaport</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Harmand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Brauman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naoise Nunan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0087217⟩</w:t>
+              <w:t xml:space="preserve">Functional Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 28 (6), pp.1523-1533. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1365-2435.12267⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01252483v1</w:t>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00937779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Community assembly effects shape the biodiversity ecosystem functioning relationships</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Alain Brauman</w:t>
+                <w:t xml:space="preserve">Soil carbon mineralisation responses to alterations of microbial diversity and soil structure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Juarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naoise Nunan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Claire Duday</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Pouteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Chenu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Functional Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/1365-2435.12267⟩</w:t>
+              <w:t xml:space="preserve">Biology and Fertility of Soils</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 49 (7), pp.939--948. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00374-013-0784-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00937779v1</w:t>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01567152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soil carbon mineralisation responses to alterations of microbial diversity and soil structure</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sabrina Juarez</w:t>
+                <w:t xml:space="preserve">Agricultural management affects the response of soil bacterial community structure and respiration to water-stress</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Kaisermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adélaïde Roguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naoise Nunan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alain Maron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicholas Ostle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biology and Fertility of Soils</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00374-013-0784-8⟩</w:t>
+              <w:t xml:space="preserve">Soil Biology and Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 66, pp.69 - 77. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.soilbio.2013.07.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01567152v1</w:t>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02652776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agricultural management affects the response of soil bacterial community structure and respiration to water-stress</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Adélaïde Roguet</w:t>
+                <w:t xml:space="preserve">Regulation of soil organic C mineralisation at the pore scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leo S. Ruamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naoise Nunan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Nicholas Ostle</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Pouteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Leloup</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Raynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soil Biology and Biochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.soilbio.2013.07.001⟩</w:t>
+              <w:t xml:space="preserve">FEMS Microbiology Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 86 (1), pp.26--35. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1574-6941.12078⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02652776v1</w:t>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01567154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regulation of soil organic C mineralisation at the pore scale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Leo S. Ruamps</w:t>
+                <w:t xml:space="preserve">Effects of different soil structures on the decomposition of native and added organic carbon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Juarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naoise Nunan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Claire Duday</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Pouteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Xavier Raynaud</w:t>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonja Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEMS Microbiology Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/1574-6941.12078⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Soil Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 58, pp.81--90. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejsobi.2013.06.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01567154v1</w:t>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01567153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of different soil structures on the decomposition of native and added organic carbon</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sabrina Juarez</w:t>
+                <w:t xml:space="preserve">Modeling Microbial Decomposition in Real 3D Soil Structures Using Partial Differential Equations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doanh Nguyen-Ngoc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Babacar Leye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Monga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naoise Nunan</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Soil Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ejsobi.2013.06.005⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Geosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 04 (10), pp.15-26. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4236/ijg.2013.410A003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01567153v1</w:t>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01601955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling Microbial Decomposition in Real 3D Soil Structures Using Partial Differential Equations</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Dynamics of bacterial communities in relation to soil aggregate formation during the decomposition of C-13-labelled rice straw</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. A. Blaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas T. Lerch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naoise N. Nunan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Chenu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Brauman Brauman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Geosciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4236/ijg.2013.410A003⟩</w:t>
+              <w:t xml:space="preserve">Applied Soil Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 53, pp.1-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apsoil.2011.11.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01601955v1</w:t>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00999935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of soil matric potential on the fine-scale spatial distribution and activity of specific microbial degrader communities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Monard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chokri Mchergui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naoise Nunan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Martin-Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Vieublé Gonod</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FEMS Microbiology Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 81 (3), pp.673-683. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/j.1574-6941.2012.01398.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00793558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamics of bacterial communities in relation to soil aggregate formation during the decomposition of C-13-labelled rice straw</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Alain Brauman Brauman</w:t>
+                <w:t xml:space="preserve">Remediation of polycyclic aromatic hydrocarbon (PAH) contaminated soil through composting with fresh organic wastes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuan Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yong-Guan Zhu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Houot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Min Qiao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naoise Nunan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Soil Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apsoil.2011.11.005⟩</w:t>
+              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 18 (9), pp.1574-1584. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11356-011-0521-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00999935v1</w:t>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">bioemco-00640498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variations in microbial isotopic fractionation during soil organic matter decomposition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Z Lerch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naoise Nunan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7914,4167 +7938,4021 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-France Dignac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Chenu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André A. Mariotti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biogeochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 106 (1), pp.5-21. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10533-010-9432-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">bioemco-00542772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microbial biogeography at the soil pore scale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Simon Ruamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naoise Nunan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Chenu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Soil Biology and Biochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 43, pp.280-286. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.soilbio.2010.10.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">bioemco-00542769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Remediation of polycyclic aromatic hydrocarbon (PAH) contaminated soil through composting with fresh organic wastes</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Naoise Nunan</w:t>
+                <w:t xml:space="preserve">Litter inputs and plant interactions affect nectar sugar content</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Baude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Leloup</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Suchail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Allard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danielle Benest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11356-011-0521-5⟩</w:t>
+              <w:t xml:space="preserve">Journal of Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 99 (3), pp.828-837. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-2745.2011.01793.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">bioemco-00640498v1</w:t>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02047775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Litter inputs and plant interactions affect nectar sugar content</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Danielle Benest</w:t>
+                <w:t xml:space="preserve">Assessment of mycorrhizal colonisation and soil nutrients in unmanaged fire-impacted soils from two target restoration sites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jm Dias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rs Oliveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ar Franco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karl Ritz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naoise Nunan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Ecology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Spanish Journal of Agricultural Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 8, pp.S86-S95</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02047775v1</w:t>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">bioemco-00542730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of mycorrhizal colonisation and soil nutrients in unmanaged fire-impacted soils from two target restoration sites</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Karl Ritz</w:t>
+                <w:t xml:space="preserve">A miniaturised method to quantify microbial mineralisation of C-13-labelled organic compounds in small soil samples</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Monard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naoise Nunan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Bardoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vieublé-Gonod Laure</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Spanish Journal of Agricultural Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Soil Biology and Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 42, pp.1640-1642. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.soilbio.2005.05.012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">bioemco-00542730v1</w:t>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">bioemco-00542729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microbial biogeography at the soil pore scale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Chenu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naoise Nunan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Simon Ruamps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Soil Biology and Biochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 2011 (43), pp.280-286</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">bioemco-00577735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A miniaturised method to quantify microbial mineralisation of C-13-labelled organic compounds in small soil samples</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cécile Monard</w:t>
+                <w:t xml:space="preserve">Carbon dynamics in topsoil and in subsoil may be controlled by different regulatory mechanisms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Salomé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naoise Nunan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId333" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Vieublé-Gonod Laure</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Pouteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Z. Lerch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Chenu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soil Biology and Biochemistry</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Global Change Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 16, pp.416-426</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">bioemco-00542729v1</w:t>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">bioemco-00430863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carbon dynamics in topsoil and in subsoil may be controlled by different regulatory mechanisms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Clémence Salomé</w:t>
+                <w:t xml:space="preserve">A miniaturised method to quantify microbial mineralisation of 13C-labelled organic compounds in small soil samples</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Monard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naoise Nunan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Claire Chenu</w:t>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Bardoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Vieublé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Change Biology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Soil Biology and Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 42 (9), pp.1640-1642. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.soilbio.2010.05.012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">bioemco-00430863v1</w:t>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01192216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A miniaturised method to quantify microbial mineralisation of 13C-labelled organic compounds in small soil samples</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cécile Monard</w:t>
+                <w:t xml:space="preserve">Spatial dependance of organic carbon-metal relationships A multi-scale statistical analysis, from horizon to field</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Moni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abad Chabbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naoise Nunan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId333" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Laure Vieublé</w:t>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cornelia Rumpel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Chenu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soil Biology and Biochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.soilbio.2010.05.012⟩</w:t>
+              <w:t xml:space="preserve">Geoderma</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 158, pp.120-127. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.geoderma.2010.04.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01192216v1</w:t>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">bioemco-00542719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial dependance of organic carbon-metal relationships A multi-scale statistical analysis, from horizon to field</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Abad Chabbi</w:t>
+                <w:t xml:space="preserve">Ageing processes and soil microbial community effects on the biodegradation of soil C-13-2,4-D nonextractable residues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Z. Lerch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-France Dignac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naoise Nunan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId346" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Claire Chenu</w:t>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrique Barriuso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André A. Mariotti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geoderma</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.geoderma.2010.04.014⟩</w:t>
+              <w:t xml:space="preserve">Environmental Pollution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 157, pp.2985-2993. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envpol.2009.05.058⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">bioemco-00542719v1</w:t>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">bioemco-00430838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ageing processes and soil microbial community effects on the biodegradation of soil C-13-2,4-D nonextractable residues</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thomas Z. Lerch</w:t>
+                <w:t xml:space="preserve">Dynamics of soil microbial populations involved in 2,4-D biodegradation revealed by FAME-based Stable Isotope Probing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Lerch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-France Dignac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naoise Nunan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Bardoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrique Barriuso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Pollution</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Soil Biology and Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 41, pp.77-85</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId352" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">bioemco-00430838v1</w:t>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">bioemco-00430846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ageing processes and soil microbial community effects on the biodegradation of soil 13C-2,4-D nonextractable residues</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marie-France Dignac</w:t>
+                <w:t xml:space="preserve">Response of fungal, bacterial and ureolytic communities to synthetic sheep urine deposition in a grassland soil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brajesh K. Singh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naoise Nunan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId350" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">André A. Mariotti</w:t>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Millard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Pollution</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">FEMS Microbiology Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 70, pp.109-117</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId352" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01192197v1</w:t>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">bioemco-00430834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ageing processes and fresh soil addition affect the mineralisation of soil 13C-2,4-D nonextractable residues and the structure of microbial degraders.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ageing processes and soil microbial community effects on the biodegradation of soil 13C-2,4-D nonextractable residues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Lerch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-France Dignac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naoise Nunan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrique Barriuso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André A. Mariotti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Pollution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 157, pp.2985-2993. </w:t>
+              <w:t xml:space="preserve">, 2009, 157 (11), pp.2985-2993. </w:t>
             </w:r>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.envpol.2009.05.058⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId354" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">bioemco-00453353v1</w:t>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01192197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of landuse change on the molecular composition of soil organic matter</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Abad Chabbi</w:t>
+                <w:t xml:space="preserve">Ageing processes and fresh soil addition affect the mineralisation of soil 13C-2,4-D nonextractable residues and the structure of microbial degraders.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-France Dignac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Lerch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naoise Nunan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marie-France Dignac</w:t>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrique Barriuso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André A. Mariotti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Analytical and Applied Pyrolysis</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Environmental Pollution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 157, pp.2985-2993. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envpol.2009.05.058⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">bioemco-00430842v1</w:t>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">bioemco-00453353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamics of soil microbial populations involved in 2,4-D biodegradation revealed by FAME-based Stable Isotope Probing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thomas Lerch</w:t>
+                <w:t xml:space="preserve">Impact of landuse change on the molecular composition of soil organic matter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cornelia Rumpel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abad Chabbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naoise Nunan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-France Dignac</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soil Biology and Biochemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 41, pp.77-85</w:t>
+              <w:t xml:space="preserve">Journal of Analytical and Applied Pyrolysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 85, pp.431-434</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId356" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">bioemco-00430846v1</w:t>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">bioemco-00430842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Response of fungal, bacterial and ureolytic communities to synthetic sheep urine deposition in a grassland soil</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Brajesh K. Singh</w:t>
+                <w:t xml:space="preserve">Carbon dynamics in topsoil and in subsoil may be controlled by different regulatory mechanisms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clemence Salome</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naoise Nunan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId359" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Peter Millard</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Pouteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Z Lerch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Chenu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEMS Microbiology Ecology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Global Change Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 2010 (16), pp.416-426. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-2486.2009.01884.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId357" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">bioemco-00430834v1</w:t>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">bioemco-00576323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carbon dynamics in topsoil and in subsoil may be controlled by different regulatory mechanisms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Clemence Salome</w:t>
+                <w:t xml:space="preserve">Dynamics of soil microbial populations involved in 2,4-D biodegradation in soil revealed by FAME-based Stable Isotope Probing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Lerch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-France Dignac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naoise Nunan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Bardoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrique Barriuso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Change Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1365-2486.2009.01884.x⟩</w:t>
+              <w:t xml:space="preserve">Soil Biology and Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 41 (1), pp.77-85. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.soilbio.2008.09.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId360" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">bioemco-00576323v1</w:t>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01192030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamics of soil microbial populations involved in 2,4-D biodegradation in soil revealed by FAME-based Stable Isotope Probing</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marie-France Dignac</w:t>
+                <w:t xml:space="preserve">Gas chromatography metabolic profiling: a sensitive tool for functional microbial ecology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Coucheney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Daniell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Chenu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naoise Nunan</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soil Biology and Biochemistry</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Microbiological Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 75, pp.491-500</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId366" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01192030v1</w:t>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">bioemco-00453813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gas chromatographic metabolic profiling: A sensitive tool for functional microbial ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elsa Coucheney</w:t>
+                <w:t xml:space="preserve">Relationship between assemblages of mycorrhizal fungi and bacteria on grass roots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brajesh K. Singh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naoise Nunan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId369" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karyn P. Ridgeway</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jim W. Mcnicol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter J.W. Young</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Microbiological Methods</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 10 (2), pp.534-541. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1462-2920.2007.01474.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.mimet.2008.07.029⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">bioemco-00337463v1</w:t>
+                <w:t xml:space="preserve">bioemco-00321207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gas chromatography metabolic profiling: a sensitive tool for functional microbial ecology</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">T. Daniell</w:t>
+                <w:t xml:space="preserve">Gas chromatographic metabolic profiling: A sensitive tool for functional microbial ecology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Coucheney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naoise Nunan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tim J. Daniell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Chenu</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Naoise Nunan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Microbiological Methods</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 75, pp.491-500</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2008, 75, pp.491-500. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mimet.2008.07.029⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId372" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">bioemco-00453813v1</w:t>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">bioemco-00337463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relationship between assemblages of mycorrhizal fungi and bacteria on grass roots</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Brajesh K. Singh</w:t>
+                <w:t xml:space="preserve">Microbial Distribution in Soils: Physics and Scaling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iain M. Young</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John W. Crawford</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naoise Nunan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId376" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilfred Otten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew Spiers</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1462-2920.2007.01474.x⟩</w:t>
+              <w:t xml:space="preserve">Advances in Agronomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 100, pp.81-121. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0065-2113(08)00604-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId380" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">bioemco-00321207v1</w:t>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">bioemco-00338454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microbial Distribution in Soils: Physics and Scaling</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">John W. Crawford</w:t>
+                <w:t xml:space="preserve">Nano-scale secondary ion mass spectrometry — A new analytical tool in biogeochemistry and soil ecology: A review article</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Herrmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karl Ritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naoise Nunan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peta L. Clode</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Pett-Ridge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Agronomy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0065-2113(08)00604-4⟩</w:t>
+              <w:t xml:space="preserve">Soil Biology and Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 39 (8), pp.1835-1850. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.soilbio.2007.03.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId381" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">bioemco-00338454v1</w:t>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">bioemco-00167110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nano-scale secondary ion mass spectrometry — A new analytical tool in biogeochemistry and soil ecology: A review article</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Karl Ritz</w:t>
+                <w:t xml:space="preserve">A novel method for the study of the biophysical interface in soils using nano-scale secondary ion mass spectrometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anke M. Herrmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peta L. Clode</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ian R. Fletcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naoise Nunan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId388" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jennifer Pett-Ridge</w:t>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elizabeth A. Stockdale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soil Biology and Biochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.soilbio.2007.03.011⟩</w:t>
+              <w:t xml:space="preserve">Rapid Communications in Mass Spectrometry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 21, pp.29-34. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/rcm.2811⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId386" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">bioemco-00167110v1</w:t>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">bioemco-00136963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A novel method for the study of the biophysical interface in soils using nano-scale secondary ion mass spectrometry</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Elizabeth A. Stockdale</w:t>
+                <w:t xml:space="preserve">Proteomic analysis of the potato tuber life cycle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Satu J. Lehesranta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Howard V. Davies</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise V. T. Shepherd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kaisa M. Koistinen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Massat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rapid Communications in Mass Spectrometry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/rcm.2811⟩</w:t>
+              <w:t xml:space="preserve">Proteomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 6, pp.6042-6052. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pmic.200600383⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId392" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">bioemco-00136963v1</w:t>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">bioemco-00136954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proteomic analysis of the potato tuber life cycle</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Investigating microbial micro-habitat structure using X-ray computed tomography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naoise Nunan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karl Ritz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark Rivers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Debbie S. Feeney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iain M. Young</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proteomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/pmic.200600383⟩</w:t>
+              <w:t xml:space="preserve">Geoderma</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 133, pp.398-407. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.geoderma.2005.08.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId398" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">bioemco-00136954v1</w:t>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">bioemco-00138740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating microbial micro-habitat structure using X-ray computed tomography</w:t>
+                <w:t xml:space="preserve">Sheep-urine-induced changes in soil microbial community structure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naoise Nunan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId330" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brajesh K. Singh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eileen Reid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brian Ord</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Artemis Papert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geoderma</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.geoderma.2005.08.004⟩</w:t>
+              <w:t xml:space="preserve">FEMS Microbiology Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 56, pp.310-320. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1574-6941.2006.00072.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId410" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">bioemco-00138740v1</w:t>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">bioemco-00136989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sheep-urine-induced changes in soil microbial community structure</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multivariate analysis of protein profiles of metal hyperaccumulator Thlaspi caerulescens accessions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjo H. Tuomainen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naoise Nunan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId358" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Artemis Papert</w:t>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Satu J. Lehesranta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arja I. Tervahauta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viivi H. Hassinen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEMS Microbiology Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1574-6941.2006.00072.x⟩</w:t>
+              <w:t xml:space="preserve">Proteomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 6, pp.3696-3706. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pmic.200501357⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId411" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">bioemco-00136989v1</w:t>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">bioemco-00136960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multivariate analysis of protein profiles of metal hyperaccumulator Thlaspi caerulescens accessions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marjo H. Tuomainen</w:t>
+                <w:t xml:space="preserve">Three-dimensional microorganization of the soil-root-microbe system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Debbie S. Feeney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John W. Crawford</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tim J. Daniell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul D. Hallett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naoise Nunan</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Viivi H. Hassinen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proteomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/pmic.200501357⟩</w:t>
+              <w:t xml:space="preserve">Microbial ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 52, pp.151-158. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00248-006-9062-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId416" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">bioemco-00136960v1</w:t>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">bioemco-00136966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Three-dimensional microorganization of the soil-root-microbe system</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Paul D. Hallett</w:t>
+                <w:t xml:space="preserve">The impact of meso- and macro-fauna on bacterial distribution in the surface horizons of an upland grassland soil.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia M.C. Bruneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Donald A. Davidson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ian C. Grieve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iain M. Young</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naoise Nunan</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbial ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00248-006-9062-8⟩</w:t>
+              <w:t xml:space="preserve">FEMS Microbiology Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 52, pp.139-144. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.femsec.2004.10.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId422" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">bioemco-00136966v1</w:t>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">bioemco-00136946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The impact of meso- and macro-fauna on bacterial distribution in the surface horizons of an upland grassland soil.</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Links between plant and rhizoplane bacterial communities in grassland soils characterized using molecular techniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naoise Nunan</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tim J. Daniell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brajesh K. Singh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Artemis Papert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James W. Mcnicol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEMS Microbiology Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.femsec.2004.10.010⟩</w:t>
+              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 71 (11), pp.6784-6792. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/AEM.71.11.6784-6792.2005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId431" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">bioemco-00136946v1</w:t>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">bioemco-00168822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Links between plant and rhizoplane bacterial communities in grassland soils characterized using molecular techniques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comparison of Tuber Proteomes of Potato Varieties, Landraces, and Genetically Modified Lines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Satu J. Lehesranta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Howard V. Davies</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise V.T. Shepherd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naoise Nunan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId369" w:history="1">
-[...172 lines deleted...]
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jim W. Mcnicol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 138, pp.1690-1699. </w:t>
@@ -12416,51 +12294,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The interplay of soil spatial heterogeneity and water in stabilizing and destabilizing soil organic matter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Chenu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Védère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Israel Kpemoua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12550,51 +12428,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heterogeneity and C dynamics in soil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naoise Nunan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hannes Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Chenu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12693,51 +12571,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katell Quénéa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naoise Nunan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Z. Lerch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Chenu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12818,51 +12696,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katell Quenea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naoise Nunan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Z. Lerch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Chenu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12952,51 +12830,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Chenu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Vieublé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Védère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naoise Nunan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13047,51 +12925,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rediscovering microbial metabolism in terrestrial ecosystems – A bioenergetics approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anke M Herrmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arjun Chakrawal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tobias Bölscher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13153,286 +13031,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04490230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Habitat constraints on the functional significance of soil microbial communities</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Does pore scale biogeography exist in different soil types?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Chenu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Pouteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naoise Nunan</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Claire Chenu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU 2017, European Geophysical Union General Assembly 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2017, Vienne, Austria. pp.EGU2017-6745</w:t>
+              <w:t xml:space="preserve">6th International Symposium on Soil Organic Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Harpenden, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01535184v1</w:t>
+                <w:t xml:space="preserve">hal-01604612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId463" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does pore scale biogeography exist in different soil types?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Habitat constraints on the functional significance of soil microbial communities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naoise Nunan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Leloup</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Ruamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Pouteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Chenu</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Naoise Nunan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th International Symposium on Soil Organic Matter</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Harpenden, United Kingdom</w:t>
+              <w:t xml:space="preserve">EGU 2017, European Geophysical Union General Assembly 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Vienne, Austria. pp.EGU2017-6745</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId463" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01604612v1</w:t>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01535184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accounting for microbial habitats in modeling soil organic matter dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Chenu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naoise Nunan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13494,432 +13372,432 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01535185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C dynamics in Amazonian podzols under climate change</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A new individual based approach to deal with soil complexity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andre Soro</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Celia Montes</w:t>
+                <w:t xml:space="preserve">Xavier Portell Canal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Pot-Genty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Baveye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Chenu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2016 Conference Abstracts, European Geophysical Union</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Geosciences Union (EGU). AUT., 2016, Vienna, Austria</w:t>
+              <w:t xml:space="preserve">Austin International Conference on Soil Modeling, International Soil Modeling Consortium (ISMC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, Austin, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01383565v1</w:t>
+                <w:t xml:space="preserve">hal-01591739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId469" w:history="1">
+            <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accounting for microbial habitats in modelling soil organic matter dynamics</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">C dynamics in Amazonian podzols under climate change</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naoise Nunan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId465" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Xavier Raynaud</w:t>
+            <w:hyperlink r:id="rId469" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andre Soro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Potard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Pouteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId470" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celia Montes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SOMmic Conference, Microbial contribution and impact on soil organic matter structure and genesis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2016, Leipzig, Germany</w:t>
+              <w:t xml:space="preserve">EGU General Assembly 2016 Conference Abstracts, European Geophysical Union</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Geosciences Union (EGU). AUT., 2016, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId469" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01580643v1</w:t>
+            <w:hyperlink r:id="rId468" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01383565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId470" w:history="1">
+            <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new individual based approach to deal with soil complexity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Xavier Portell Canal</w:t>
+                <w:t xml:space="preserve">Accounting for microbial habitats in modelling soil organic matter dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Chenu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naoise Nunan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Pot-Genty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Claire Chenu</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Raynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Austin International Conference on Soil Modeling, International Soil Modeling Consortium (ISMC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2016, Austin, United States</w:t>
+              <w:t xml:space="preserve">SOMmic Conference, Microbial contribution and impact on soil organic matter structure and genesis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Leipzig, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId470" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01591739v1</w:t>
+            <w:hyperlink r:id="rId471" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01580643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From the pore scale to the core scale: How to model the spatial interactions in soils ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Pot-Genty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14177,51 +14055,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tobias Bölscher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naoise Nunan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Coucheney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Society for Biological Calorimetry XVIII ISBC Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International Society for Biological Calorimetry, Jun 2014, Lund, Sweden</w:t>
@@ -14410,51 +14288,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tobias Bölscher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naoise Nunan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Coucheney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Geosciences Union, Apr 2014, Wien, Austria, Austria</w:t>
@@ -14477,346 +14355,346 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04489715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling carbon dynamics in unsaturated soil pore space or how diffusion regulates decomposition</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Living in soil pores: physical and nutritional constraints for microbial decomposers of soil organic matter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Chenu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naoise Nunan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Juarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laure Vogel</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Naoise Nunan</w:t>
+                <w:t xml:space="preserve">Fernando Moyano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Ruamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Porous Media Process Modelling Workshop: 3D Imaging and Applications in Geosciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, University of Abertay. GBR., Oct 2013, Dundee, United Kingdom</w:t>
+              <w:t xml:space="preserve">Goldschmidt 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, Florence, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01620712v1</w:t>
+                <w:t xml:space="preserve">hal-01619008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Living in soil pores: physical and nutritional constraints for microbial decomposers of soil organic matter</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modelling carbon dynamics in unsaturated soil pore space or how diffusion regulates decomposition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId486" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Vogel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Vieublé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Chenu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naoise Nunan</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Léo Ruamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Goldschmidt 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2013, Florence, Italy</w:t>
+              <w:t xml:space="preserve">Porous Media Process Modelling Workshop: 3D Imaging and Applications in Geosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Abertay. GBR., Oct 2013, Dundee, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01619008v1</w:t>
+                <w:t xml:space="preserve">hal-01620712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Distribution and mineralisation rate of soil organic matter at the pore scale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId462" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Ruamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naoise Nunan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Pouteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Leloup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Raynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -14897,51 +14775,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Chenu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelly Leblond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naoise Nunan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -14983,77 +14861,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling organic matter decomposition in heterogeneous soil structure at microbial habitats scale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId484" w:history="1">
+            <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Vogel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Pot-Genty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Vieublé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15108,90 +14986,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suivi des dynamiques conjointes du carbone et des communautés microbiennes d'un sol par traçage du 13 C en abondance naturelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Lerch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-France Dignac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naoise Nunan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André A. Mariotti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2009, Sainte-Maxime, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15216,103 +15094,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metabolic profiling of microbial adaptation to variable environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Coucheney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tim J. Daniell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Chenu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Pouteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Bardoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th Symposium onBacterail Genetics and Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2007, Wernigerode, Germany. pp.100</w:t>
@@ -15341,77 +15219,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utilisation de profils métaboliques pour l'étude de l'adaptation des communautés microbiennes du sol à leur environnement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Coucheney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naoise Nunan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tim J. Daniell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Chenu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15475,51 +15353,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naoise Nunan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B.K. Singh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Millard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th Symposium on Bacterial Genetics and Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2007, Wernigerode, Germany. pp.92</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15613,51 +15491,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effets de variations de conditions environnementales sur la décomposition microbienne dans les sols</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Coucheney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naoise Nunan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15861,90 +15739,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soilμ3d project: emergent properties of soil microbial functions from 3d modelling and spatial descriptors of pore scale heterogeneity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Pot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Chenu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Baveye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Montagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -16120,51 +15998,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naoise Nunan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Vieublé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Pot-Genty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -16200,967 +16078,967 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01613627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The role of fungi for carbon decomposition in soils of different structure and fresh organic matter content</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The moisture response of soil microorganisms: old topic, present challenges and new approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Chenu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naoise Nunan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ruth Falconer</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Naoise Nunan</w:t>
+                <w:t xml:space="preserve">F. Moyano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Monga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU 2014, European Geosciences Union General Assemby</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2014, Vienne, Austria. European Geosciences Union, Geophysical Research Abstracts, 16, 2014, Geophysical Research Abstracts</w:t>
+              <w:t xml:space="preserve">20. World Congress of Soil Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Jeju, South Korea. 2014, 20th World congress of soil science. In Commemoration of the 90th Anniversary of the IUSS. Soils Embrace Life and Universe. June 8 -13, 2014 Jeju, Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01595591v1</w:t>
+                <w:t xml:space="preserve">hal-01618413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId507" w:history="1">
+            <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-invasive localization of organic matter in soil aggregates using SR-μCT</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId76" w:history="1">
+                <w:t xml:space="preserve">Modeling diffusion control on organic matter decomposition in unsaturated soil pore space</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId486" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Vogel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Pot-Genty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Vieublé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naoise Nunan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU 2014, European Geosciences Union General Assemby</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2014, Vienne, Austria. European Geosciences Union, Geophysical Research Abstracts, 16, 2014, Geophysical Research Abstracts</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId507" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01595574v1</w:t>
+            <w:hyperlink r:id="rId506" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01595578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId509" w:history="1">
+            <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of fresh organic matter accessibility on carbon decomposition by fungi</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Acid phosphatase activity in the rhizosphere: how a cereal and a legume create local hotspots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId508" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Placella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId509" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josiane Abadie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Schmidt</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Naoise Nunan</w:t>
+                <w:t xml:space="preserve">Gabrielle Daudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId511" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esther Guillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId512" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Cros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biogeochemical Interfaces Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Leipzig, Germany. , 129 p., 2014</w:t>
+              <w:t xml:space="preserve">PSP5 2014 - Facing Phosphorus Scarcity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2014, Montpellier, France. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId509" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01629854v1</w:t>
+            <w:hyperlink r:id="rId507" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01268824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId511" w:history="1">
+            <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soil organic mater decompositon – the roles of microbial habitats and of microbial communites</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sabrina Juarez</w:t>
+                <w:t xml:space="preserve">The role of fungi for carbon decomposition in soils of different structure and fresh organic matter content</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonja Schmidt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Chenu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId514" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruth Falconer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId515" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Girardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naoise Nunan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International symposium on biogeochemical interfaces in soil – toward a comprehensive and mechanistic understanding of soil functions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2014, Leipzig, Germany. 2014</w:t>
+              <w:t xml:space="preserve">EGU 2014, European Geosciences Union General Assemby</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Vienne, Austria. European Geosciences Union, Geophysical Research Abstracts, 16, 2014, Geophysical Research Abstracts</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId511" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01617678v1</w:t>
+            <w:hyperlink r:id="rId513" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01595591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId512" w:history="1">
+            <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The moisture response of soil microorganisms: old topic, present challenges and new approaches</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Non-invasive localization of organic matter in soil aggregates using SR-μCT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephan Peth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anneka Mordhorst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Chenu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId517" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Uteau Puschmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Garnier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Monga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20. World Congress of Soil Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Jeju, South Korea. 2014, 20th World congress of soil science. In Commemoration of the 90th Anniversary of the IUSS. Soils Embrace Life and Universe. June 8 -13, 2014 Jeju, Korea</w:t>
+              <w:t xml:space="preserve">EGU 2014, European Geosciences Union General Assemby</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Vienne, Austria. European Geosciences Union, Geophysical Research Abstracts, 16, 2014, Geophysical Research Abstracts</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId512" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01618413v1</w:t>
+            <w:hyperlink r:id="rId516" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01595574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId514" w:history="1">
+            <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling diffusion control on organic matter decomposition in unsaturated soil pore space</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Laure Vieublé</w:t>
+                <w:t xml:space="preserve">Effects of fresh organic matter accessibility on carbon decomposition by fungi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId519" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Schmidt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Chenu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId514" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruth Falconer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId515" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Girardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naoise Nunan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU 2014, European Geosciences Union General Assemby</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2014, Vienne, Austria. European Geosciences Union, Geophysical Research Abstracts, 16, 2014, Geophysical Research Abstracts</w:t>
+              <w:t xml:space="preserve">Biogeochemical Interfaces Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Leipzig, Germany. , 129 p., 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId514" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01595578v1</w:t>
+            <w:hyperlink r:id="rId518" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01629854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId515" w:history="1">
+            <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acid phosphatase activity in the rhizosphere: how a cereal and a legume create local hotspots</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Soil organic mater decompositon – the roles of microbial habitats and of microbial communites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Juarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naoise Nunan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Pouteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Lerch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Chenu</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PSP5 2014 - Facing Phosphorus Scarcity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2014, Montpellier, France. 2014</w:t>
+              <w:t xml:space="preserve">International symposium on biogeochemical interfaces in soil – toward a comprehensive and mechanistic understanding of soil functions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Leipzig, Germany. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId515" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01268824v1</w:t>
+            <w:hyperlink r:id="rId520" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01617678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hierarchy of two drivers of soil organic matter biodegradation. Habitat properties versus habitat community structure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Juarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naoise Nunan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Pouteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Lerch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Chenu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -17345,64 +17223,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anneka Mordhorst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Chenu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId508" w:history="1">
+            <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Uteau Puschmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20. World Congress of Soil Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Jeju, South Korea. 2014, 20th World congress of soil science. In Commemoration of the 90th Anniversary of the IUSS. Soils Embrace Life and Universe. June 8 -13, 2014 Jeju, Korea</w:t>
@@ -17444,77 +17322,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Predicting the response of soil organic matter microbial decomposition to moisture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Chenu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Monga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId486" w:history="1">
+            <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernando Moyano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Pot-Genty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -17556,90 +17434,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hierarchy of two drivers of soil organic matter biodegradation: microbial habitat properties versus microbial communities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Juarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naoise Nunan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Pouteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Lerch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Chenu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -17690,64 +17568,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pore scale microbial biogeography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Chenu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId462" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Ruamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Leloup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Pouteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17798,90 +17676,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effet de la structure du sol sur la biodégradation de la matière organique native du sol et sur la matière organique apportée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Juarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Pouteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naoise Nunan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Bardoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfred Otten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -17936,51 +17814,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Organic matter distribution in soil fragments from different cropping systems: an approach combining experimental and modelling tools</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timur Burykin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Juarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Chenu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18057,51 +17935,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamique et distribution spatiale des communautés microbiennes impliquées dans la dégradation de pailles de riz dans un ferralsol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aimeric Blaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Lerch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naoise Nunan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18201,103 +18079,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biodiversity and ecological functioning of soils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Lata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Barot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Leloup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Raynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Z. Lerch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Soils as a key component of the critical zone 6: Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018</w:t>
@@ -18326,90 +18204,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biodiversité et fonctionnement écologique des sols</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Lata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Barot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Leloup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Lerch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naoise Nunan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -18490,51 +18368,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naoise Nunan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Vieublé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Pot-Genty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -18742,51 +18620,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId540" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unexpectedly dense colonization of soil pore space by microbes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hannes Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steffen Schlüter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19029,51 +18907,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480279v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Maestrali" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Raynaud" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haotian Wu" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffen A Schweizer" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Guillot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2025.106771" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510301v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoise Nunan" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chenu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Pouteau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Soro" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Potard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-23-1279-2026" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05466850v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis J.P. Dufour" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Schroeder" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias B&#246;lscher" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina H E Meurer" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00380768.2026.2616657" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05353896v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2025.109896" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-05111134v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Leuther" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorte Fischer" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anke M Herrmann" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2025.117290" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04842343v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xianjin He" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruiqi Wang" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel S Goll" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Augusto" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2024.117136" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760841v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Dufour" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Wetterlind" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katell Quenea" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andong Shi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-024-06829-x" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705406v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Abs" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven D Allison" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feng Tao" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuanyuan Huang" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-52160-5" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345938v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Wiesenbauer" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander K&#246;nig" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Gorka" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Marchand" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2023.109259" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04069819v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinhong He" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiangping Tan" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanxia Nie" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Ma" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juxiu Liu" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/spectrum.03003-22" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04256441v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Louati" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Tambosco" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bernard" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Humbert" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hal.2023.102436" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03347522v3" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Coche" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Babey" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rapaport" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Vieubl&#233; Gonod" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Garnier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2021.108423" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775651v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Leloup" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Przybylski" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Foti" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2022.108800" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03654911v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Changey" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anke Herrmann" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lerch" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2022.108897" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852118v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Figueira" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-022-00837-w" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775657v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte V&#233;d&#232;re" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vieubl&#233;-Gonod" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2022.108807" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365963v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Mb&#233;" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Monga" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Pot" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfred Otten" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Hecht" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejss.13144" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03763569v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Hugoni" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Thioulouse" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Dubost" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danis Abrouk" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00248-020-01660-0" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225065v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Kleber" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian C Bourg" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth K Coward" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colleen M Hansel" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satish B. Myneni" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43017-021-00162-y" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03010483v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Barot" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Gignoux" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Grimaldi" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;christophe Lata" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sum.12640" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03019034v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arjun Chakrawal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Manzoni" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin M C Fischer" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2020.108068" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03336516v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na Zhang" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Penny Hirsch" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo Sun" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jizhong Zhou" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00374-021-01586-w" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03336545v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phimmasone Sisouvanh" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vidhaya Trelo-Ges" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Supat Isarangkool Na Ayutthaya" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Pierret" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agriculture11020132" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03086435v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Gutti&#232;res" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Lacroix" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2020.108103" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02918377v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Koestel" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerker Jarsj&#246;" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-13-1399-2020" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02887656v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Pruvost" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Mathieu" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Gigon" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Pando" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2020.105886" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02895829v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannes Schmidt" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2019.0249" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02918387v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Lehmann" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colleen Hansel" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Kaiser" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kate Maher" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41561-020-0612-3" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875840v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o S. Ruamps" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Pouteau" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-22119-w" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820011v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Willem van Groenigen" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Agnelli" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junhong Bai" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Capowiez" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariluz Cayuela" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2018.03.023" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620587v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Hoeck" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thilo Eickhorst" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fenvs.2018.00061" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03544649v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857291v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Baveye" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Kravchenko" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Balseiro Romero" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonore Beckers" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.01929" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458148v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Baude" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques M&#233;riguet" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Dajoz" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2017.12.018" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N29LJ51D-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01567140v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo S. Ruamps" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-04485-z" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458095v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Dubs" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Lata" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2017.04.111" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02184058v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Doupoux" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Merdy" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Regina Montes" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adolpho Jos&#233; Melfi" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-14-2429-2017" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188667v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-2016-545" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01525344v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Simonin" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Bloor" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Niboyet" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsle/fnx077" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01611866v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jpln.201700184" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595533v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Dignac" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Derrien" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Barre" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauric C&#233;cillon" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-017-0421-2" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03986627v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qian Zhao" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuguang Jian" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando T. Maestre" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leho Tedersoo" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00374-016-1171-z" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595612v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Basile-Doelsch" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01569713v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Le Roux" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Poly" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lerondelle" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce A. Hungate" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00248-015-0604-9" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631552v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoise N. Nunan" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Z. Lerch" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mora" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2015.05.018" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7J5P2XJH-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635556v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haryun Kim" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Dechesne" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Juarez" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Grundmann" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2015.08.042" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LNFM49TG-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01419760v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Babacar L&#232;ye" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doanh Nguyen-Ngoc" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10013-015-0159-6" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01170155v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure E. Vogel" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Makowski" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia P. Garnier" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Vieubl&#233;-Gonod" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Coquet" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.advwatres.2015.05.020" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192498v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Peth" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Leblond" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anneka Mordhorst" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2014.07.024" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-46W2MTMJ-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636795v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui Wei" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Guenet" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Vicca" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamada Abdelgawad" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2014.01.003" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PLQVXPQM-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01252483v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0087217" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00937779v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Jaillard" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Harmand" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Brauman" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.12267" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01567152v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Duday" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00374-013-0784-8" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-D4KCQCPG-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652776v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Kaisermann" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233;la&#239;de Roguet" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Maron" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Ostle" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2013.07.001" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8DRZ76SL-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01567154v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1574-6941.12078" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01567153v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonja Schmidt" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejsobi.2013.06.005" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HZHWDBLT-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601955v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Babacar Leye" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/ijg.2013.410A003" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00793558v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Monard" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chokri Mchergui" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Martin-Laurent" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-6941.2012.01398.x" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999935v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. A. Blaud" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas T. Lerch" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Brauman Brauman" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2011.11.005" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00542772v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Z Lerch" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; A. Mariotti" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10533-010-9432-7" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-22ZK8X8R-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00542769v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Simon Ruamps" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2010.10.010" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D3JQCWP6-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00640498v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuan Zhang" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yong-Guan Zhu" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Houot" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Min Qiao" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-011-0521-5" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-V1Q1BP0H-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-02047775v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Suchail" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Allard" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Benest" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2745.2011.01793.x" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00542730v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jm Dias" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rs Oliveira" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ar Franco" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Ritz" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00577735v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00542729v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Bardoux" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vieubl&#233;-Gonod Laure" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2005.05.012" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5N40F09T-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00430863v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Salom&#233;" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192216v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Vieubl&#233;" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2010.05.012" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GBJPJZG5-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00542719v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Moni" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abad Chabbi" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelia Rumpel" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2010.04.014" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5BKGKV9S-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00430838v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Barriuso" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2009.05.058" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-56CDB178-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192197v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00453353v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00430842v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00430846v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00430834v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brajesh K. Singh" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Millard" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00576323v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clemence Salome" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2486.2009.01884.x" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HJ843PMP-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192030v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2008.09.020" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-68LWXB6S-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00337463v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Coucheney" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim J. Daniell" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mimet.2008.07.029" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GM54GMW3-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00453813v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Coucheney" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Daniell" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00321207v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karyn P. Ridgeway" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jim W. Mcnicol" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter J.W. Young" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1462-2920.2007.01474.x" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TL7759S7-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00338454v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iain M. Young" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John W. Crawford" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Spiers" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0065-2113(08)00604-4" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00167110v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Herrmann" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peta L. Clode" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Pett-Ridge" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2007.03.011" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C7PH0TW9-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00136963v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anke M. Herrmann" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian R. Fletcher" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth A. Stockdale" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rcm.2811" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-FVMJDFV7-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00136954v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satu J. Lehesranta" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Howard V. Davies" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise V. T. Shepherd" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaisa M. Koistinen" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Massat" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pmic.200600383" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-57MPX38F-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00138740v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Rivers" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debbie S. Feeney" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2005.08.004" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LSL5BFWR-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00136989v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eileen Reid" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Ord" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artemis Papert" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-6941.2006.00072.x" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00136960v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjo H. Tuomainen" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arja I. Tervahauta" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viivi H. Hassinen" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pmic.200501357" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9838CQW5-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00136966v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul D. Hallett" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00248-006-9062-8" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-HSC99M0N-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00136946v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia M.C. Bruneau" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donald A. Davidson" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian C. Grieve" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.femsec.2004.10.010" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FNPH80G6-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00168822v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James W. Mcnicol" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.71.11.6784-6792.2005" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00136947v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise V.T. Shepherd" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.105.060152" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05195641v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyle Mason-Jones" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffen Schluter" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ksenia Guseva" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clementine Chirol" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Dupuy" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-15464" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05263558v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Andreo-Jimenez" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Paolo d'Acqui" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Di Lonardo" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04612056v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Israel Kpemoua" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-14399" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04631954v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-13193" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03823082v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katell Qu&#233;n&#233;a" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03823072v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Aubry" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-13352" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04372420v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04490230v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535184v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Ruamps" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604612v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535185v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Pot-Genty" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383565v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Soro" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celia Montes" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580643v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01591739v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Portell Canal" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191444v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620711v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Blanchart" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Bispo" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Cluzeau" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Deca&#235;ns" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489784v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristin Boye" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01622982v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Lucas" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489715v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620712v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Vogel" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01619008v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Moyano" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628866v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628663v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628869v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pinheiro" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192115v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00174957v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00174958v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00174956v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.K. Singh" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00174959v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00177309v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05557693v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffen Schweizer" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03652988v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Montagne" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765428v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613627v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595591v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth Falconer" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Girardin" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595574v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Uteau Puschmann" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629854v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Schmidt" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617678v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618413v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Moyano" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595578v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268824v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Placella" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Abadie" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Daudin" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Guillot" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Cros" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618406v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629855v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595573v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618404v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629018v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616615v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01615931v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749472v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timur Burykin" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Crawford, J.W." TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01615935v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aimeric Blaud" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Chevallier" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03823713v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458684v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572159v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r5092-les-sols-et-la-vie-souterraine.html" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00175344v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://hal-bioemco.ccsd.cnrs.fr/bioemco-00175344" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05279328v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffen Schl&#252;ter" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent J.M.N.L. Felde" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berit Zeller-Plumhoff" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480279v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Maestrali" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Raynaud" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haotian Wu" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffen A Schweizer" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Guillot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2025.106771" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510301v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoise Nunan" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chenu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Pouteau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Soro" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Potard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-23-1279-2026" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05466850v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis J.P. Dufour" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Schroeder" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias B&#246;lscher" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina H E Meurer" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00380768.2026.2616657" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05353896v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2025.109896" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-05111134v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Leuther" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorte Fischer" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anke M Herrmann" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2025.117290" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04842343v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xianjin He" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruiqi Wang" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel S Goll" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Augusto" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2024.117136" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760841v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Dufour" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Wetterlind" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katell Quenea" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andong Shi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-024-06829-x" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705406v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Abs" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven D Allison" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feng Tao" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuanyuan Huang" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-52160-5" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345938v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Wiesenbauer" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander K&#246;nig" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Gorka" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Marchand" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2023.109259" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04069819v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinhong He" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiangping Tan" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanxia Nie" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Ma" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juxiu Liu" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/spectrum.03003-22" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04256441v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Louati" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Tambosco" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bernard" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Humbert" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hal.2023.102436" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775657v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte V&#233;d&#232;re" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vieubl&#233;-Gonod" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2022.108807" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775651v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Leloup" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Przybylski" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Foti" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2022.108800" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03347522v3" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Coche" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Babey" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rapaport" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Vieubl&#233; Gonod" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Garnier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2021.108423" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03654911v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Changey" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anke Herrmann" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lerch" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2022.108897" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852118v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Figueira" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-022-00837-w" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365963v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Mb&#233;" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Monga" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Pot" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfred Otten" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Hecht" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejss.13144" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03019034v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arjun Chakrawal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Manzoni" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin M C Fischer" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2020.108068" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03336516v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na Zhang" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Penny Hirsch" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo Sun" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jizhong Zhou" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00374-021-01586-w" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03763569v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Hugoni" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Thioulouse" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Dubost" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danis Abrouk" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00248-020-01660-0" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225065v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Kleber" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian C Bourg" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth K Coward" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colleen M Hansel" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satish B. Myneni" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43017-021-00162-y" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03010483v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Barot" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Gignoux" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Grimaldi" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;christophe Lata" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sum.12640" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03336545v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phimmasone Sisouvanh" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vidhaya Trelo-Ges" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Supat Isarangkool Na Ayutthaya" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Pierret" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agriculture11020132" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03086435v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Gutti&#232;res" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Lacroix" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2020.108103" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02895829v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannes Schmidt" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2019.0249" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02887656v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Pruvost" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Mathieu" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Gigon" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Pando" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2020.105886" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02918377v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Koestel" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerker Jarsj&#246;" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-13-1399-2020" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02918387v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Lehmann" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colleen Hansel" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Kaiser" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kate Maher" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41561-020-0612-3" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875840v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o S. Ruamps" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Pouteau" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-22119-w" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620587v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Hoeck" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thilo Eickhorst" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fenvs.2018.00061" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857291v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Baveye" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Kravchenko" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Balseiro Romero" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonore Beckers" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.01929" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458148v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Baude" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques M&#233;riguet" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Dajoz" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2017.12.018" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N29LJ51D-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03544649v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Willem van Groenigen" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Agnelli" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junhong Bai" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Capowiez" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariluz Cayuela" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2018.03.023" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4VB2HVSG-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01567140v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo S. Ruamps" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-04485-z" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02184058v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Doupoux" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Merdy" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Regina Montes" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adolpho Jos&#233; Melfi" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-14-2429-2017" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458095v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Dubs" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Lata" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2017.04.111" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01525344v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Simonin" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Bloor" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Niboyet" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsle/fnx077" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188667v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-2016-545" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01611866v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jpln.201700184" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595533v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Dignac" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Derrien" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Barre" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauric C&#233;cillon" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-017-0421-2" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03986627v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qian Zhao" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuguang Jian" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando T. Maestre" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leho Tedersoo" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00374-016-1171-z" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595612v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Basile-Doelsch" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01569713v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Le Roux" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Poly" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lerondelle" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce A. Hungate" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00248-015-0604-9" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635556v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haryun Kim" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoise N. Nunan" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Dechesne" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Juarez" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Grundmann" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2015.08.042" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LNFM49TG-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631552v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Z. Lerch" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mora" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2015.05.018" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7J5P2XJH-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01419760v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Babacar L&#232;ye" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doanh Nguyen-Ngoc" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10013-015-0159-6" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01170155v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure E. Vogel" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Makowski" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia P. Garnier" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Vieubl&#233;-Gonod" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Coquet" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.advwatres.2015.05.020" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192498v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Peth" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Leblond" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anneka Mordhorst" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2014.07.024" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-46W2MTMJ-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636795v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui Wei" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Guenet" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Vicca" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamada Abdelgawad" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2014.01.003" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PLQVXPQM-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01252483v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0087217" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00937779v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Jaillard" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Harmand" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Brauman" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.12267" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01567152v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Duday" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00374-013-0784-8" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-D4KCQCPG-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652776v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Kaisermann" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233;la&#239;de Roguet" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Maron" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Ostle" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2013.07.001" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8DRZ76SL-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01567154v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1574-6941.12078" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01567153v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonja Schmidt" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejsobi.2013.06.005" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HZHWDBLT-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601955v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Babacar Leye" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/ijg.2013.410A003" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999935v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. A. Blaud" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas T. Lerch" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Brauman Brauman" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2011.11.005" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00793558v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Monard" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chokri Mchergui" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Martin-Laurent" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-6941.2012.01398.x" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00640498v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuan Zhang" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yong-Guan Zhu" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Houot" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Min Qiao" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-011-0521-5" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-V1Q1BP0H-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00542772v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Z Lerch" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; A. Mariotti" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10533-010-9432-7" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-22ZK8X8R-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00542769v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Simon Ruamps" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2010.10.010" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D3JQCWP6-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-02047775v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Suchail" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Allard" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Benest" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2745.2011.01793.x" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00542730v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jm Dias" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rs Oliveira" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ar Franco" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Ritz" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00542729v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Bardoux" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vieubl&#233;-Gonod Laure" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2005.05.012" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5N40F09T-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00577735v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00430863v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Salom&#233;" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192216v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Vieubl&#233;" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2010.05.012" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GBJPJZG5-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00542719v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Moni" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abad Chabbi" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelia Rumpel" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2010.04.014" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5BKGKV9S-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00430838v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Barriuso" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2009.05.058" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-56CDB178-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00430846v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00430834v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brajesh K. Singh" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Millard" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192197v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00453353v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00430842v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00576323v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clemence Salome" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2486.2009.01884.x" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HJ843PMP-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192030v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2008.09.020" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-68LWXB6S-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00453813v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Coucheney" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Daniell" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00321207v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karyn P. Ridgeway" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jim W. Mcnicol" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter J.W. Young" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1462-2920.2007.01474.x" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TL7759S7-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00337463v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Coucheney" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim J. Daniell" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mimet.2008.07.029" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GM54GMW3-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00338454v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iain M. Young" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John W. Crawford" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Spiers" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0065-2113(08)00604-4" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00167110v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Herrmann" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peta L. Clode" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Pett-Ridge" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2007.03.011" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C7PH0TW9-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00136963v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anke M. Herrmann" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian R. Fletcher" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth A. Stockdale" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rcm.2811" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-FVMJDFV7-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00136954v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satu J. Lehesranta" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Howard V. Davies" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise V. T. Shepherd" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaisa M. Koistinen" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Massat" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pmic.200600383" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-57MPX38F-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00138740v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Rivers" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debbie S. Feeney" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2005.08.004" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LSL5BFWR-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00136989v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eileen Reid" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Ord" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artemis Papert" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-6941.2006.00072.x" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00136960v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjo H. Tuomainen" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arja I. Tervahauta" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viivi H. Hassinen" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pmic.200501357" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9838CQW5-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00136966v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul D. Hallett" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00248-006-9062-8" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-HSC99M0N-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00136946v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia M.C. Bruneau" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donald A. Davidson" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian C. Grieve" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.femsec.2004.10.010" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FNPH80G6-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00168822v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James W. Mcnicol" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.71.11.6784-6792.2005" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00136947v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise V.T. Shepherd" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.105.060152" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05195641v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyle Mason-Jones" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffen Schluter" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ksenia Guseva" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clementine Chirol" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Dupuy" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-15464" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05263558v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Andreo-Jimenez" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Paolo d'Acqui" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Di Lonardo" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04612056v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Israel Kpemoua" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-14399" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04631954v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-13193" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03823082v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katell Qu&#233;n&#233;a" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03823072v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Aubry" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-13352" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04372420v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04490230v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604612v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535184v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Ruamps" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535185v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Pot-Genty" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01591739v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Portell Canal" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383565v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Soro" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celia Montes" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580643v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191444v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620711v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Blanchart" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Bispo" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Cluzeau" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Deca&#235;ns" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489784v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristin Boye" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01622982v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Lucas" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489715v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01619008v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Moyano" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620712v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Vogel" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628866v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628663v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628869v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pinheiro" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192115v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00174957v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00174958v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00174956v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.K. Singh" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00174959v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00177309v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05557693v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffen Schweizer" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03652988v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Montagne" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765428v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613627v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618413v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Moyano" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595578v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268824v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Placella" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Abadie" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Daudin" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Guillot" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Cros" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595591v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth Falconer" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Girardin" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595574v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Uteau Puschmann" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629854v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Schmidt" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617678v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618406v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629855v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595573v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618404v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629018v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616615v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01615931v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749472v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timur Burykin" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Crawford, J.W." TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01615935v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aimeric Blaud" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Chevallier" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03823713v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458684v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572159v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r5092-les-sols-et-la-vie-souterraine.html" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00175344v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://hal-bioemco.ccsd.cnrs.fr/bioemco-00175344" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05279328v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffen Schl&#252;ter" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent J.M.N.L. Felde" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berit Zeller-Plumhoff" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>