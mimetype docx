--- v0 (2026-03-15)
+++ v1 (2026-04-09)
@@ -66,441 +66,77 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Poster de conférence (3)</w:t>
-[...362 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (11)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">HYDROGEN STORAGE IN LOHC: THE LATEST NEWS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Marchenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -509,244 +145,244 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Kharma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Morfin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Batalha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Piccolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Congress on Sustainable Energy and related Technologies (ICSET)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Lipari, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05082105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Déshydrogénation du perhydrobenzyl-toluène (LOHC) : avancées en catalyse et cinétique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Meille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Marchenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Kharma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Piccolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Batalha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5èmes réunions plénières de la FRH2</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2025, Annecy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05368264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Designing Pt/TiO2 catalysts for efficient dehydrogenation of perhydrobenzyltoluene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Marchenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -755,1037 +391,1037 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Kharma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Morfin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Piccolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Batalha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FCCat 2025 : French Conference on Catalysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2025, Ronce Les Bains, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05075414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrogen release from perhydrobenzyltoluene: role of the catalyst support</w:t>
+                <w:t xml:space="preserve">Efficient perhydrobenzyltoluene dehydrogenation on Pt/TiO2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Marchenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Kharma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Morfin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Piccolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Batalha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Environmental Catalysis 13th (ICEC2025)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Isola delle Femmine, Italy</w:t>
+              <w:t xml:space="preserve">EuropaCat 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2025, Trondheim, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05081752v1</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05234644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient perhydrobenzyltoluene dehydrogenation on Pt/TiO2</w:t>
+                <w:t xml:space="preserve">Hydrogen release from perhydrobenzyltoluene: role of the catalyst support</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Marchenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Kharma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Morfin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Piccolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Batalha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EuropaCat 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2025, Trondheim, Norway</w:t>
+              <w:t xml:space="preserve">International Conference on Environmental Catalysis 13th (ICEC2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Isola delle Femmine, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05234644v1</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05081752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Status of hydrogen storage in LOHCs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Marchenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Kharma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Ji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Smitkriti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Morfin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th Momentom International Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2025, Orsay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05019741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Designing an efficient Pt/TiO2 dehydrogenation catalyst</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Marchenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Batalha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Morfin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Batalha</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">L. Piccolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Meille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">HYCELTEC 2024 (IX Symposium on Hydrogen, Fuel Cells and Advanced batteries)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Milazzo, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04967046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">HYCON a european project on the valorization of HTL crudes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Geantet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Rocha Batalha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Afanasiev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Checa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Laurenti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hotel Mercure</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04189426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouveaux catalyseurs pour la déshydrogénation du benzyltoluène</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Meille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Pinel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Rocha Batalha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Piccolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Thieuleux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3ème réunion plénières de la FRH2</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Saint Gilles Les Bains, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04133220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'hydrogène (H2) : le carburant du futur ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Rocha Batalha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pint of Science, Lyon</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04102055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enhancement of iso-paraffins synthesis from biosyngas over hierarchical cobalt-ZSM-5 composite catalysts prepared using carbon nanotubes as sacrificial templates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camila Flores</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nuno Batalha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ordomsky V.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vladimir L. Zholobenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nilson R. Marcilio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GFZ 1st International Edition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2018, Cabourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03574459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1795,6737 +1431,7101 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Binary organosolv strategy for simultaneous high yield and structure preservation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Adami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Yan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Batalha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Green Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/d5gc05920h⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05443257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A study of N-ethylcarbazole hydrogenation catalysed by Ru/TiO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; and Ru-Pt/TiO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; through experimental and modelling approaches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Poon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Batalha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Zuluaga-Bedoya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gloria Monsalve-Bravo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed H. M. Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 514, pp.162324. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.cej.2025.162324⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05074503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reduction of RuO2 nanoparticles supported on silica by organic molecules: a strategy for nanoparticle redispersion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Fraga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Konarova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Massin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Athukoralalage Don K. Deshan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Rackemann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Materials Chemistry A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 10 (13), pp.7445-7460. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/d4ta08563a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04950912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of titania phase on the performance of Pt/TiO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; catalysts in the dehydrogenation of perhydrobenzyltoluene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nataliia Marchenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamad Kharma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Pinard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Massin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Morfin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 161, pp.150636. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2025.150636⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05221804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydrotreatment of Sewage Sludge Derived Hydrothermal Liquefaction Biocrude. Part I: Experimental</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Browning</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nuno Batalha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margarida Costa Gomes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorothée Laurenti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Lebaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Energy &amp; Fuels</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 38 (13), pp.11793-11804. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acs.energyfuels.4c00883⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04658091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integrating PET chemical recycling with pyrolysis of mixed plastic waste via pressureless alkaline depolymerization in a hydrocarbon solvent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Konarova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Batalha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Fraga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Pratt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Waste Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 174, pp.24-30. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.wasman.2023.11.023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04387197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydrotreatment of Sewage Sludge Derived Hydrothermal Liquefaction Biocrude. Part II: Kinetic Model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Browning</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nuno Batalha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Barbara Browning</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Noureddine Lebaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Geantet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melaz Tayakout-Fayolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Energy &amp; Fuels</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 38 (13), pp.11805-11814. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acs.energyfuels.4c00901⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04658121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conceptual Process Design, Techno-Economics, and Greenhouse Gas Analysis of Furfuryl Alcohol Production via Transfer Hydrogenation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Fraga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Ramirez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Renouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Batalha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACS Sustainable Chemistry &amp; Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 12 (28), pp.10604-10614. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acssuschemeng.4c03588⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04652261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydrocarbon Fuels from Sequential Hydrothermal Liquefaction (HTL) of Lignite and Catalytic Upgrading of Crude Oil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nuno Batalha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruben Checa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Lorentz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pavel Afanasiev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Krzysztof Stańczyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Energy &amp; Fuels</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 38 (2), pp.1019-1031. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acs.energyfuels.3c04312⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04433676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lignite and Biomass Waste Hydrothermal Liquefaction Crude Upgrading by Hydrotreatment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Batalha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Checa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Lorentz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Afanasiev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Stanczyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Energy &amp; Fuels</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acs.energyfuels.3c01550⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04170031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design of trifunctional catalysts for promoting sequential condensation, deoxygenation, and aromatization of pyrolyzed mixed waste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Batalha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Karim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Alnaser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Yamauchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Materials Chemistry A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 11 (26), pp.14404-14415. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/d3ta01368e⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04157618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Retrieving back plastic wastes for conversion to value added petrochemicals: opportunities, challenges and outlooks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Kumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bolan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Padhye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Konarova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Foong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Energy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 345, pp.121307. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.apenergy.2023.121307⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04157616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrocarbon Fuels from Lignite Hydrothermal Liquefaction</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">P. Afanasiev</w:t>
+                <w:t xml:space="preserve">How do the products in methane dehydroaromatization impact the distinct stages of the reaction?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Beuque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hu Hao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Berrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nuno Batalha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Stańczykb</w:t>
+                <w:t xml:space="preserve">Alexander Sachse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Elsevier SSRN</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, </w:t>
+              <w:t xml:space="preserve">Applied Catalysis B: Environmental</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 309, pp.121274. </w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2139/ssrn.4153345⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.apcatb.2022.121274⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05327654v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03647187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How do the products in methane dehydroaromatization impact the distinct stages of the reaction?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Hydrocarbon Fuels from Lignite Hydrothermal Liquefaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Batalha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Checa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Lorentz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Afanasiev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Beuque</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Alexander Sachse</w:t>
+                <w:t xml:space="preserve">K. Stańczykb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Catalysis B: Environmental</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apcatb.2022.121274⟩</w:t>
+              <w:t xml:space="preserve">Elsevier SSRN</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2139/ssrn.4153345⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03647187v1</w:t>
+                <w:t xml:space="preserve">hal-05327654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zeolite shape selectivity impact on LDPE and PP catalytic pyrolysis products and coke nature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Mahmudul Hasan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Batalha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Fraga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. H.M. Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Pinard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sustainable Energy &amp; Fuels</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 6 (6), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/d2se00146b⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05327659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Understanding the mechanism of large-scale template elimination during calcination of Mcm-41</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Palencia-Ruiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Sachse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Amar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Gucuyener</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Bats</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 338, pp.111981. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.micromeso.2022.111981⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03671663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In situ FTIR spectroscopy to unravel the bifunctional nature of aromatics hydrogenation synergy on zeolite/metal catalysts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nuno Batalha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Dominique Comparot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Le Valant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Pinard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Catalysis Science &amp; Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 12 (4), pp.1117-1129. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/D1CY01724A⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04463221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transformation of Dilute Ethylene at High Temperature on Micro- and Nano-Sized H-ZSM-5 Zeolites</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nuno Batalha</w:t>
+                <w:t xml:space="preserve">Advances in liquefaction for the production of hydrocarbon biofuels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Fraga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Batalha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Kumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Bhaskar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Konarova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Catalysts</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/catal11020282⟩</w:t>
+              <w:t xml:space="preserve">Elsevier eBooks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/b978-0-12-823306-1.00009-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03157621v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05327668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advances in liquefaction for the production of hydrocarbon biofuels</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">N. Batalha</w:t>
+                <w:t xml:space="preserve">Insights into the Role of Framework and Nonframework Aluminum in the Protolytic Reaction of Carbon−Carbon and Tertiary Carbon−Hydrogen Bonds of Isobutane</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcelo Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabiana Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandra Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nuno Batalha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Kumar</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">M. Konarova</w:t>
+                <w:t xml:space="preserve">Fábio Junior Ferreira da Silva Henrique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Elsevier eBooks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/b978-0-12-823306-1.00009-1⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 125 (21), pp.11636-11647. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.1c01989⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05327668v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03436139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insights into the Role of Framework and Nonframework Aluminum in the Protolytic Reaction of Carbon−Carbon and Tertiary Carbon−Hydrogen Bonds of Isobutane</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Role of Catalyst Support's Physicochemical Properties on Catalytic Transfer Hydrogenation over Palladium Catalysts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Fraga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Simões Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Konarova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Mahmudul Hasan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marcelo Pereira</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Fábio Junior Ferreira da Silva Henrique</w:t>
+                <w:t xml:space="preserve">B. Laycock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.1c01989⟩</w:t>
+              <w:t xml:space="preserve">ChemCatChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13 (24), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cctc.202101170⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03436139v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05327667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of Catalyst Support's Physicochemical Properties on Catalytic Transfer Hydrogenation over Palladium Catalysts</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">B. Laycock</w:t>
+                <w:t xml:space="preserve">Transformation of Dilute Ethylene at High Temperature on Micro- and Nano-Sized H-ZSM-5 Zeolites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Beuque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Barreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Berrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Paul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nuno Batalha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemCatChem</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/cctc.202101170⟩</w:t>
+              <w:t xml:space="preserve">Catalysts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (2), pp.282. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/catal11020282⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05327667v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03157621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tailoring ZSM-5 zeolite porosity and acidity for efficient conversion of municipal solid waste to fuel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. H.M. Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Batalha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Yamauchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Konarova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 330, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.micromeso.2021.111579⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05327666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transforming red mud into an efficient Acid-Base catalyst by hybridization with mesoporous ZSM-5 for Co-pyrolysis of biomass and plastics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. H.M. Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Batalha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z. A. Alothman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Yamauchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Valentino Kaneti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 430, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.cej.2021.132965⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05327665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydroconversion of xylose derived ketals: A key strategy for producing A broad range of green-hydrocarbons suitable as fuels and petrochemicals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Castro Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Oliveira de Souza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. M. Esteves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Batalha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Lam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Catalysis A : General</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 609, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.apcata.2020.117911⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05327930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The catalytic activity of KMoCo carbon spheres for higher alcohols synthesis from syngas</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">T. U. Schülli</w:t>
+                <w:t xml:space="preserve">Hydrocarbon hydrogen carriers for catalytic transfer hydrogenation of guaiacol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Fraga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Yin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Konarova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Mahmudul Hasan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Laycock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Catalysis A : General</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apcata.2020.117803⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 45 (51), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2020.07.136⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05327929v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05327927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrocarbon hydrogen carriers for catalytic transfer hydrogenation of guaiacol</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">B. Laycock</w:t>
+                <w:t xml:space="preserve">The catalytic activity of KMoCo carbon spheres for higher alcohols synthesis from syngas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Aslam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Beltramini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Atanda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Batalha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. U. Schülli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2020.07.136⟩</w:t>
+              <w:t xml:space="preserve">Applied Catalysis A : General</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 605, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apcata.2020.117803⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05327927v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05327929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conversion of agricultural waste into stable biocrude using spinel oxide catalysts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Atanda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Fraga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. H.M. Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z. A. Alothman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Na</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 402, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jhazmat.2020.123539⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05327928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A review on advanced catalytic co-pyrolysis of biomass and hydrogen-rich feedstock: Insights into synergistic effect, catalyst development and reaction mechanism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. H.M. Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Batalha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Md. Mahmudul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Perkins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Konarova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bioresource Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 310, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.biortech.2020.123457⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05327922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Red-mud based porous nanocatalysts for valorisation of municipal solid waste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. H.M. Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Batalha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Qiu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Mahmudul Hasan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Atanda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 396, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jhazmat.2020.122711⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05327926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recent advances in liquefaction technologies for production of liquid hydrocarbon fuels from biomass and carbonaceous wastes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Perkins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Batalha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Kumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Bhaskar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Konarova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Renewable and Sustainable Energy Reviews</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 115, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.rser.2019.109400⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05327935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Versatile Roles of Metal Species in Carbon Nanotube Templates for the Synthesis of Metal–Zeolite Nanocomposite Catalysts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camila Flores</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vladimir L Zholobenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bang Gu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nuno Batalha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Valtchev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACS Applied Nano Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 2 (7), pp.4507-4517. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acsanm.9b00888⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03039965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hybridization of ZSM‐5 with Spinel Oxides for Biomass Vapour Upgrading</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Atanda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Batalha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Stark</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Tabulo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Perkins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ChemCatChem</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 12 (5), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/cctc.201902023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05327936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Direct Production of Iso-Paraffins from Syngas over Hierarchical Cobalt-ZSM-5 Nanocomposites Synthetized by using Carbon Nanotubes as Sacrificial Templates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camila Flores</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nuno Batalha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vitaly Ordomsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vladimir Zholobenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walid Baaziz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ChemCatChem</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 10 (10), pp.2291-2299. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/cctc.201701848⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02379562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of Impregnation and Ion Exchange Sequence on Metal Localization, Acidity and Catalytic Performance of Cobalt BEA Zeolite Catalysts in Fischer‐Tropsch Synthesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camila Flores</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nuno Batalha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nilson Marcilio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vitaly Ordomsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrei Khodakov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ChemCatChem</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 11 (1), pp.568-574. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/cctc.201800728⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02379547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruthenium silica nanoreactors with varied metal–wall distance for efficient control of hydrocarbon distribution in Fischer–Tropsch synthesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yanping E Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nuno Batalha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maya Marinova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Impéror-Clerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Changru Ma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chinese Journal of Catalysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 365, pp.429-439. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jcat.2018.06.023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02379545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catalyst regeneration using CO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; as reactant through reverse‐Boudouard reaction with coke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Castro Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ribeiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Batalha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Maciel Pereira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Greenhouse Gases: Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 7 (5), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/ghg.1692⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05327943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design of nanocomposites with cobalt encapsulated in the zeolite micropores for selective synthesis of isoparaffins in Fischer-Tropsch reaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maya Marinova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nuno Batalha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nilson Romeu Marcilio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrei Khodakov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Catalysis Science &amp; Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Catalysis Science &amp; Technology, 7, pp.5019-5027. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/C7CY01945A⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02317738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coupling CH4 pyrolysis with CO2 activation via reverse Boudouard reaction in the presence of O2 through a multifunctional catalyst Ni-V-Li/Al2O3</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Biohydrocarbons Production under Standard Refinery Conditions by means of a Representative Ketal Compound of Biocrude</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Batalha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. F. Pinto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Breno Pereira Ferreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. C. Baptista</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. F.M. Antonio</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">L. S. M. Miranda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of CO2 Utilization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jcou.2016.10.011⟩</w:t>
+              <w:t xml:space="preserve">Energy Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 5 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ente.201600313⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-05327949v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05327948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biohydrocarbons Production under Standard Refinery Conditions by means of a Representative Ketal Compound of Biocrude</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Coupling CH4 pyrolysis with CO2 activation via reverse Boudouard reaction in the presence of O2 through a multifunctional catalyst Ni-V-Li/Al2O3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. F.M. Antonio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Franco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Batalha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Maciel Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ente.201600313⟩</w:t>
+              <w:t xml:space="preserve">Journal of CO2 Utilization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 16, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcou.2016.10.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05327948v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05327949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanadium-lithium alumina a potential additive for coke oxidation by CO2 in the presence of O2 during FCC catalyst regeneration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Castro Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Franco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ribeiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Batalha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Maciel Pereira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Catalysis B: Environmental</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 196, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.apcatb.2016.05.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05327947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydroisomerization of n-hexadecane over bifunctional Pt-HBEA catalysts. Influence of Si/Al ratio on activity selectivity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Batalha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Astafan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.C. dos Reis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Pouilloux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bouchy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reaction kinetics, mechanisms and catalysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 114 (2 ), pp.661-673. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11144-014-0794-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01307485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interactions of H2on the Isobutane Adsorption over Bifunctional Catalyst PtHBEA Revealed by Reversed-Flow Inverse Gas Chromatography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Belin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Batalha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Pinard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Lemos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Pouilloux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 119, pp.1791-1799. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/jp507567s⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01486106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanadium and alumina modified with groups I and II elements for CO2 and coke reaction under fluid catalytic cracking process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Crispim da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Filipa Pinto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. M. Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Crispim da Silva</w:t>
+                <w:t xml:space="preserve">L. Tavares dos Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Alexandre Gomes Aranda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Catalysis B: Environmental</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 164, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.apcatb.2014.09.028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05327959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanadium–potassium–alumina catalyst: A way of promoting CO2 and coke reaction in the presence of O2 during the FCC catalyst regeneration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Carvalho da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Pereira dos Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Batalha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Maciel Pereira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Catalysis Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 51, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.catcom.2014.03.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05327958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gasoline from Biomass through Refinery‐Friendly Carbohydrate‐Based Bio‐Oil Produced by Ketalization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Batalha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. V. da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Oliveira de Souza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. M. C. da Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. S. Gomes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ChemSusChem</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 7 (6), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/cssc.201301242⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05327956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bifunctional Hydrogenating/Acid Catalysis: Quantification of the Intimacy Criterion</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">BEA zeolite nano-crystals dispersed over alumina for n-hexadecane hydroisomerization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Batalha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Morisset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Pinard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Maupin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.L. Lemberton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Catalysis Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 166, pp.161. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.micromeso.2012.04.041⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10562-013-1003-9⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00961127v1</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00916529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">BEA zeolite nano-crystals dispersed over alumina for n-hexadecane hydroisomerization</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Bifunctional Hydrogenating/Acid Catalysis: Quantification of the Intimacy Criterion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Batalha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Pinard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Pouilloux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Guisnet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.micromeso.2012.04.041⟩</w:t>
+              <w:t xml:space="preserve">Catalysis Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 143 (6), pp.587-591. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10562-013-1003-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00916529v1</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00961127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">n-Hexadecane hydroisomerization over Pt-HBEA catalysts. Quantification and effect of the intimacy between metal and protonic sites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Batalha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Pinard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bouchy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Guillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Guisnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Catalysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 307, pp.122-131. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jcat.2013.07.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00916603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of the BEA zeolite morphology on isobutane adsorption followed by Reversed-Flow Inverse Gas Chromatography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Batalha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Soualah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Pinard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Pouilloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Lemos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Chromatography A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 1260, pp.206-214. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.chroma.2012.08.079⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00734866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of the performances of Pt/HBEA nano dispersed over alumina and Pt/ZSM-22 catalysts in n-hexadecane hydroisomerization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Batalha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Pinard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Morisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Lemberton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Pouilloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reac Kinet Mech Cat</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, pp.3. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11144-012-0488-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00734360v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Poster de conférence (3)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tailoring the performance of Pt/TiO2 catalysts in the dehydrogenation of perhydrobenzyltoluene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Marchenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Kharma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Morfin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Piccolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Batalha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4th Momentom International Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2025, Orsay, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05019742v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...14 lines deleted...]
-            <w:pPr/>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Redispersion of supported RuO2 by reduction with organic compounds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Fraga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Batalha</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EuropaCat 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2025, Trondheim, Norway</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05234649v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...14 lines deleted...]
-                <w:t xml:space="preserve">hal-00734360v1</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maximizing platinum efficiency in LOHC dehydrogenation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Marchenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Piccolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Batalha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Morfin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Smitkriti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">18th ICC - International Congress on Catalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04649131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId277"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -8680,51 +8680,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019742v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Marchenko" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kharma" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Morfin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Piccolo" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Batalha" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05234649v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Fraga" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04649131v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Smitkriti" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05082105v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368264v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Meille" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05075414v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05081752v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05234644v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019741v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Ji" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967046v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189426v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Geantet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Rocha Batalha" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Afanasiev" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Checa" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Laurenti" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133220v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pinel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Thieuleux" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04102055v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03574459v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila Flores" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuno Batalha" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ordomsky V." TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir L. Zholobenko" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nilson R. Marcilio" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05443257v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Wang" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Adami" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chen" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Yan" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5gc05920h" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05074503v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Poon" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Zuluaga-Bedoya" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gloria Monsalve-Bravo" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed H. M. Ahmed" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2025.162324" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950912v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Konarova" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Massin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athukoralalage Don K. Deshan" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rackemann" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4ta08563a" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05221804v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nataliia Marchenko" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Kharma" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Pinard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2025.150636" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04658091v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Browning" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarida Costa Gomes" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Laurenti" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Lebaz" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.energyfuels.4c00883" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04387197v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ahmed" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pratt" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wasman.2023.11.023" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04658121v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Geantet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melaz Tayakout-Fayolle" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.energyfuels.4c00901" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652261v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ramirez" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Renouf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.4c03588" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04433676v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben Checa" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Lorentz" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Afanasiev" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krzysztof Sta&#324;czyk" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.energyfuels.3c04312" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04170031v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lorentz" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Stanczyk" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.energyfuels.3c01550" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04157618v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Karim" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Alnaser" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Yamauchi" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3ta01368e" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04157616v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kumar" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bolan" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Padhye" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Foong" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2023.121307" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05327654v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Sta&#324;czykb" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2139/ssrn.4153345" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03647187v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Beuque" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hu Hao" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Berrier" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Sachse" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2022.121274" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05327659v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mahmudul Hasan" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. H.M. Ahmed" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pinard" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2se00146b" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03671663v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Palencia-Ruiz" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Amar" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gucuyener" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bats" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2022.111981" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04463221v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Dominique Comparot" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Le Valant" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1CY01724A" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03157621v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Barreau" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Paul" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/catal11020282" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05327668v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kumar" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bhaskar" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/b978-0-12-823306-1.00009-1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436139v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Pereira" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabiana Santos" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Silva" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#225;bio Junior Ferreira da Silva Henrique" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.1c01989" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05327667v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sim&#245;es Santos" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Laycock" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.202101170" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05327666v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Xu" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2021.111579" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05327665v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. A. Alothman" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Valentino Kaneti" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2021.132965" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05327930v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Castro Pereira" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Oliveira de Souza" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. M. Esteves" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Lam" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcata.2020.117911" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05327929v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Aslam" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Beltramini" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Atanda" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. U. Sch&#252;lli" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcata.2020.117803" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05327927v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Yin" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2020.07.136" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05327928v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Na" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2020.123539" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05327922v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Md. Mahmudul" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Perkins" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2020.123457" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05327926v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Qiu" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2020.122711" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05327935v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rser.2019.109400" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03039965v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir L Zholobenko" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bang Gu" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Valtchev" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsanm.9b00888" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05327936v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Stark" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Tabulo" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.201902023" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379562v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitaly Ordomsky" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Zholobenko" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Baaziz" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.201701848" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379547v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nilson Marcilio" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Khodakov" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.201800728" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379545v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanping E Chen" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Marinova" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Imp&#233;ror-Clerc" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Changru Ma" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcat.2018.06.023" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R564C4JZ-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05327943v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ribeiro" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Maciel Pereira" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ghg.1692" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02317738v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Carvalho" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nilson Romeu Marcilio" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7CY01945A" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05327949v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. F.M. Antonio" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Franco" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcou.2016.10.011" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FKC7SN4P-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05327948v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. F. Pinto" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Breno Pereira Ferreira" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. C. Baptista" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. S. M. Miranda" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ente.201600313" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05327947v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2016.05.024" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-38S6XDKM-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307485v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Astafan" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. dos Reis" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Pouilloux" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bouchy" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11144-014-0794-z" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486106v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Belin" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lemos" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp507567s" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05327959v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Crispim da Silva" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Filipa Pinto" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. M. Santos" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Tavares dos Santos" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Alexandre Gomes Aranda" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2014.09.028" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S2DKLG3W-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05327958v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Carvalho da Silva" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Pereira dos Santos" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catcom.2014.03.013" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TS1R96L8-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05327956v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. V. da Silva" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. M. C. da Costa" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. S. Gomes" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cssc.201301242" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-83W8R37V-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00961127v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Guisnet" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10562-013-1003-9" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-LZQG4RTL-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00916529v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Morisset" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Maupin" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Lemberton" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2012.04.041" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6SMVQD15-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00916603v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Guillon" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcat.2013.07.014" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5G5HJDK0-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734866v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Soualah" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2012.08.079" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R6NDBDJ5-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734360v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11144-012-0488-3" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-5RDR621X-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05082105v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Marchenko" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kharma" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Morfin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Batalha" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Piccolo" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368264v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Meille" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05075414v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05234644v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05081752v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019741v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Ji" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Smitkriti" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967046v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189426v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Geantet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Rocha Batalha" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Afanasiev" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Checa" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Laurenti" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133220v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pinel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Thieuleux" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04102055v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03574459v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila Flores" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuno Batalha" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ordomsky V." TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir L. Zholobenko" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nilson R. Marcilio" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05443257v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Wang" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Adami" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chen" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Yan" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5gc05920h" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05074503v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Poon" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Zuluaga-Bedoya" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gloria Monsalve-Bravo" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed H. M. Ahmed" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2025.162324" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950912v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Fraga" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Konarova" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Massin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athukoralalage Don K. Deshan" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rackemann" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4ta08563a" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05221804v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nataliia Marchenko" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Kharma" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Pinard" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2025.150636" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04658091v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Browning" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarida Costa Gomes" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Laurenti" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Lebaz" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.energyfuels.4c00883" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04387197v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ahmed" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pratt" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wasman.2023.11.023" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04658121v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Geantet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melaz Tayakout-Fayolle" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.energyfuels.4c00901" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652261v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ramirez" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Renouf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.4c03588" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04433676v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben Checa" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Lorentz" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Afanasiev" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krzysztof Sta&#324;czyk" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.energyfuels.3c04312" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04170031v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lorentz" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Stanczyk" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.energyfuels.3c01550" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04157618v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Karim" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Alnaser" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Yamauchi" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3ta01368e" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04157616v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kumar" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bolan" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Padhye" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Foong" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2023.121307" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03647187v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Beuque" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hu Hao" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Berrier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Sachse" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2022.121274" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05327654v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Sta&#324;czykb" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2139/ssrn.4153345" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05327659v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mahmudul Hasan" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. H.M. Ahmed" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pinard" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2se00146b" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03671663v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Palencia-Ruiz" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Amar" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gucuyener" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bats" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2022.111981" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04463221v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Dominique Comparot" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Le Valant" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1CY01724A" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05327668v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kumar" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bhaskar" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/b978-0-12-823306-1.00009-1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436139v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Pereira" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabiana Santos" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Silva" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#225;bio Junior Ferreira da Silva Henrique" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.1c01989" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05327667v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sim&#245;es Santos" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Laycock" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.202101170" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03157621v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Barreau" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Paul" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/catal11020282" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05327666v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Xu" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2021.111579" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05327665v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. A. Alothman" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Valentino Kaneti" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2021.132965" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05327930v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Castro Pereira" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Oliveira de Souza" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. M. Esteves" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Lam" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcata.2020.117911" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05327927v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Yin" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2020.07.136" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05327929v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Aslam" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Beltramini" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Atanda" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. U. Sch&#252;lli" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcata.2020.117803" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05327928v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Na" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2020.123539" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05327922v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Md. Mahmudul" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Perkins" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2020.123457" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05327926v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Qiu" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2020.122711" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05327935v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rser.2019.109400" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03039965v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir L Zholobenko" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bang Gu" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Valtchev" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsanm.9b00888" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05327936v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Stark" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Tabulo" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.201902023" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379562v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitaly Ordomsky" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Zholobenko" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Baaziz" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.201701848" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379547v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nilson Marcilio" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Khodakov" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.201800728" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379545v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanping E Chen" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Marinova" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Imp&#233;ror-Clerc" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Changru Ma" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcat.2018.06.023" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R564C4JZ-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05327943v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ribeiro" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Maciel Pereira" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ghg.1692" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02317738v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Carvalho" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nilson Romeu Marcilio" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7CY01945A" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05327948v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. F. Pinto" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Breno Pereira Ferreira" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. C. Baptista" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. S. M. Miranda" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ente.201600313" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05327949v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. F.M. Antonio" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Franco" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcou.2016.10.011" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FKC7SN4P-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05327947v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2016.05.024" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-38S6XDKM-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307485v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Astafan" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. dos Reis" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Pouilloux" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bouchy" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11144-014-0794-z" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486106v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Belin" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lemos" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp507567s" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05327959v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Crispim da Silva" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Filipa Pinto" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. M. Santos" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Tavares dos Santos" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Alexandre Gomes Aranda" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2014.09.028" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S2DKLG3W-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05327958v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Carvalho da Silva" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Pereira dos Santos" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catcom.2014.03.013" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TS1R96L8-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05327956v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. V. da Silva" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. M. C. da Costa" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. S. Gomes" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cssc.201301242" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-83W8R37V-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00916529v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Morisset" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Maupin" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Lemberton" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2012.04.041" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6SMVQD15-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00961127v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Guisnet" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10562-013-1003-9" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-LZQG4RTL-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00916603v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Guillon" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcat.2013.07.014" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5G5HJDK0-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734866v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Soualah" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2012.08.079" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R6NDBDJ5-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734360v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11144-012-0488-3" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-5RDR621X-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019742v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05234649v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04649131v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>