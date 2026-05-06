--- v1 (2026-04-09)
+++ v2 (2026-05-06)
@@ -100,648 +100,648 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HYDROGEN STORAGE IN LOHC: THE LATEST NEWS</w:t>
+                <w:t xml:space="preserve">Efficient perhydrobenzyltoluene dehydrogenation on Pt/TiO2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Marchenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Kharma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Morfin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L. Piccolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">N. Batalha</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">L. Piccolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Congress on Sustainable Energy and related Technologies (ICSET)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Lipari, Italy</w:t>
+              <w:t xml:space="preserve">EuropaCat 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2025, Trondheim, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05082105v1</w:t>
+                <w:t xml:space="preserve">hal-05234644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Déshydrogénation du perhydrobenzyl-toluène (LOHC) : avancées en catalyse et cinétique</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hydrogen release from perhydrobenzyltoluene: role of the catalyst support</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Marchenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Kharma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Morfin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Piccolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Piccolo</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">N. Batalha</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5èmes réunions plénières de la FRH2</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2025, Annecy, France</w:t>
+              <w:t xml:space="preserve">International Conference on Environmental Catalysis 13th (ICEC2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Isola delle Femmine, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05368264v1</w:t>
+                <w:t xml:space="preserve">hal-05081752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Designing Pt/TiO2 catalysts for efficient dehydrogenation of perhydrobenzyltoluene</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Déshydrogénation du perhydrobenzyl-toluène (LOHC) : avancées en catalyse et cinétique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Meille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Marchenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Kharma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">F. Morfin</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Piccolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Piccolo</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">N. Batalha</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FCCat 2025 : French Conference on Catalysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2025, Ronce Les Bains, France</w:t>
+              <w:t xml:space="preserve">5èmes réunions plénières de la FRH2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2025, Annecy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05075414v1</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05368264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient perhydrobenzyltoluene dehydrogenation on Pt/TiO2</w:t>
+                <w:t xml:space="preserve">Designing Pt/TiO2 catalysts for efficient dehydrogenation of perhydrobenzyltoluene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Marchenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Kharma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Morfin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Piccolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Batalha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EuropaCat 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2025, Trondheim, Norway</w:t>
+              <w:t xml:space="preserve">FCCat 2025 : French Conference on Catalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, Ronce Les Bains, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05234644v1</w:t>
+                <w:t xml:space="preserve">hal-05075414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrogen release from perhydrobenzyltoluene: role of the catalyst support</w:t>
+                <w:t xml:space="preserve">HYDROGEN STORAGE IN LOHC: THE LATEST NEWS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Marchenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Kharma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Morfin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">N. Batalha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L. Piccolo</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">N. Batalha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Environmental Catalysis 13th (ICEC2025)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Isola delle Femmine, Italy</w:t>
+              <w:t xml:space="preserve">International Congress on Sustainable Energy and related Technologies (ICSET)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Lipari, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05081752v1</w:t>
+                <w:t xml:space="preserve">hal-05082105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Status of hydrogen storage in LOHCs</w:t>
               </w:r>
@@ -865,90 +865,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Designing an efficient Pt/TiO2 dehydrogenation catalyst</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Marchenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Batalha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Morfin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Batalha</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">L. Piccolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Meille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">HYCELTEC 2024 (IX Symposium on Hydrogen, Fuel Cells and Advanced batteries)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Milazzo, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1098,90 +1098,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouveaux catalyseurs pour la déshydrogénation du benzyltoluène</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Meille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Pinel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Rocha Batalha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Piccolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Thieuleux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1439,295 +1439,295 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Binary organosolv strategy for simultaneous high yield and structure preservation</w:t>
+                <w:t xml:space="preserve">A study of N-ethylcarbazole hydrogenation catalysed by Ru/TiO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; and Ru-Pt/TiO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; through experimental and modelling approaches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Wang</w:t>
+                <w:t xml:space="preserve">C. Poon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Batalha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Adami</w:t>
+                <w:t xml:space="preserve">Christian Zuluaga-Bedoya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Chen</w:t>
+                <w:t xml:space="preserve">Gloria Monsalve-Bravo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Yan</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">N. Batalha</w:t>
+                <w:t xml:space="preserve">Mohamed H. M. Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Green Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, </w:t>
+              <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 514, pp.162324. </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/d5gc05920h⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cej.2025.162324⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05443257v1</w:t>
+                <w:t xml:space="preserve">hal-05074503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A study of N-ethylcarbazole hydrogenation catalysed by Ru/TiO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; and Ru-Pt/TiO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; through experimental and modelling approaches</w:t>
+                <w:t xml:space="preserve">Binary organosolv strategy for simultaneous high yield and structure preservation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Poon</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">J. Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Adami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Yan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Batalha</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mohamed H. M. Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 514, pp.162324. </w:t>
+              <w:t xml:space="preserve">Green Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cej.2025.162324⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/d5gc05920h⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05074503v1</w:t>
+                <w:t xml:space="preserve">hal-05443257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reduction of RuO2 nanoparticles supported on silica by organic molecules: a strategy for nanoparticle redispersion</w:t>
               </w:r>
@@ -1975,351 +1975,351 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05221804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrotreatment of Sewage Sludge Derived Hydrothermal Liquefaction Biocrude. Part I: Experimental</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Integrating PET chemical recycling with pyrolysis of mixed plastic waste via pressureless alkaline depolymerization in a hydrocarbon solvent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Konarova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Batalha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Fraga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Barbara Browning</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nuno Batalha</w:t>
+                <w:t xml:space="preserve">M. Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Margarida Costa Gomes</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Noureddine Lebaz</w:t>
+                <w:t xml:space="preserve">S. Pratt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy &amp; Fuels</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.energyfuels.4c00883⟩</w:t>
+              <w:t xml:space="preserve">Waste Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 174, pp.24-30. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.wasman.2023.11.023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04658091v1</w:t>
+                <w:t xml:space="preserve">hal-04387197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrating PET chemical recycling with pyrolysis of mixed plastic waste via pressureless alkaline depolymerization in a hydrocarbon solvent</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">G. Fraga</w:t>
+                <w:t xml:space="preserve">Hydrotreatment of Sewage Sludge Derived Hydrothermal Liquefaction Biocrude. Part I: Experimental</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Browning</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nuno Batalha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margarida Costa Gomes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Ahmed</w:t>
+                <w:t xml:space="preserve">Dorothée Laurenti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Pratt</w:t>
+                <w:t xml:space="preserve">Noureddine Lebaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Waste Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 174, pp.24-30. </w:t>
+              <w:t xml:space="preserve">Energy &amp; Fuels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 38 (13), pp.11793-11804. </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.wasman.2023.11.023⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.energyfuels.4c00883⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04387197v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04658091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydrotreatment of Sewage Sludge Derived Hydrothermal Liquefaction Biocrude. Part II: Kinetic Model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Browning</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nuno Batalha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Lebaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Geantet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2418,51 +2418,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Ramirez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Renouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Batalha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACS Sustainable Chemistry &amp; Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 12 (28), pp.10604-10614. </w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2630,51 +2630,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lignite and Biomass Waste Hydrothermal Liquefaction Crude Upgrading by Hydrotreatment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Batalha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Checa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2764,64 +2764,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design of trifunctional catalysts for promoting sequential condensation, deoxygenation, and aromatization of pyrolyzed mixed waste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Batalha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Karim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3170,51 +3170,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydrocarbon Fuels from Lignite Hydrothermal Liquefaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Batalha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Checa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3317,51 +3317,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zeolite shape selectivity impact on LDPE and PP catalytic pyrolysis products and coke nature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Mahmudul Hasan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Batalha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Fraga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3683,429 +3683,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04463221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advances in liquefaction for the production of hydrocarbon biofuels</w:t>
+                <w:t xml:space="preserve">Role of Catalyst Support's Physicochemical Properties on Catalytic Transfer Hydrogenation over Palladium Catalysts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Fraga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Kumar</w:t>
+                <w:t xml:space="preserve">M. Simões Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Konarova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Mahmudul Hasan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Bhaskar</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">M. Konarova</w:t>
+                <w:t xml:space="preserve">B. Laycock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Elsevier eBooks</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, </w:t>
+              <w:t xml:space="preserve">ChemCatChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13 (24), </w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/b978-0-12-823306-1.00009-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/cctc.202101170⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05327668v1</w:t>
+                <w:t xml:space="preserve">hal-05327667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insights into the Role of Framework and Nonframework Aluminum in the Protolytic Reaction of Carbon−Carbon and Tertiary Carbon−Hydrogen Bonds of Isobutane</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Advances in liquefaction for the production of hydrocarbon biofuels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Fraga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Batalha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marcelo Pereira</w:t>
+                <w:t xml:space="preserve">A. Kumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabiana Santos</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Fábio Junior Ferreira da Silva Henrique</w:t>
+                <w:t xml:space="preserve">T. Bhaskar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Konarova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.1c01989⟩</w:t>
+              <w:t xml:space="preserve">Elsevier eBooks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/b978-0-12-823306-1.00009-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03436139v1</w:t>
+                <w:t xml:space="preserve">hal-05327668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of Catalyst Support's Physicochemical Properties on Catalytic Transfer Hydrogenation over Palladium Catalysts</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">G. Fraga</w:t>
+                <w:t xml:space="preserve">Insights into the Role of Framework and Nonframework Aluminum in the Protolytic Reaction of Carbon−Carbon and Tertiary Carbon−Hydrogen Bonds of Isobutane</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcelo Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabiana Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Simões Santos</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">M. Mahmudul Hasan</w:t>
+                <w:t xml:space="preserve">Alessandra Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nuno Batalha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Laycock</w:t>
+                <w:t xml:space="preserve">Fábio Junior Ferreira da Silva Henrique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemCatChem</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 13 (24), </w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 125 (21), pp.11636-11647. </w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/cctc.202101170⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.1c01989⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05327667v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03436139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transformation of Dilute Ethylene at High Temperature on Micro- and Nano-Sized H-ZSM-5 Zeolites</w:t>
               </w:r>
@@ -4238,51 +4238,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tailoring ZSM-5 zeolite porosity and acidity for efficient conversion of municipal solid waste to fuel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. H.M. Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Batalha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4368,51 +4368,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transforming red mud into an efficient Acid-Base catalyst by hybridization with mesoporous ZSM-5 for Co-pyrolysis of biomass and plastics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. H.M. Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Batalha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z. A. Alothman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4528,51 +4528,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Oliveira de Souza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. M. Esteves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Batalha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Lam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4617,325 +4617,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05327930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrocarbon hydrogen carriers for catalytic transfer hydrogenation of guaiacol</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The catalytic activity of KMoCo carbon spheres for higher alcohols synthesis from syngas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Yin</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">B. Laycock</w:t>
+                <w:t xml:space="preserve">W. Aslam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Beltramini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Atanda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Batalha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. U. Schülli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2020.07.136⟩</w:t>
+              <w:t xml:space="preserve">Applied Catalysis A : General</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 605, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apcata.2020.117803⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05327927v1</w:t>
+                <w:t xml:space="preserve">hal-05327929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The catalytic activity of KMoCo carbon spheres for higher alcohols synthesis from syngas</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">N. Batalha</w:t>
+                <w:t xml:space="preserve">Hydrocarbon hydrogen carriers for catalytic transfer hydrogenation of guaiacol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Fraga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. U. Schülli</w:t>
+                <w:t xml:space="preserve">Y. Yin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Konarova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Mahmudul Hasan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Laycock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Catalysis A : General</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 605, </w:t>
+              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 45 (51), </w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.apcata.2020.117803⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2020.07.136⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05327929v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05327927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conversion of agricultural waste into stable biocrude using spinel oxide catalysts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Atanda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Fraga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5038,51 +5038,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A review on advanced catalytic co-pyrolysis of biomass and hydrogen-rich feedstock: Insights into synergistic effect, catalyst development and reaction mechanism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. H.M. Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Batalha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Md. Mahmudul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5168,90 +5168,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Red-mud based porous nanocatalysts for valorisation of municipal solid waste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. H.M. Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Batalha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Qiu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Mahmudul Hasan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Atanda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 396, </w:t>
@@ -5302,77 +5302,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recent advances in liquefaction technologies for production of liquid hydrocarbon fuels from biomass and carbonaceous wastes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Perkins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Batalha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Kumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Bhaskar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Konarova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5553,64 +5553,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hybridization of ZSM‐5 with Spinel Oxides for Biomass Vapour Upgrading</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Atanda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Batalha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Stark</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5681,291 +5681,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05327936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct Production of Iso-Paraffins from Syngas over Hierarchical Cobalt-ZSM-5 Nanocomposites Synthetized by using Carbon Nanotubes as Sacrificial Templates</w:t>
+                <w:t xml:space="preserve">Influence of Impregnation and Ion Exchange Sequence on Metal Localization, Acidity and Catalytic Performance of Cobalt BEA Zeolite Catalysts in Fischer‐Tropsch Synthesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camila Flores</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nuno Batalha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Nilson Marcilio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Vitaly Ordomsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Walid Baaziz</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Andrei Khodakov</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ChemCatChem</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 10 (10), pp.2291-2299. </w:t>
+              <w:t xml:space="preserve">, 2018, 11 (1), pp.568-574. </w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/cctc.201701848⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/cctc.201800728⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02379562v1</w:t>
+                <w:t xml:space="preserve">hal-02379547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of Impregnation and Ion Exchange Sequence on Metal Localization, Acidity and Catalytic Performance of Cobalt BEA Zeolite Catalysts in Fischer‐Tropsch Synthesis</w:t>
+                <w:t xml:space="preserve">Direct Production of Iso-Paraffins from Syngas over Hierarchical Cobalt-ZSM-5 Nanocomposites Synthetized by using Carbon Nanotubes as Sacrificial Templates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camila Flores</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nuno Batalha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vitaly Ordomsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nilson Marcilio</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Vitaly Ordomsky</w:t>
+                <w:t xml:space="preserve">Vladimir Zholobenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrei Khodakov</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Walid Baaziz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ChemCatChem</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 11 (1), pp.568-574. </w:t>
+              <w:t xml:space="preserve">, 2018, 10 (10), pp.2291-2299. </w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/cctc.201800728⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/cctc.201701848⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02379547v1</w:t>
+                <w:t xml:space="preserve">hal-02379562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruthenium silica nanoreactors with varied metal–wall distance for efficient control of hydrocarbon distribution in Fischer–Tropsch synthesis</w:t>
               </w:r>
@@ -6123,51 +6123,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Castro Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ribeiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Batalha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Maciel Pereira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6266,51 +6266,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nuno Batalha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nilson Romeu Marcilio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrei Khodakov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Catalysis Science &amp; Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Catalysis Science &amp; Technology, 7, pp.5019-5027. </w:t>
@@ -6348,51 +6348,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biohydrocarbons Production under Standard Refinery Conditions by means of a Representative Ketal Compound of Biocrude</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Batalha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. F. Pinto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6508,51 +6508,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. F.M. Antonio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Franco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Batalha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Maciel Pereira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6650,51 +6650,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Franco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ribeiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Batalha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Maciel Pereira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6753,51 +6753,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydroisomerization of n-hexadecane over bifunctional Pt-HBEA catalysts. Influence of Si/Al ratio on activity selectivity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Batalha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Astafan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6900,51 +6900,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interactions of H2on the Isobutane Adsorption over Bifunctional Catalyst PtHBEA Revealed by Reversed-Flow Inverse Gas Chromatography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Belin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Batalha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Pinard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7011,332 +7011,332 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01486106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vanadium and alumina modified with groups I and II elements for CO2 and coke reaction under fluid catalytic cracking process</w:t>
+                <w:t xml:space="preserve">Vanadium–potassium–alumina catalyst: A way of promoting CO2 and coke reaction in the presence of O2 during the FCC catalyst regeneration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Crispim da Silva</w:t>
+                <w:t xml:space="preserve">T. Carvalho da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Filipa Pinto</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">R. Pereira dos Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Batalha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Maciel Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Catalysis B: Environmental</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apcatb.2014.09.028⟩</w:t>
+              <w:t xml:space="preserve">Catalysis Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 51, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.catcom.2014.03.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05327959v1</w:t>
+                <w:t xml:space="preserve">hal-05327958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vanadium–potassium–alumina catalyst: A way of promoting CO2 and coke reaction in the presence of O2 during the FCC catalyst regeneration</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Vanadium and alumina modified with groups I and II elements for CO2 and coke reaction under fluid catalytic cracking process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Crispim da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Filipa Pinto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. M. Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Carvalho da Silva</w:t>
+                <w:t xml:space="preserve">L. Tavares dos Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Pereira dos Santos</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">D. Alexandre Gomes Aranda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Catalysis Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 51, </w:t>
+              <w:t xml:space="preserve">Applied Catalysis B: Environmental</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 164, </w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.catcom.2014.03.013⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.apcatb.2014.09.028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05327958v1</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05327959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gasoline from Biomass through Refinery‐Friendly Carbohydrate‐Based Bio‐Oil Produced by Ketalization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Batalha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. V. da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7438,51 +7438,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">BEA zeolite nano-crystals dispersed over alumina for n-hexadecane hydroisomerization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Batalha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Morisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7584,51 +7584,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bifunctional Hydrogenating/Acid Catalysis: Quantification of the Intimacy Criterion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Batalha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Pinard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7713,51 +7713,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">n-Hexadecane hydroisomerization over Pt-HBEA catalysts. Quantification and effect of the intimacy between metal and protonic sites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Batalha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Pinard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7855,51 +7855,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of the BEA zeolite morphology on isobutane adsorption followed by Reversed-Flow Inverse Gas Chromatography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Batalha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Soualah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8001,51 +8001,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of the performances of Pt/HBEA nano dispersed over alumina and Pt/ZSM-22 catalysts in n-hexadecane hydroisomerization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Batalha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Pinard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8218,64 +8218,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Kharma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Morfin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Piccolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Batalha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th Momentom International Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2025, Orsay, France</w:t>
@@ -8317,51 +8317,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redispersion of supported RuO2 by reduction with organic compounds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Fraga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Batalha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EuropaCat 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2025, Trondheim, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8399,64 +8399,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maximizing platinum efficiency in LOHC dehydrogenation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Marchenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Piccolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Batalha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Morfin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8680,51 +8680,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05082105v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Marchenko" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kharma" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Morfin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Batalha" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Piccolo" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368264v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Meille" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05075414v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05234644v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05081752v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019741v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Ji" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Smitkriti" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967046v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189426v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Geantet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Rocha Batalha" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Afanasiev" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Checa" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Laurenti" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133220v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pinel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Thieuleux" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04102055v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03574459v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila Flores" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuno Batalha" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ordomsky V." TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir L. Zholobenko" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nilson R. Marcilio" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05443257v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Wang" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Adami" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chen" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Yan" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5gc05920h" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05074503v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Poon" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Zuluaga-Bedoya" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gloria Monsalve-Bravo" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed H. M. Ahmed" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2025.162324" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950912v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Fraga" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Konarova" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Massin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athukoralalage Don K. Deshan" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rackemann" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4ta08563a" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05221804v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nataliia Marchenko" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Kharma" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Pinard" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2025.150636" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04658091v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Browning" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarida Costa Gomes" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Laurenti" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Lebaz" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.energyfuels.4c00883" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04387197v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ahmed" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pratt" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wasman.2023.11.023" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04658121v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Geantet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melaz Tayakout-Fayolle" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.energyfuels.4c00901" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652261v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ramirez" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Renouf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.4c03588" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04433676v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben Checa" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Lorentz" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Afanasiev" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krzysztof Sta&#324;czyk" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.energyfuels.3c04312" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04170031v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lorentz" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Stanczyk" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.energyfuels.3c01550" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04157618v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Karim" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Alnaser" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Yamauchi" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3ta01368e" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04157616v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kumar" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bolan" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Padhye" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Foong" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2023.121307" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03647187v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Beuque" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hu Hao" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Berrier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Sachse" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2022.121274" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05327654v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Sta&#324;czykb" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2139/ssrn.4153345" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05327659v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mahmudul Hasan" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. H.M. Ahmed" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pinard" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2se00146b" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03671663v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Palencia-Ruiz" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Amar" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gucuyener" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bats" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2022.111981" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04463221v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Dominique Comparot" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Le Valant" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1CY01724A" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05327668v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kumar" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bhaskar" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/b978-0-12-823306-1.00009-1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436139v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Pereira" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabiana Santos" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Silva" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#225;bio Junior Ferreira da Silva Henrique" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.1c01989" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05327667v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sim&#245;es Santos" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Laycock" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.202101170" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03157621v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Barreau" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Paul" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/catal11020282" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05327666v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Xu" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2021.111579" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05327665v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. A. Alothman" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Valentino Kaneti" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2021.132965" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05327930v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Castro Pereira" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Oliveira de Souza" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. M. Esteves" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Lam" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcata.2020.117911" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05327927v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Yin" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2020.07.136" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05327929v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Aslam" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Beltramini" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Atanda" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. U. Sch&#252;lli" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcata.2020.117803" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05327928v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Na" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2020.123539" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05327922v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Md. Mahmudul" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Perkins" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2020.123457" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05327926v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Qiu" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2020.122711" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05327935v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rser.2019.109400" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03039965v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir L Zholobenko" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bang Gu" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Valtchev" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsanm.9b00888" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05327936v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Stark" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Tabulo" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.201902023" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379562v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitaly Ordomsky" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Zholobenko" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Baaziz" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.201701848" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379547v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nilson Marcilio" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Khodakov" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.201800728" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379545v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanping E Chen" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Marinova" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Imp&#233;ror-Clerc" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Changru Ma" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcat.2018.06.023" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R564C4JZ-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05327943v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ribeiro" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Maciel Pereira" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ghg.1692" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02317738v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Carvalho" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nilson Romeu Marcilio" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7CY01945A" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05327948v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. F. Pinto" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Breno Pereira Ferreira" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. C. Baptista" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. S. M. Miranda" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ente.201600313" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05327949v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. F.M. Antonio" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Franco" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcou.2016.10.011" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FKC7SN4P-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05327947v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2016.05.024" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-38S6XDKM-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307485v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Astafan" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. dos Reis" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Pouilloux" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bouchy" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11144-014-0794-z" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486106v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Belin" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lemos" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp507567s" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05327959v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Crispim da Silva" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Filipa Pinto" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. M. Santos" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Tavares dos Santos" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Alexandre Gomes Aranda" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2014.09.028" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S2DKLG3W-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05327958v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Carvalho da Silva" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Pereira dos Santos" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catcom.2014.03.013" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TS1R96L8-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05327956v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. V. da Silva" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. M. C. da Costa" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. S. Gomes" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cssc.201301242" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-83W8R37V-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00916529v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Morisset" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Maupin" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Lemberton" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2012.04.041" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6SMVQD15-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00961127v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Guisnet" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10562-013-1003-9" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-LZQG4RTL-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00916603v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Guillon" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcat.2013.07.014" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5G5HJDK0-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734866v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Soualah" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2012.08.079" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R6NDBDJ5-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734360v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11144-012-0488-3" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-5RDR621X-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019742v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05234649v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04649131v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05234644v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Marchenko" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kharma" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Morfin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Piccolo" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Batalha" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05081752v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368264v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Meille" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05075414v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05082105v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019741v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Ji" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Smitkriti" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967046v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189426v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Geantet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Rocha Batalha" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Afanasiev" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Checa" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Laurenti" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133220v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pinel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Thieuleux" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04102055v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03574459v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila Flores" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuno Batalha" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ordomsky V." TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir L. Zholobenko" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nilson R. Marcilio" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05074503v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Poon" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Zuluaga-Bedoya" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gloria Monsalve-Bravo" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed H. M. Ahmed" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2025.162324" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05443257v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Wang" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Adami" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chen" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Yan" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5gc05920h" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950912v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Fraga" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Konarova" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Massin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athukoralalage Don K. Deshan" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rackemann" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4ta08563a" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05221804v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nataliia Marchenko" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Kharma" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Pinard" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2025.150636" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04387197v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ahmed" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pratt" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wasman.2023.11.023" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04658091v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Browning" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarida Costa Gomes" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Laurenti" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Lebaz" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.energyfuels.4c00883" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04658121v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Geantet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melaz Tayakout-Fayolle" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.energyfuels.4c00901" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652261v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ramirez" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Renouf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.4c03588" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04433676v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben Checa" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Lorentz" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Afanasiev" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krzysztof Sta&#324;czyk" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.energyfuels.3c04312" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04170031v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lorentz" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Stanczyk" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.energyfuels.3c01550" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04157618v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Karim" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Alnaser" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Yamauchi" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3ta01368e" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04157616v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kumar" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bolan" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Padhye" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Foong" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2023.121307" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03647187v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Beuque" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hu Hao" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Berrier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Sachse" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2022.121274" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05327654v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Sta&#324;czykb" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2139/ssrn.4153345" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05327659v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mahmudul Hasan" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. H.M. Ahmed" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pinard" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2se00146b" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03671663v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Palencia-Ruiz" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Amar" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gucuyener" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bats" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2022.111981" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04463221v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Dominique Comparot" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Le Valant" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1CY01724A" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05327667v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sim&#245;es Santos" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Laycock" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.202101170" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05327668v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kumar" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bhaskar" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/b978-0-12-823306-1.00009-1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436139v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Pereira" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabiana Santos" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Silva" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#225;bio Junior Ferreira da Silva Henrique" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.1c01989" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03157621v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Barreau" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Paul" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/catal11020282" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05327666v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Xu" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2021.111579" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05327665v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. A. Alothman" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Valentino Kaneti" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2021.132965" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05327930v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Castro Pereira" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Oliveira de Souza" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. M. Esteves" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Lam" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcata.2020.117911" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05327929v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Aslam" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Beltramini" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Atanda" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. U. Sch&#252;lli" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcata.2020.117803" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05327927v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Yin" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2020.07.136" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05327928v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Na" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2020.123539" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05327922v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Md. Mahmudul" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Perkins" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2020.123457" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05327926v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Qiu" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2020.122711" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05327935v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rser.2019.109400" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03039965v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir L Zholobenko" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bang Gu" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Valtchev" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsanm.9b00888" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05327936v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Stark" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Tabulo" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.201902023" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379547v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nilson Marcilio" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitaly Ordomsky" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Khodakov" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.201800728" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379562v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Zholobenko" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Baaziz" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.201701848" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379545v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanping E Chen" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Marinova" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Imp&#233;ror-Clerc" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Changru Ma" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcat.2018.06.023" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R564C4JZ-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05327943v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ribeiro" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Maciel Pereira" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ghg.1692" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02317738v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Carvalho" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nilson Romeu Marcilio" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7CY01945A" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05327948v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. F. Pinto" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Breno Pereira Ferreira" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. C. Baptista" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. S. M. Miranda" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ente.201600313" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05327949v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. F.M. Antonio" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Franco" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcou.2016.10.011" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FKC7SN4P-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05327947v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2016.05.024" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-38S6XDKM-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307485v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Astafan" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. dos Reis" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Pouilloux" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bouchy" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11144-014-0794-z" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486106v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Belin" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lemos" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp507567s" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05327958v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Carvalho da Silva" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Pereira dos Santos" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catcom.2014.03.013" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TS1R96L8-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05327959v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Crispim da Silva" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Filipa Pinto" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. M. Santos" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Tavares dos Santos" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Alexandre Gomes Aranda" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2014.09.028" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S2DKLG3W-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05327956v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. V. da Silva" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. M. C. da Costa" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. S. Gomes" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cssc.201301242" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-83W8R37V-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00916529v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Morisset" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Maupin" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Lemberton" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2012.04.041" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6SMVQD15-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00961127v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Guisnet" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10562-013-1003-9" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-LZQG4RTL-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00916603v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Guillon" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcat.2013.07.014" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5G5HJDK0-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734866v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Soualah" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2012.08.079" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R6NDBDJ5-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734360v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11144-012-0488-3" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-5RDR621X-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019742v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05234649v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04649131v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>