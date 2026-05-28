--- v2 (2026-05-06)
+++ v3 (2026-05-28)
@@ -66,8474 +66,8638 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (11)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (13)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient perhydrobenzyltoluene dehydrogenation on Pt/TiO2</w:t>
+                <w:t xml:space="preserve">Green Hydrogen to Supply AFrican communities with stable electricity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Marchenko</w:t>
-[...50 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">N. Batalha</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EuropaCat 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2025, Trondheim, Norway</w:t>
+              <w:t xml:space="preserve">CCSE Stakeholder Forum 2026</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2026, bruxelles, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05234644v1</w:t>
+                <w:t xml:space="preserve">hal-05624917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrogen release from perhydrobenzyltoluene: role of the catalyst support</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impact of Extra-Framework Aluminum on the Catalytic Performance of HUSY Zeolites in Toluene Hydrogenation via Hydrogen Spillover</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. dos Reis Cruz de Vasconcelos Cipriano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Marchenko</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">F. Morfin</w:t>
+                <w:t xml:space="preserve">N. Batalha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Piccolo</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Y. Schuurman</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Environmental Catalysis 13th (ICEC2025)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Isola delle Femmine, Italy</w:t>
+              <w:t xml:space="preserve">GECat (Groupe d’Etude en Catalyse)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2026, La Londe Les Maures (Cote D'Azure), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05081752v1</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05624920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Déshydrogénation du perhydrobenzyl-toluène (LOHC) : avancées en catalyse et cinétique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">HYDROGEN STORAGE IN LOHC: THE LATEST NEWS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Marchenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Kharma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Meille</w:t>
+                <w:t xml:space="preserve">F. Morfin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Marchenko</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">N. Batalha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Piccolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5èmes réunions plénières de la FRH2</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2025, Annecy, France</w:t>
+              <w:t xml:space="preserve">International Congress on Sustainable Energy and related Technologies (ICSET)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Lipari, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05368264v1</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05082105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Designing Pt/TiO2 catalysts for efficient dehydrogenation of perhydrobenzyltoluene</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Efficient perhydrobenzyltoluene dehydrogenation on Pt/TiO2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Marchenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Kharma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Morfin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Piccolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Batalha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FCCat 2025 : French Conference on Catalysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2025, Ronce Les Bains, France</w:t>
+              <w:t xml:space="preserve">EuropaCat 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2025, Trondheim, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05075414v1</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05234644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HYDROGEN STORAGE IN LOHC: THE LATEST NEWS</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Hydrogen release from perhydrobenzyltoluene: role of the catalyst support</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Marchenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Kharma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Morfin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Piccolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Marchenko</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">N. Batalha</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">L. Piccolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Congress on Sustainable Energy and related Technologies (ICSET)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Lipari, Italy</w:t>
+              <w:t xml:space="preserve">International Conference on Environmental Catalysis 13th (ICEC2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Isola delle Femmine, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05082105v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05081752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Status of hydrogen storage in LOHCs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Déshydrogénation du perhydrobenzyl-toluène (LOHC) : avancées en catalyse et cinétique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Meille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Marchenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Kharma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Piccolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Marchenko</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">N. Batalha</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th Momentom International Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2025, Orsay, France</w:t>
+              <w:t xml:space="preserve">5èmes réunions plénières de la FRH2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2025, Annecy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05019741v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05368264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Designing an efficient Pt/TiO2 dehydrogenation catalyst</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Designing Pt/TiO2 catalysts for efficient dehydrogenation of perhydrobenzyltoluene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Marchenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Kharma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Morfin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Piccolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Marchenko</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">N. Batalha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HYCELTEC 2024 (IX Symposium on Hydrogen, Fuel Cells and Advanced batteries)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Milazzo, Italy</w:t>
+              <w:t xml:space="preserve">FCCat 2025 : French Conference on Catalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, Ronce Les Bains, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04967046v1</w:t>
+                <w:t xml:space="preserve">hal-05075414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HYCON a european project on the valorization of HTL crudes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Status of hydrogen storage in LOHCs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Marchenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Kharma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Geantet</w:t>
+                <w:t xml:space="preserve">X. Ji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Rocha Batalha</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">D. Laurenti</w:t>
+                <w:t xml:space="preserve">S. Smitkriti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Morfin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hotel Mercure</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Nancy, France</w:t>
+              <w:t xml:space="preserve">4th Momentom International Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2025, Orsay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04189426v1</w:t>
+                <w:t xml:space="preserve">hal-05019741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nouveaux catalyseurs pour la déshydrogénation du benzyltoluène</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Designing an efficient Pt/TiO2 dehydrogenation catalyst</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Marchenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Batalha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">F. Morfin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Piccolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">V. Meille</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">C. Thieuleux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3ème réunion plénières de la FRH2</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, Saint Gilles Les Bains, France</w:t>
+              <w:t xml:space="preserve">HYCELTEC 2024 (IX Symposium on Hydrogen, Fuel Cells and Advanced batteries)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Milazzo, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04133220v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04967046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'hydrogène (H2) : le carburant du futur ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">HYCON a european project on the valorization of HTL crudes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Geantet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Rocha Batalha</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Afanasiev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Checa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Laurenti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pint of Science, Lyon</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, Lyon, France</w:t>
+              <w:t xml:space="preserve">Hotel Mercure</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04102055v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04189426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Nouveaux catalyseurs pour la déshydrogénation du benzyltoluène</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Meille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Pinel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Rocha Batalha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Piccolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Thieuleux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3ème réunion plénières de la FRH2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Saint Gilles Les Bains, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04133220v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'hydrogène (H2) : le carburant du futur ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Rocha Batalha</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pint of Science, Lyon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04102055v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Enhancement of iso-paraffins synthesis from biosyngas over hierarchical cobalt-ZSM-5 composite catalysts prepared using carbon nanotubes as sacrificial templates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camila Flores</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nuno Batalha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ordomsky V.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vladimir L. Zholobenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nilson R. Marcilio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GFZ 1st International Edition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2018, Cabourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03574459v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Poster de conférence (3)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tailoring the performance of Pt/TiO2 catalysts in the dehydrogenation of perhydrobenzyltoluene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Marchenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Kharma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Morfin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Piccolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Batalha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4th Momentom International Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2025, Orsay, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05019742v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Redispersion of supported RuO2 by reduction with organic compounds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Fraga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Batalha</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EuropaCat 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2025, Trondheim, Norway</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05234649v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maximizing platinum efficiency in LOHC dehydrogenation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Marchenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Piccolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Batalha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Morfin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Smitkriti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">18th ICC - International Congress on Catalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04649131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (50)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A study of N-ethylcarbazole hydrogenation catalysed by Ru/TiO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; and Ru-Pt/TiO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; through experimental and modelling approaches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Poon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Batalha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Zuluaga-Bedoya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gloria Monsalve-Bravo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed H. M. Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 514, pp.162324. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.cej.2025.162324⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05074503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Binary organosolv strategy for simultaneous high yield and structure preservation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Adami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Yan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Batalha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Green Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/d5gc05920h⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05443257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reduction of RuO2 nanoparticles supported on silica by organic molecules: a strategy for nanoparticle redispersion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Fraga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Konarova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Massin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Athukoralalage Don K. Deshan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Rackemann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Materials Chemistry A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 10 (13), pp.7445-7460. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/d4ta08563a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04950912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of titania phase on the performance of Pt/TiO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; catalysts in the dehydrogenation of perhydrobenzyltoluene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nataliia Marchenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamad Kharma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Pinard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ludovic Pinard</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">L. Massin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Morfin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 161, pp.150636. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2025.150636⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05221804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrating PET chemical recycling with pyrolysis of mixed plastic waste via pressureless alkaline depolymerization in a hydrocarbon solvent</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">S. Pratt</w:t>
+                <w:t xml:space="preserve">Hydrotreatment of Sewage Sludge Derived Hydrothermal Liquefaction Biocrude. Part I: Experimental</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Browning</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nuno Batalha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margarida Costa Gomes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorothée Laurenti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noureddine Lebaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Waste Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.wasman.2023.11.023⟩</w:t>
+              <w:t xml:space="preserve">Energy &amp; Fuels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 38 (13), pp.11793-11804. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.energyfuels.4c00883⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04387197v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04658091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrotreatment of Sewage Sludge Derived Hydrothermal Liquefaction Biocrude. Part I: Experimental</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Noureddine Lebaz</w:t>
+                <w:t xml:space="preserve">Integrating PET chemical recycling with pyrolysis of mixed plastic waste via pressureless alkaline depolymerization in a hydrocarbon solvent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Konarova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Batalha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Fraga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ahmed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Pratt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy &amp; Fuels</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.energyfuels.4c00883⟩</w:t>
+              <w:t xml:space="preserve">Waste Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 174, pp.24-30. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.wasman.2023.11.023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04658091v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04387197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydrotreatment of Sewage Sludge Derived Hydrothermal Liquefaction Biocrude. Part II: Kinetic Model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Browning</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nuno Batalha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Lebaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Geantet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melaz Tayakout-Fayolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Energy &amp; Fuels</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 38 (13), pp.11805-11814. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acs.energyfuels.4c00901⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04658121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conceptual Process Design, Techno-Economics, and Greenhouse Gas Analysis of Furfuryl Alcohol Production via Transfer Hydrogenation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Fraga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Ramirez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Renouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Batalha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACS Sustainable Chemistry &amp; Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 12 (28), pp.10604-10614. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acssuschemeng.4c03588⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04652261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydrocarbon Fuels from Sequential Hydrothermal Liquefaction (HTL) of Lignite and Catalytic Upgrading of Crude Oil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nuno Batalha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruben Checa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Lorentz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pavel Afanasiev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Krzysztof Stańczyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Energy &amp; Fuels</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 38 (2), pp.1019-1031. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acs.energyfuels.3c04312⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04433676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lignite and Biomass Waste Hydrothermal Liquefaction Crude Upgrading by Hydrotreatment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Batalha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Checa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Lorentz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Afanasiev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Stanczyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Energy &amp; Fuels</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acs.energyfuels.3c01550⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04170031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design of trifunctional catalysts for promoting sequential condensation, deoxygenation, and aromatization of pyrolyzed mixed waste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Batalha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Karim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Alnaser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Yamauchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Materials Chemistry A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 11 (26), pp.14404-14415. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/d3ta01368e⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04157618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Retrieving back plastic wastes for conversion to value added petrochemicals: opportunities, challenges and outlooks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Kumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Bolan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Padhye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Konarova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Foong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Energy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 345, pp.121307. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.apenergy.2023.121307⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04157616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How do the products in methane dehydroaromatization impact the distinct stages of the reaction?</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Alexander Sachse</w:t>
+                <w:t xml:space="preserve">Hydrocarbon Fuels from Lignite Hydrothermal Liquefaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Batalha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Checa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Lorentz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Afanasiev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Stańczykb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Catalysis B: Environmental</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apcatb.2022.121274⟩</w:t>
+              <w:t xml:space="preserve">Elsevier SSRN</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2139/ssrn.4153345⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03647187v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05327654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrocarbon Fuels from Lignite Hydrothermal Liquefaction</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">K. Stańczykb</w:t>
+                <w:t xml:space="preserve">How do the products in methane dehydroaromatization impact the distinct stages of the reaction?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Beuque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hu Hao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Berrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nuno Batalha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Sachse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Elsevier SSRN</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2139/ssrn.4153345⟩</w:t>
+              <w:t xml:space="preserve">Applied Catalysis B: Environmental</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 309, pp.121274. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apcatb.2022.121274⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05327654v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03647187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zeolite shape selectivity impact on LDPE and PP catalytic pyrolysis products and coke nature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Mahmudul Hasan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Batalha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Fraga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. H.M. Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Pinard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sustainable Energy &amp; Fuels</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 6 (6), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/d2se00146b⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05327659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Understanding the mechanism of large-scale template elimination during calcination of Mcm-41</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Palencia-Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Sachse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Amar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Gucuyener</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Bats</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 338, pp.111981. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.micromeso.2022.111981⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03671663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In situ FTIR spectroscopy to unravel the bifunctional nature of aromatics hydrogenation synergy on zeolite/metal catalysts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nuno Batalha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Dominique Comparot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Le Valant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Pinard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Catalysis Science &amp; Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 12 (4), pp.1117-1129. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/D1CY01724A⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04463221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of Catalyst Support's Physicochemical Properties on Catalytic Transfer Hydrogenation over Palladium Catalysts</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">B. Laycock</w:t>
+                <w:t xml:space="preserve">Transformation of Dilute Ethylene at High Temperature on Micro- and Nano-Sized H-ZSM-5 Zeolites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Beuque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Barreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Berrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Paul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nuno Batalha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemCatChem</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/cctc.202101170⟩</w:t>
+              <w:t xml:space="preserve">Catalysts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (2), pp.282. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/catal11020282⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05327667v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03157621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advances in liquefaction for the production of hydrocarbon biofuels</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
+                <w:t xml:space="preserve">Role of Catalyst Support's Physicochemical Properties on Catalytic Transfer Hydrogenation over Palladium Catalysts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Fraga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Simões Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Konarova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Mahmudul Hasan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Laycock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Elsevier eBooks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/b978-0-12-823306-1.00009-1⟩</w:t>
+              <w:t xml:space="preserve">ChemCatChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13 (24), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cctc.202101170⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05327668v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05327667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insights into the Role of Framework and Nonframework Aluminum in the Protolytic Reaction of Carbon−Carbon and Tertiary Carbon−Hydrogen Bonds of Isobutane</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Fábio Junior Ferreira da Silva Henrique</w:t>
+                <w:t xml:space="preserve">Advances in liquefaction for the production of hydrocarbon biofuels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Fraga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Batalha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Kumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Bhaskar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Konarova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.1c01989⟩</w:t>
+              <w:t xml:space="preserve">Elsevier eBooks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/b978-0-12-823306-1.00009-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03436139v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05327668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transformation of Dilute Ethylene at High Temperature on Micro- and Nano-Sized H-ZSM-5 Zeolites</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Insights into the Role of Framework and Nonframework Aluminum in the Protolytic Reaction of Carbon−Carbon and Tertiary Carbon−Hydrogen Bonds of Isobutane</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcelo Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabiana Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandra Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nuno Batalha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fábio Junior Ferreira da Silva Henrique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Catalysts</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/catal11020282⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 125 (21), pp.11636-11647. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.1c01989⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03157621v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03436139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tailoring ZSM-5 zeolite porosity and acidity for efficient conversion of municipal solid waste to fuel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. H.M. Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Batalha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Yamauchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Konarova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 330, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.micromeso.2021.111579⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05327666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transforming red mud into an efficient Acid-Base catalyst by hybridization with mesoporous ZSM-5 for Co-pyrolysis of biomass and plastics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. H.M. Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Batalha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z. A. Alothman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Yamauchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Valentino Kaneti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 430, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.cej.2021.132965⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05327665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydroconversion of xylose derived ketals: A key strategy for producing A broad range of green-hydrocarbons suitable as fuels and petrochemicals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Castro Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Oliveira de Souza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. M. Esteves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Batalha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Lam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Catalysis A : General</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 609, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.apcata.2020.117911⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05327930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The catalytic activity of KMoCo carbon spheres for higher alcohols synthesis from syngas</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">T. U. Schülli</w:t>
+                <w:t xml:space="preserve">Hydrocarbon hydrogen carriers for catalytic transfer hydrogenation of guaiacol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Fraga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Yin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Konarova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Mahmudul Hasan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Laycock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Catalysis A : General</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apcata.2020.117803⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 45 (51), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2020.07.136⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05327929v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05327927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrocarbon hydrogen carriers for catalytic transfer hydrogenation of guaiacol</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">B. Laycock</w:t>
+                <w:t xml:space="preserve">The catalytic activity of KMoCo carbon spheres for higher alcohols synthesis from syngas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Aslam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Beltramini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Atanda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Batalha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. U. Schülli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2020.07.136⟩</w:t>
+              <w:t xml:space="preserve">Applied Catalysis A : General</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 605, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apcata.2020.117803⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05327927v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05327929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conversion of agricultural waste into stable biocrude using spinel oxide catalysts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Atanda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Fraga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. H.M. Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z. A. Alothman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Na</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 402, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jhazmat.2020.123539⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05327928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A review on advanced catalytic co-pyrolysis of biomass and hydrogen-rich feedstock: Insights into synergistic effect, catalyst development and reaction mechanism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. H.M. Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Batalha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Md. Mahmudul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Perkins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Konarova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bioresource Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 310, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.biortech.2020.123457⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05327922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Red-mud based porous nanocatalysts for valorisation of municipal solid waste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. H.M. Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Batalha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Qiu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Mahmudul Hasan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Atanda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 396, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jhazmat.2020.122711⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05327926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recent advances in liquefaction technologies for production of liquid hydrocarbon fuels from biomass and carbonaceous wastes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Perkins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Batalha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Kumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Bhaskar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Konarova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Renewable and Sustainable Energy Reviews</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 115, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.rser.2019.109400⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05327935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Versatile Roles of Metal Species in Carbon Nanotube Templates for the Synthesis of Metal–Zeolite Nanocomposite Catalysts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camila Flores</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vladimir L Zholobenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bang Gu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nuno Batalha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Valtchev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACS Applied Nano Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 2 (7), pp.4507-4517. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acsanm.9b00888⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03039965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hybridization of ZSM‐5 with Spinel Oxides for Biomass Vapour Upgrading</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Atanda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Batalha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Stark</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Tabulo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Perkins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ChemCatChem</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 12 (5), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/cctc.201902023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05327936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of Impregnation and Ion Exchange Sequence on Metal Localization, Acidity and Catalytic Performance of Cobalt BEA Zeolite Catalysts in Fischer‐Tropsch Synthesis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Direct Production of Iso-Paraffins from Syngas over Hierarchical Cobalt-ZSM-5 Nanocomposites Synthetized by using Carbon Nanotubes as Sacrificial Templates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camila Flores</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nuno Batalha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vitaly Ordomsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vladimir Zholobenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walid Baaziz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ChemCatChem</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 11 (1), pp.568-574. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/cctc.201800728⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 10 (10), pp.2291-2299. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cctc.201701848⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02379547v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02379562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct Production of Iso-Paraffins from Syngas over Hierarchical Cobalt-ZSM-5 Nanocomposites Synthetized by using Carbon Nanotubes as Sacrificial Templates</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Influence of Impregnation and Ion Exchange Sequence on Metal Localization, Acidity and Catalytic Performance of Cobalt BEA Zeolite Catalysts in Fischer‐Tropsch Synthesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camila Flores</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nuno Batalha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nilson Marcilio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vitaly Ordomsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrei Khodakov</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ChemCatChem</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 10 (10), pp.2291-2299. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/cctc.201701848⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 11 (1), pp.568-574. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cctc.201800728⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02379562v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02379547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruthenium silica nanoreactors with varied metal–wall distance for efficient control of hydrocarbon distribution in Fischer–Tropsch synthesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yanping E Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nuno Batalha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maya Marinova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Impéror-Clerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Changru Ma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chinese Journal of Catalysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 365, pp.429-439. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jcat.2018.06.023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02379545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catalyst regeneration using CO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; as reactant through reverse‐Boudouard reaction with coke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Castro Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ribeiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Batalha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Maciel Pereira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Greenhouse Gases: Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 7 (5), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/ghg.1692⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05327943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design of nanocomposites with cobalt encapsulated in the zeolite micropores for selective synthesis of isoparaffins in Fischer-Tropsch reaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maya Marinova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nuno Batalha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nilson Romeu Marcilio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrei Khodakov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Catalysis Science &amp; Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Catalysis Science &amp; Technology, 7, pp.5019-5027. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/C7CY01945A⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02317738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biohydrocarbons Production under Standard Refinery Conditions by means of a Representative Ketal Compound of Biocrude</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Coupling CH4 pyrolysis with CO2 activation via reverse Boudouard reaction in the presence of O2 through a multifunctional catalyst Ni-V-Li/Al2O3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. F.M. Antonio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Franco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Batalha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. F. Pinto</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">M. Maciel Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ente.201600313⟩</w:t>
+              <w:t xml:space="preserve">Journal of CO2 Utilization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 16, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcou.2016.10.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05327948v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05327949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coupling CH4 pyrolysis with CO2 activation via reverse Boudouard reaction in the presence of O2 through a multifunctional catalyst Ni-V-Li/Al2O3</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Biohydrocarbons Production under Standard Refinery Conditions by means of a Representative Ketal Compound of Biocrude</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Batalha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. F. Pinto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Breno Pereira Ferreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. C. Baptista</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. S. M. Miranda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of CO2 Utilization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jcou.2016.10.011⟩</w:t>
+              <w:t xml:space="preserve">Energy Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 5 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ente.201600313⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-05327949v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05327948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanadium-lithium alumina a potential additive for coke oxidation by CO2 in the presence of O2 during FCC catalyst regeneration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Castro Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Franco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ribeiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Batalha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Maciel Pereira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Catalysis B: Environmental</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 196, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.apcatb.2016.05.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05327947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydroisomerization of n-hexadecane over bifunctional Pt-HBEA catalysts. Influence of Si/Al ratio on activity selectivity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Batalha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Astafan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. dos Reis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Pouilloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bouchy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reaction kinetics, mechanisms and catalysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 114 (2 ), pp.661-673. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11144-014-0794-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01307485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interactions of H2on the Isobutane Adsorption over Bifunctional Catalyst PtHBEA Revealed by Reversed-Flow Inverse Gas Chromatography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Belin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Batalha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Pinard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Lemos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Pouilloux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 119, pp.1791-1799. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/jp507567s⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01486106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vanadium–potassium–alumina catalyst: A way of promoting CO2 and coke reaction in the presence of O2 during the FCC catalyst regeneration</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Vanadium and alumina modified with groups I and II elements for CO2 and coke reaction under fluid catalytic cracking process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Crispim da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Filipa Pinto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. M. Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Tavares dos Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Alexandre Gomes Aranda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Catalysis Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.catcom.2014.03.013⟩</w:t>
+              <w:t xml:space="preserve">Applied Catalysis B: Environmental</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 164, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apcatb.2014.09.028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05327958v1</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05327959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vanadium and alumina modified with groups I and II elements for CO2 and coke reaction under fluid catalytic cracking process</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Vanadium–potassium–alumina catalyst: A way of promoting CO2 and coke reaction in the presence of O2 during the FCC catalyst regeneration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Carvalho da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Pereira dos Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Batalha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Maciel Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Catalysis B: Environmental</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apcatb.2014.09.028⟩</w:t>
+              <w:t xml:space="preserve">Catalysis Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 51, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.catcom.2014.03.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05327959v1</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05327958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gasoline from Biomass through Refinery‐Friendly Carbohydrate‐Based Bio‐Oil Produced by Ketalization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Batalha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. V. da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Oliveira de Souza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. M. C. da Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. S. Gomes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ChemSusChem</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 7 (6), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/cssc.201301242⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05327956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">BEA zeolite nano-crystals dispersed over alumina for n-hexadecane hydroisomerization</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Bifunctional Hydrogenating/Acid Catalysis: Quantification of the Intimacy Criterion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Batalha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Pinard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Pouilloux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Guisnet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.micromeso.2012.04.041⟩</w:t>
+              <w:t xml:space="preserve">Catalysis Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 143 (6), pp.587-591. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10562-013-1003-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00916529v1</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00961127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bifunctional Hydrogenating/Acid Catalysis: Quantification of the Intimacy Criterion</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">BEA zeolite nano-crystals dispersed over alumina for n-hexadecane hydroisomerization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Batalha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Morisset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Pinard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Maupin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.L. Lemberton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Catalysis Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10562-013-1003-9⟩</w:t>
+              <w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 166, pp.161. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.micromeso.2012.04.041⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00961127v1</w:t>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00916529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">n-Hexadecane hydroisomerization over Pt-HBEA catalysts. Quantification and effect of the intimacy between metal and protonic sites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Batalha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Pinard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bouchy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Guillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Guisnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Catalysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 307, pp.122-131. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jcat.2013.07.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00916603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of the BEA zeolite morphology on isobutane adsorption followed by Reversed-Flow Inverse Gas Chromatography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Batalha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Soualah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Pinard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Pouilloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Lemos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Chromatography A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 1260, pp.206-214. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.chroma.2012.08.079⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00734866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of the performances of Pt/HBEA nano dispersed over alumina and Pt/ZSM-22 catalysts in n-hexadecane hydroisomerization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Batalha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Pinard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Morisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Lemberton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Pouilloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reac Kinet Mech Cat</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, pp.3. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11144-012-0488-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00734360v1</w:t>
-              </w:r>
-[...362 lines deleted...]
-                <w:t xml:space="preserve">hal-04649131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId277"/>
+      <w:footerReference w:type="default" r:id="rId281"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -8680,51 +8844,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05234644v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Marchenko" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kharma" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Morfin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Piccolo" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Batalha" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05081752v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368264v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Meille" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05075414v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05082105v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019741v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Ji" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Smitkriti" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967046v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189426v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Geantet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Rocha Batalha" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Afanasiev" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Checa" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Laurenti" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133220v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pinel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Thieuleux" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04102055v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03574459v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila Flores" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuno Batalha" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ordomsky V." TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir L. Zholobenko" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nilson R. Marcilio" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05074503v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Poon" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Zuluaga-Bedoya" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gloria Monsalve-Bravo" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed H. M. Ahmed" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2025.162324" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05443257v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Wang" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Adami" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chen" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Yan" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5gc05920h" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950912v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Fraga" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Konarova" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Massin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athukoralalage Don K. Deshan" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rackemann" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4ta08563a" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05221804v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nataliia Marchenko" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Kharma" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Pinard" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2025.150636" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04387197v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ahmed" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pratt" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wasman.2023.11.023" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04658091v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Browning" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarida Costa Gomes" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Laurenti" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Lebaz" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.energyfuels.4c00883" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04658121v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Geantet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melaz Tayakout-Fayolle" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.energyfuels.4c00901" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652261v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ramirez" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Renouf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.4c03588" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04433676v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben Checa" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Lorentz" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Afanasiev" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krzysztof Sta&#324;czyk" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.energyfuels.3c04312" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04170031v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lorentz" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Stanczyk" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.energyfuels.3c01550" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04157618v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Karim" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Alnaser" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Yamauchi" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3ta01368e" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04157616v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kumar" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bolan" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Padhye" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Foong" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2023.121307" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03647187v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Beuque" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hu Hao" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Berrier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Sachse" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2022.121274" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05327654v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Sta&#324;czykb" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2139/ssrn.4153345" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05327659v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mahmudul Hasan" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. H.M. Ahmed" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pinard" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2se00146b" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03671663v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Palencia-Ruiz" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Amar" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gucuyener" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bats" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2022.111981" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04463221v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Dominique Comparot" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Le Valant" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1CY01724A" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05327667v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sim&#245;es Santos" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Laycock" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.202101170" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05327668v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kumar" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bhaskar" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/b978-0-12-823306-1.00009-1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436139v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Pereira" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabiana Santos" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Silva" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#225;bio Junior Ferreira da Silva Henrique" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.1c01989" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03157621v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Barreau" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Paul" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/catal11020282" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05327666v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Xu" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2021.111579" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05327665v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. A. Alothman" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Valentino Kaneti" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2021.132965" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05327930v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Castro Pereira" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Oliveira de Souza" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. M. Esteves" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Lam" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcata.2020.117911" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05327929v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Aslam" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Beltramini" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Atanda" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. U. Sch&#252;lli" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcata.2020.117803" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05327927v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Yin" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2020.07.136" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05327928v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Na" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2020.123539" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05327922v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Md. Mahmudul" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Perkins" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2020.123457" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05327926v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Qiu" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2020.122711" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05327935v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rser.2019.109400" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03039965v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir L Zholobenko" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bang Gu" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Valtchev" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsanm.9b00888" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05327936v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Stark" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Tabulo" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.201902023" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379547v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nilson Marcilio" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitaly Ordomsky" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Khodakov" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.201800728" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379562v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Zholobenko" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Baaziz" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.201701848" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379545v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanping E Chen" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Marinova" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Imp&#233;ror-Clerc" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Changru Ma" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcat.2018.06.023" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R564C4JZ-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05327943v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ribeiro" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Maciel Pereira" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ghg.1692" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02317738v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Carvalho" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nilson Romeu Marcilio" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7CY01945A" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05327948v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. F. Pinto" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Breno Pereira Ferreira" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. C. Baptista" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. S. M. Miranda" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ente.201600313" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05327949v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. F.M. Antonio" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Franco" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcou.2016.10.011" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FKC7SN4P-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05327947v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2016.05.024" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-38S6XDKM-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307485v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Astafan" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. dos Reis" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Pouilloux" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bouchy" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11144-014-0794-z" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486106v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Belin" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lemos" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp507567s" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05327958v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Carvalho da Silva" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Pereira dos Santos" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catcom.2014.03.013" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TS1R96L8-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05327959v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Crispim da Silva" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Filipa Pinto" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. M. Santos" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Tavares dos Santos" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Alexandre Gomes Aranda" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2014.09.028" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S2DKLG3W-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05327956v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. V. da Silva" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. M. C. da Costa" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. S. Gomes" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cssc.201301242" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-83W8R37V-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00916529v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Morisset" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Maupin" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Lemberton" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2012.04.041" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6SMVQD15-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00961127v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Guisnet" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10562-013-1003-9" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-LZQG4RTL-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00916603v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Guillon" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcat.2013.07.014" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5G5HJDK0-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734866v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Soualah" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2012.08.079" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R6NDBDJ5-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734360v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11144-012-0488-3" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-5RDR621X-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019742v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05234649v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04649131v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05624917v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Batalha" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05624920v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. dos Reis Cruz de Vasconcelos Cipriano" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Schuurman" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05082105v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Marchenko" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kharma" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Morfin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Piccolo" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05234644v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05081752v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368264v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Meille" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05075414v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019741v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Ji" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Smitkriti" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967046v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189426v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Geantet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Rocha Batalha" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Afanasiev" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Checa" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Laurenti" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133220v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pinel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Thieuleux" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04102055v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03574459v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila Flores" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuno Batalha" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ordomsky V." TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir L. Zholobenko" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nilson R. Marcilio" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019742v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05234649v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Fraga" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04649131v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05074503v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Poon" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Zuluaga-Bedoya" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gloria Monsalve-Bravo" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed H. M. Ahmed" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2025.162324" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05443257v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Wang" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Adami" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chen" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Yan" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5gc05920h" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950912v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Konarova" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Massin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athukoralalage Don K. Deshan" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rackemann" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4ta08563a" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05221804v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nataliia Marchenko" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Kharma" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Pinard" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2025.150636" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04658091v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Browning" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarida Costa Gomes" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Laurenti" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Lebaz" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.energyfuels.4c00883" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04387197v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ahmed" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pratt" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wasman.2023.11.023" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04658121v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Geantet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melaz Tayakout-Fayolle" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.energyfuels.4c00901" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652261v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ramirez" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Renouf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.4c03588" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04433676v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben Checa" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Lorentz" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Afanasiev" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krzysztof Sta&#324;czyk" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.energyfuels.3c04312" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04170031v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lorentz" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Stanczyk" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.energyfuels.3c01550" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04157618v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Karim" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Alnaser" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Yamauchi" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3ta01368e" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04157616v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kumar" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bolan" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Padhye" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Foong" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2023.121307" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05327654v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Sta&#324;czykb" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2139/ssrn.4153345" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03647187v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Beuque" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hu Hao" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Berrier" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Sachse" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2022.121274" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05327659v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mahmudul Hasan" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. H.M. Ahmed" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pinard" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2se00146b" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03671663v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Palencia-Ruiz" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Amar" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gucuyener" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bats" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2022.111981" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04463221v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Dominique Comparot" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Le Valant" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1CY01724A" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03157621v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Barreau" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Paul" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/catal11020282" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05327667v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sim&#245;es Santos" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Laycock" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.202101170" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05327668v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kumar" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bhaskar" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/b978-0-12-823306-1.00009-1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436139v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Pereira" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabiana Santos" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Silva" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#225;bio Junior Ferreira da Silva Henrique" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.1c01989" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05327666v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Xu" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2021.111579" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05327665v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. A. Alothman" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Valentino Kaneti" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2021.132965" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05327930v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Castro Pereira" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Oliveira de Souza" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. M. Esteves" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Lam" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcata.2020.117911" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05327927v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Yin" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2020.07.136" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05327929v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Aslam" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Beltramini" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Atanda" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. U. Sch&#252;lli" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcata.2020.117803" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05327928v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Na" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2020.123539" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05327922v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Md. Mahmudul" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Perkins" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2020.123457" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05327926v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Qiu" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2020.122711" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05327935v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rser.2019.109400" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03039965v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir L Zholobenko" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bang Gu" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Valtchev" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsanm.9b00888" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05327936v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Stark" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Tabulo" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.201902023" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379562v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitaly Ordomsky" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Zholobenko" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Baaziz" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.201701848" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379547v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nilson Marcilio" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Khodakov" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.201800728" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379545v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanping E Chen" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Marinova" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Imp&#233;ror-Clerc" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Changru Ma" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcat.2018.06.023" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R564C4JZ-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05327943v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ribeiro" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Maciel Pereira" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ghg.1692" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02317738v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Carvalho" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nilson Romeu Marcilio" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7CY01945A" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05327949v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. F.M. Antonio" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Franco" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcou.2016.10.011" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FKC7SN4P-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05327948v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. F. Pinto" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Breno Pereira Ferreira" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. C. Baptista" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. S. M. Miranda" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ente.201600313" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05327947v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2016.05.024" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-38S6XDKM-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307485v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Astafan" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. dos Reis" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Pouilloux" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bouchy" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11144-014-0794-z" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486106v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Belin" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lemos" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp507567s" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05327959v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Crispim da Silva" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Filipa Pinto" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. M. Santos" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Tavares dos Santos" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Alexandre Gomes Aranda" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2014.09.028" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S2DKLG3W-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05327958v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Carvalho da Silva" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Pereira dos Santos" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catcom.2014.03.013" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TS1R96L8-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05327956v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. V. da Silva" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. M. C. da Costa" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. S. Gomes" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cssc.201301242" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-83W8R37V-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00961127v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Guisnet" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10562-013-1003-9" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-LZQG4RTL-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00916529v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Morisset" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Maupin" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Lemberton" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2012.04.041" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6SMVQD15-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00916603v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Guillon" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcat.2013.07.014" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5G5HJDK0-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734866v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Soualah" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2012.08.079" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R6NDBDJ5-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734360v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11144-012-0488-3" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-5RDR621X-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>