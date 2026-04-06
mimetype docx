--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -1613,702 +1613,702 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04957064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contextualiser pour faciliter l'accès aux sens : focus sur l'enseignement du lexique en FLM, FLS et FLE</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Simplification of literary and scientific texts to improve reading fluency and comprehension in beginning readers of French</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludivine Javourey-Drevet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Dufau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas François</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Núria Gala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine David</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jacques Ginestié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Travaux Interdisciplinaires sur la Parole et le Langage</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Psycholinguistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, pp.1-28. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S014271642100062X⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03938313v1</w:t>
+                <w:t xml:space="preserve">hal-03549026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simplification of literary and scientific texts to improve reading fluency and comprehension in beginning readers of French</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Preliminary Considerations on the Development of a Bicultural Trilingual Education Model for Deaf Children in the Tunisian Context</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacques Ginestié</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Aymen Nefaa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leila Boutora</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nuria Gala</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Psycholinguistics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S014271642100062X⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Education </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 6, pp.750584. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/feduc.2021.750584⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03549026v1</w:t>
+                <w:t xml:space="preserve">hal-03570220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preliminary Considerations on the Development of a Bicultural Trilingual Education Model for Deaf Children in the Tunisian Context</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cours hybride et pédagogie différenciée en classe de FLE multi-niveaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Pouzergues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine David Lodovici</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nuria Gala</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Education </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/feduc.2021.750584⟩</w:t>
+              <w:t xml:space="preserve">Recherche et Pratiques Pédagogiques en Langues de Spécialité. Cahiers de l'APLIUT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Continuités et ruptures dans l’enseignement/apprentissage des langues, 41 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/apliut.10129⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03570220v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03697048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cours hybride et pédagogie différenciée en classe de FLE multi-niveaux</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Contextualiser pour faciliter l'accès aux sens : focus sur l'enseignement du lexique en FLM, FLS et FLE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine David Lodovici</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nuria Gala</w:t>
+                <w:t xml:space="preserve">Catherine David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Núria Gala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Leconte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Noëlle Roubaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recherche et Pratiques Pédagogiques en Langues de Spécialité. Cahiers de l'APLIUT</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Travaux Interdisciplinaires sur la Parole et le Langage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Panorama des Recherches au Laboratoire Parole et Langage, 38</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03697048v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03938313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The inhibitory effect of word neighborhood size when reading with central field loss is modulated by word predictability and reading proficiency</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mots ‘faciles’ et mots ‘difficiles’ dans ReSyf : un outil pour la didactique du lexique mobilisant polysémie, synonymie et complexité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Núria Gala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludivine Javourey-Drevet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-020-78420-0⟩</w:t>
+              <w:t xml:space="preserve">LIDIL - Revue de linguistique et de didactique des langues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 62, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/lidil.8373⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02920126v2</w:t>
+                <w:t xml:space="preserve">hal-03194331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mots ‘faciles’ et mots ‘difficiles’ dans ReSyf : un outil pour la didactique du lexique mobilisant polysémie, synonymie et complexité</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">The inhibitory effect of word neighborhood size when reading with central field loss is modulated by word predictability and reading proficiency</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lauren Sauvan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natacha Stolowy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Aguilar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas François</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nuria Gala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LIDIL - Revue de linguistique et de didactique des langues</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 62, </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/lidil.8373⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-020-78420-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03194331v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02920126v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transformations syntaxiques pour une aide à l'apprentissage de la lecture : typologie, adéquation et corpus adaptés</w:t>
               </w:r>
@@ -2424,90 +2424,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The influence of word frequency on word reading speed when individuals with macular diseases read text</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natacha Stolowy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelie Calabrese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lauren Sauvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Aguilar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2895,51 +2895,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PP Attachment Ambiguity Resolution with Corpus-Based Pattern Distributions and Lexical Signatures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nuria Gala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Lafourcade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3163,308 +3163,308 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05480596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatically Estimating Textual and Phonemic Complexity for Cued Speech: How to See the Sounds from French Texts</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Preuve de concept d'un système de génération automatique en Langue française Parlée Complétée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Bigi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Núria Gala</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marie Bauer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Language Resources and Evaluation Conference (LREC 2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jointly organized by the ELRA Language Resources Association and the International Committee on Computational Linguistics, May 2024, Torino, Italy</w:t>
+              <w:t xml:space="preserve">35èmes Journées d'Études sur la Parole (JEP 2024) 31ème Conférence sur le Traitement Automatique des Langues Naturelles (TALN 2024) 26ème Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RECITAL 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Toulouse, France. pp.512-520</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04580180v1</w:t>
+                <w:t xml:space="preserve">hal-04623112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preuve de concept d'un système de génération automatique en Langue française Parlée Complétée</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Brigitte Bigi</w:t>
+                <w:t xml:space="preserve">Verbes transdisciplinaires polysémiques dans des textes scolaires d’histoire et de sciences : étude des connaissances lexicales d’élèves de 9 à 11 ans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Noëlle Roubaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Núria Gala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludivine Javourey-Drevet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">35èmes Journées d'Études sur la Parole (JEP 2024) 31ème Conférence sur le Traitement Automatique des Langues Naturelles (TALN 2024) 26ème Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RECITAL 2024)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">9ème Congrès Mondial de Linguistique Française (CMLF)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Lausanne, Suisse. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/shsconf/202419107021⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04623112v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04636918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Verbes transdisciplinaires polysémiques dans des textes scolaires d’histoire et de sciences : étude des connaissances lexicales d’élèves de 9 à 11 ans</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Automatically Estimating Textual and Phonemic Complexity for Cued Speech: How to See the Sounds from French Texts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Núria Gala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ludivine Javourey-Drevet</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Bigi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Bauer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9ème Congrès Mondial de Linguistique Française (CMLF)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Language Resources and Evaluation Conference (LREC 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jointly organized by the ELRA Language Resources Association and the International Committee on Computational Linguistics, May 2024, Torino, Italy</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04636918v1</w:t>
+                <w:t xml:space="preserve">hal-04580180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simplifier les textes narratifs et documentaires scientifiques pour aider les jeunes élèves en difficulté : un levier pour améliorer la lecture ?</w:t>
               </w:r>
@@ -3921,51 +3921,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Pirali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nuria Gala</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd Workshop on Tools and Resources for REAding DIfficulties (READI) joint to the 12th international conference on Language Resources and Evaluation (LREC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Marseille, France. pp.46-53</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4223,64 +4223,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cours hybride et pédagogie différenciée en classe de FLE multiniveaux. Un dispositif exploratoire en contexte pandémique ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Pouzergues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Núria Gala</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4312,230 +4312,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03349963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Nisvai Corpus of Oral Narrative Practices from Malekula (Vanuatu) and its Associated Language Resources</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Alector: A Parallel Corpus of Simplified French Texts with Alignments of Misreadings by Poor and Dyslexic Readers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Núria Gala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jocelyn Aznar</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nuria Gala</w:t>
+                <w:t xml:space="preserve">Anaïs Tack</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludivine Javourey-Drevet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas François</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johannes C. Ziegler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Language Resources and Evaluation for Language Technologies (LREC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2020, Marseille, France</w:t>
+              <w:t xml:space="preserve">LREC 2020 - 12th Language Resources and Evaluation Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2020, Marseille, France. pp.1353‑1361</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02504413v1</w:t>
+                <w:t xml:space="preserve">hal-02503986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alector: A Parallel Corpus of Simplified French Texts with Alignments of Misreadings by Poor and Dyslexic Readers</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The Nisvai Corpus of Oral Narrative Practices from Malekula (Vanuatu) and its Associated Language Resources</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anaïs Tack</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Johannes C. Ziegler</w:t>
+                <w:t xml:space="preserve">Jocelyn Aznar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nuria Gala</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LREC 2020 - 12th Language Resources and Evaluation Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2020, Marseille, France. pp.1353‑1361</w:t>
+              <w:t xml:space="preserve">Language Resources and Evaluation for Language Technologies (LREC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2020, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02503986v1</w:t>
+                <w:t xml:space="preserve">hal-02504413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identifying Abstract and Concrete Words in French to Better Address Reading Difficulties</w:t>
               </w:r>
@@ -4603,77 +4603,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Text Simplification to Help Individuals With Low Vision to Read More Fluently</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lauren Sauvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natacha Stolowy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Aguilar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4741,64 +4741,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing vocabulary knowledge for learners of French as a foreign language: accounting for L1 variability to go beyond the CEFR scale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Núria Gala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Tack</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Francois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4983,51 +4983,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Dufau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gala Núria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Ginestié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque SFERE- Provence : « Apprentissage et Education » Conditions, contextes et innovations pour la réussite scolaire, universitaire et professionnelle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2018, MARSEILLE, France</w:t>
@@ -5095,51 +5095,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mokhtar Boumedyen Billami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nuria Gala</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Workshop of Automatic Text Adaptation, 11th International Conference on Natural Language Generation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Tilbourg, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5259,51 +5259,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compréhension, simplification et type des textes : un outil numérique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludivine Javourey-Drevet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Ginestié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Núria Gala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5760,51 +5760,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Graded lexicons: new resources for educational purposes and much more</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nuria Gala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mokhtar Boumedienne Billami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5994,51 +5994,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un modèle pour prédire la complexité lexicale et graduer les mots</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nuria Gala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6223,51 +6223,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automatically building a Tunisian Lexicon for Deverbal Nouns</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Hamdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nuria Gala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Nasr</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6426,51 +6426,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amalia Todirascu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nuria Gala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédrick Fairon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6601,355 +6601,355 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01758004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NLP lexicons: innovative constructions and usages for machines and humans</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+                <w:t xml:space="preserve">Création de clusters sémantiques dans des familles morphologiques à partir du TLFi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nuria Gala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Lafourcade</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabil Hathout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Nasr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Selja Seppälä</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">eLEX'2011: Electronic LEXicography in the 21st century: new applications for new users</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2010, France. pp.12</w:t>
+              <w:t xml:space="preserve">Conférence Annuelle sur le Traitement Automatique des Langues Naturelles (TALN2011)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Montpellier, France. pp.1-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00832983v1</w:t>
+                <w:t xml:space="preserve">hal-00989473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Création de clusters sémantiques dans des familles morphologiques à partir du TLFi</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Selja Seppälä</w:t>
+                <w:t xml:space="preserve">Developing a lexicon of word families for closely-related languages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Núria Gala</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence Annuelle sur le Traitement Automatique des Langues Naturelles (TALN2011)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Montpellier, France. pp.1-6</w:t>
+              <w:t xml:space="preserve">ESSLLI International Workshop on Lexical Ressources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2011, Ljubljana, Slovenia. pp.41-47</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00989473v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01778945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Developing a lexicon of word families for closely-related languages</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Núria Gala</w:t>
+                <w:t xml:space="preserve">NLP lexicons: innovative constructions and usages for machines and humans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nuria Gala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Lafourcade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESSLLI International Workshop on Lexical Ressources</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2011, Ljubljana, Slovenia. pp.41-47</w:t>
+              <w:t xml:space="preserve">eLEX'2011: Electronic LEXicography in the 21st century: new applications for new users</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2010, France. pp.12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01778945v1</w:t>
+                <w:t xml:space="preserve">lirmm-00832983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apprentissage du lexique des langues romanes à l'aide d'une ressource lexicale fondée sur la notion de familles et séries de mots</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nuria Gala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabil Hathout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Rey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Association for Computer Assisted Language Learning (EUROCALL 2010)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6974,64 +6974,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Tool for Linking Stems and Conceptual Fragments to Enhance word Access</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nuria Gala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Zock</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7082,51 +7082,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dispersion sémantique dans des familles morpho-phonologiques : éléments théoriques et empiriques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Núria Gala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Tichit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7177,51 +7177,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acquiring semantics from structured corpora to enrich an existing lexicon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Núria Gala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Rey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electronic lexicography in the 21st century: new applications for new users (eLEX-2009)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2009, Louvain-la-Neuve, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7259,51 +7259,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">POLYMOTS : une base de données de constructions dérivationnelles en français à partir de radicaux phonologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Núria Gala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Rey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Traitement Automatique des Langues (TALN 2008)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2008, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7410,51 +7410,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Building a computational lexicon of verbal syntactic constructions in French</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nuria Gala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Valli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7970,51 +7970,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ressources lexicales : construction et utilisation.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nuria Gala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Zock</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8271,51 +8271,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nuria Gala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Zock</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8357,51 +8357,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les mots de bouche à oreilles : le cas de Polymots</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Núria Gala</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8662,51 +8662,51 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of word orthographic similarity when reading with a simulated central scotoma</w:t>
+                <w:t xml:space="preserve">Comparison of two orthographic similarity measures when reading with a simulated central scotoma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eole Lapeyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Livia Cabasson</w:t>
@@ -8724,97 +8724,97 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Núria Gala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelie Calabrese</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2024 ARVO Annual Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Seattle (USA), United States. Investigative Ophthalmology &amp; Visual Science, 65 (7), pp.1113</w:t>
+              <w:t xml:space="preserve">Vision Research Network (GDR Vision) 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2024, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05046998v1</w:t>
+                <w:t xml:space="preserve">hal-05263850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of two orthographic similarity measures when reading with a simulated central scotoma</w:t>
+                <w:t xml:space="preserve">Effect of word orthographic similarity when reading with a simulated central scotoma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eole Lapeyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Livia Cabasson</w:t>
@@ -8832,73 +8832,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Núria Gala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelie Calabrese</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vision Research Network (GDR Vision) 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2024, Grenoble, France</w:t>
+              <w:t xml:space="preserve">2024 ARVO Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Seattle (USA), United States. Investigative Ophthalmology &amp; Visual Science, 65 (7), pp.1113</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05263850v1</w:t>
+                <w:t xml:space="preserve">hal-05046998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigating Social Grounding of Abstract Words</w:t>
               </w:r>
@@ -9018,77 +9018,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eole Lapeyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Livia Cabasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Aguilar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Vitu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nuria Gala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2023 ARVO Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2023, New Orleans, United States. Investigative Ophthalmology &amp; Visual Science, 64 (8), pp.2803</w:t>
@@ -9156,51 +9156,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Dufau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Núria Gala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Ginestié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johannes C Ziegler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9372,64 +9372,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludivine Javourey-Drevet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Dufau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nuria Gala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Ginestié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johannes Ziegler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9493,64 +9493,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludivine Javourey-Drevet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Dufau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nuria Gala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Ginestié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johannes Ziegler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9715,51 +9715,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une rentrée sous le signe de la diversité en didactique du FLE. Des journées d'études aux projets de recherche expérimentaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Núria Gala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine David</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020, pp.44-45</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9777,51 +9777,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La gestion de l'hétérogénéité dans les centres de langues, participation à la Tribune n°430</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Núria Gala</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10280,51 +10280,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="061AAC14"/>
+    <w:nsid w:val="13CC1BD2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10511,51 +10511,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nuria-gala-pavia" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2987-0723" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/176982256" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lpl-aix.fr/recherche/equipes/leda/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.institut-cognition.com/innovez-par-la-cognition/cognition-et-langage/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.institut-cognition.com/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lpl-aix.fr/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://corpusalector.huma-num.fr/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cental.uclouvain.be/resyf/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://cental.uclouvain.be/flelex/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://polarimots.lif.univ-mrs.fr/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polymots.huma-num.fr/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cental.uclouvain.be/readi2022/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05263814v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eole Lapeyre" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#250;ria Gala" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Calabr&#232;se" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1167/jov.25.7.8" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05089359v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daria Goriachun" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristof Strijkers" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes C Ziegler" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/xge0001771" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04697842v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Fran&#231;ois" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/itl.00024.fra" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580153v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Roubaud" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Javourey-Drevet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54563/lexique.1727" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04957064v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dufau" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes C. Ziegler" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938313v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine David" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Leconte" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03549026v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Ginesti&#233;" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S014271642100062X" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03570220v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymen Nefaa" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Boutora" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuria Gala" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feduc.2021.750584" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03697048v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Pouzergues" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine David Lodovici" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/apliut.10129" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02920126v2" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauren Sauvan" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Stolowy" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Aguilar" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-78420-0" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03194331v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lidil.8373" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02562205v2" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amalia Todirascu" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Bernhard" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Wilkens" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Meyer" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20207814006" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02360849v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Calabrese" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.visres.2018.12.002" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01773017v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01665316v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Ligozat" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lf.195.0035" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00822993v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gambette" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Nasr" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00200910v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lafourcade" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37936/ecti-cit.200622.53285" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01758031v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480596v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Cadd&#233;o" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580180v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Bigi" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bauer" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04623112v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04636918v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/202419107021" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04636944v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/202419107018" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580149v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04200064v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04200112v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865142v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Hijazi" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Espinasse" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03719333v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Pirali" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03708319v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Javourey - Drevet" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03719382v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Rolin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03349963v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02504413v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Aznar" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503986v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Tack" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02562128v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02562183v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03286229v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Francois" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861652v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mokhtar Boumedyen Billami" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01890345v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gala N&#250;ria" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077299v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Firas Hmida" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528117v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01890735v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01757941v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Ziegler" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01477502v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430554v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01346538v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mokhtar Boumedienne Billami" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205173v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14705/rpnet.2015.000334" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01464860v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Hamdi" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Habash" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/W15-3207" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001916v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;drick Fairon" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01758123v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Watrin" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196020v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03194427v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860796v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01758004v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Brun" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00832983v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00989473v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Hathout" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Rey" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selja Sepp&#228;l&#228;" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01778945v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00989470v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01480442v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Zock" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03198420v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Tichit" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03198427v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03198409v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03198432v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01107391v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Valli" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03198917v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03198910v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03198453v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Ait-Mokhtar" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03198934v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03198924v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885725v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reinhard Rapp" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gemma Bel-Enguix" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01480416v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05519022v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Dufau" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03203895v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://benjamins.com/catalog/lis.30" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01480415v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03198400v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03988667v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2003PA112040" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/tel-01756971v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05046998v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Livia Cabasson" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05263850v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04666597v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05263838v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Vitu" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01890525v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01779696v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02113870v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01680378v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01779701v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089163v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089161v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846563v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03361468v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03198905v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nuria-gala-pavia" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2987-0723" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/176982256" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lpl-aix.fr/recherche/equipes/leda/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.institut-cognition.com/innovez-par-la-cognition/cognition-et-langage/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.institut-cognition.com/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lpl-aix.fr/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://corpusalector.huma-num.fr/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cental.uclouvain.be/resyf/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://cental.uclouvain.be/flelex/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://polarimots.lif.univ-mrs.fr/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polymots.huma-num.fr/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cental.uclouvain.be/readi2022/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05263814v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eole Lapeyre" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#250;ria Gala" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Calabr&#232;se" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1167/jov.25.7.8" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05089359v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daria Goriachun" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristof Strijkers" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes C Ziegler" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/xge0001771" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04697842v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Fran&#231;ois" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/itl.00024.fra" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580153v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Roubaud" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Javourey-Drevet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54563/lexique.1727" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04957064v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dufau" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes C. Ziegler" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03549026v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Ginesti&#233;" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S014271642100062X" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03570220v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymen Nefaa" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Boutora" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuria Gala" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feduc.2021.750584" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03697048v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Pouzergues" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine David Lodovici" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/apliut.10129" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938313v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine David" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Leconte" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03194331v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lidil.8373" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02920126v2" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauren Sauvan" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Stolowy" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Aguilar" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-78420-0" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02562205v2" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amalia Todirascu" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Bernhard" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Wilkens" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Meyer" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20207814006" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02360849v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Calabrese" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.visres.2018.12.002" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01773017v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01665316v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Ligozat" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lf.195.0035" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00822993v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gambette" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Nasr" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00200910v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lafourcade" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37936/ecti-cit.200622.53285" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01758031v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480596v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Cadd&#233;o" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04623112v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Bigi" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04636918v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/202419107021" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580180v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bauer" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04636944v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/202419107018" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580149v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04200064v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04200112v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865142v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Hijazi" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Espinasse" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03719333v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Pirali" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03708319v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Javourey - Drevet" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03719382v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Rolin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03349963v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503986v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Tack" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02504413v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Aznar" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02562128v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02562183v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03286229v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Francois" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861652v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mokhtar Boumedyen Billami" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01890345v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gala N&#250;ria" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077299v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Firas Hmida" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528117v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01890735v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01757941v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Ziegler" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01477502v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430554v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01346538v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mokhtar Boumedienne Billami" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205173v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14705/rpnet.2015.000334" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01464860v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Hamdi" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Habash" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/W15-3207" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001916v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;drick Fairon" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01758123v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Watrin" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196020v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03194427v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860796v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01758004v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Brun" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00989473v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Hathout" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Rey" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selja Sepp&#228;l&#228;" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01778945v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00832983v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00989470v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01480442v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Zock" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03198420v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Tichit" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03198427v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03198409v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03198432v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01107391v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Valli" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03198917v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03198910v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03198453v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Ait-Mokhtar" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03198934v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03198924v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885725v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reinhard Rapp" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gemma Bel-Enguix" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01480416v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05519022v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Dufau" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03203895v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://benjamins.com/catalog/lis.30" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01480415v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03198400v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03988667v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2003PA112040" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/tel-01756971v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05263850v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Livia Cabasson" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05046998v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04666597v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05263838v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Vitu" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01890525v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01779696v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02113870v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01680378v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01779701v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089163v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089161v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846563v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03361468v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03198905v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>