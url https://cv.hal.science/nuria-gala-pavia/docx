--- v1 (2026-04-06)
+++ v2 (2026-05-04)
@@ -1613,161 +1613,135 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04957064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simplification of literary and scientific texts to improve reading fluency and comprehension in beginning readers of French</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Thomas François</w:t>
+                <w:t xml:space="preserve">Contextualiser pour faciliter l'accès aux sens : focus sur l'enseignement du lexique en FLM, FLS et FLE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Núria Gala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Leconte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Noëlle Roubaud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Psycholinguistics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Travaux Interdisciplinaires sur la Parole et le Langage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Panorama des Recherches au Laboratoire Parole et Langage, 38</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03549026v1</w:t>
+                <w:t xml:space="preserve">hal-03938313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preliminary Considerations on the Development of a Bicultural Trilingual Education Model for Deaf Children in the Tunisian Context</w:t>
               </w:r>
@@ -1955,360 +1929,386 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03697048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contextualiser pour faciliter l'accès aux sens : focus sur l'enseignement du lexique en FLM, FLS et FLE</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Simplification of literary and scientific texts to improve reading fluency and comprehension in beginning readers of French</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludivine Javourey-Drevet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Dufau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas François</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Núria Gala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine David</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jacques Ginestié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Travaux Interdisciplinaires sur la Parole et le Langage</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Psycholinguistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, pp.1-28. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S014271642100062X⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03938313v1</w:t>
+                <w:t xml:space="preserve">hal-03549026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mots ‘faciles’ et mots ‘difficiles’ dans ReSyf : un outil pour la didactique du lexique mobilisant polysémie, synonymie et complexité</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">The inhibitory effect of word neighborhood size when reading with central field loss is modulated by word predictability and reading proficiency</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lauren Sauvan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natacha Stolowy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Aguilar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas François</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nuria Gala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LIDIL - Revue de linguistique et de didactique des langues</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/lidil.8373⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-020-78420-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03194331v1</w:t>
+                <w:t xml:space="preserve">hal-02920126v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The inhibitory effect of word neighborhood size when reading with central field loss is modulated by word predictability and reading proficiency</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mots ‘faciles’ et mots ‘difficiles’ dans ReSyf : un outil pour la didactique du lexique mobilisant polysémie, synonymie et complexité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Núria Gala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludivine Javourey-Drevet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, </w:t>
+              <w:t xml:space="preserve">LIDIL - Revue de linguistique et de didactique des langues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 62, </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-020-78420-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/lidil.8373⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02920126v2</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03194331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transformations syntaxiques pour une aide à l'apprentissage de la lecture : typologie, adéquation et corpus adaptés</w:t>
               </w:r>
@@ -2424,90 +2424,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The influence of word frequency on word reading speed when individuals with macular diseases read text</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natacha Stolowy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelie Calabrese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lauren Sauvan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Aguilar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3163,125 +3163,138 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05480596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preuve de concept d'un système de génération automatique en Langue française Parlée Complétée</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Automatically Estimating Textual and Phonemic Complexity for Cued Speech: How to See the Sounds from French Texts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Núria Gala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Bigi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Núria Gala</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Bauer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">35èmes Journées d'Études sur la Parole (JEP 2024) 31ème Conférence sur le Traitement Automatique des Langues Naturelles (TALN 2024) 26ème Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RECITAL 2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2024, Toulouse, France. pp.512-520</w:t>
+              <w:t xml:space="preserve">Language Resources and Evaluation Conference (LREC 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jointly organized by the ELRA Language Resources Association and the International Committee on Computational Linguistics, May 2024, Torino, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04623112v1</w:t>
+                <w:t xml:space="preserve">hal-04580180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Verbes transdisciplinaires polysémiques dans des textes scolaires d’histoire et de sciences : étude des connaissances lexicales d’élèves de 9 à 11 ans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Noëlle Roubaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3300,171 +3313,158 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludivine Javourey-Drevet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9ème Congrès Mondial de Linguistique Française (CMLF)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Lausanne, Suisse. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/shsconf/202419107021⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04636918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatically Estimating Textual and Phonemic Complexity for Cued Speech: How to See the Sounds from French Texts</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Preuve de concept d'un système de génération automatique en Langue française Parlée Complétée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Bigi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Núria Gala</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marie Bauer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Language Resources and Evaluation Conference (LREC 2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jointly organized by the ELRA Language Resources Association and the International Committee on Computational Linguistics, May 2024, Torino, Italy</w:t>
+              <w:t xml:space="preserve">35èmes Journées d'Études sur la Parole (JEP 2024) 31ème Conférence sur le Traitement Automatique des Langues Naturelles (TALN 2024) 26ème Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RECITAL 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Toulouse, France. pp.512-520</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04580180v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04623112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simplifier les textes narratifs et documentaires scientifiques pour aider les jeunes élèves en difficulté : un levier pour améliorer la lecture ?</w:t>
               </w:r>
@@ -4236,51 +4236,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cours hybride et pédagogie différenciée en classe de FLE multiniveaux. Un dispositif exploratoire en contexte pandémique ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Pouzergues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Núria Gala</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4312,230 +4312,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03349963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alector: A Parallel Corpus of Simplified French Texts with Alignments of Misreadings by Poor and Dyslexic Readers</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The Nisvai Corpus of Oral Narrative Practices from Malekula (Vanuatu) and its Associated Language Resources</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anaïs Tack</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Johannes C. Ziegler</w:t>
+                <w:t xml:space="preserve">Jocelyn Aznar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nuria Gala</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LREC 2020 - 12th Language Resources and Evaluation Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2020, Marseille, France. pp.1353‑1361</w:t>
+              <w:t xml:space="preserve">Language Resources and Evaluation for Language Technologies (LREC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2020, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02503986v1</w:t>
+                <w:t xml:space="preserve">hal-02504413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Nisvai Corpus of Oral Narrative Practices from Malekula (Vanuatu) and its Associated Language Resources</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Alector: A Parallel Corpus of Simplified French Texts with Alignments of Misreadings by Poor and Dyslexic Readers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Núria Gala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jocelyn Aznar</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nuria Gala</w:t>
+                <w:t xml:space="preserve">Anaïs Tack</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludivine Javourey-Drevet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas François</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johannes C. Ziegler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Language Resources and Evaluation for Language Technologies (LREC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2020, Marseille, France</w:t>
+              <w:t xml:space="preserve">LREC 2020 - 12th Language Resources and Evaluation Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2020, Marseille, France. pp.1353‑1361</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02504413v1</w:t>
+                <w:t xml:space="preserve">hal-02503986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identifying Abstract and Concrete Words in French to Better Address Reading Difficulties</w:t>
               </w:r>
@@ -4603,77 +4603,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Text Simplification to Help Individuals With Low Vision to Read More Fluently</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lauren Sauvan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natacha Stolowy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Aguilar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4741,64 +4741,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing vocabulary knowledge for learners of French as a foreign language: accounting for L1 variability to go beyond the CEFR scale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Núria Gala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Tack</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Francois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4983,51 +4983,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Dufau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gala Núria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Ginestié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque SFERE- Provence : « Apprentissage et Education » Conditions, contextes et innovations pour la réussite scolaire, universitaire et professionnelle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2018, MARSEILLE, France</w:t>
@@ -5259,51 +5259,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compréhension, simplification et type des textes : un outil numérique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludivine Javourey-Drevet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Ginestié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Núria Gala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5525,490 +5525,490 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01477502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Are Cohesive Features Relevant for Text Readability Evaluation?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bleu, contusion, ecchymose : tri automatique de synonymes en fonction de leur difficulté de lecture et compréhension</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mokhtar Boumedienne Billami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Núria Gala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Bernhard</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anne-Laure Ligozat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26th International Conference on Computational Linguistics (COLING 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2016, Osaka, Japan. pp.987 - 997</w:t>
+              <w:t xml:space="preserve">JEP-TALN-RECITAL 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Paris, France. pp.15-28</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01430554v1</w:t>
+                <w:t xml:space="preserve">hal-01346538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bleu, contusion, ecchymose : tri automatique de synonymes en fonction de leur difficulté de lecture et compréhension</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Are Cohesive Features Relevant for Text Readability Evaluation?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amalia Todirascu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mokhtar Boumedienne Billami</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Bernhard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Núria Gala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Delphine Bernhard</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Ligozat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JEP-TALN-RECITAL 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Paris, France. pp.15-28</w:t>
+              <w:t xml:space="preserve">26th International Conference on Computational Linguistics (COLING 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2016, Osaka, Japan. pp.987 - 997</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01346538v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01430554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Graded lexicons: new resources for educational purposes and much more</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Delphine Bernhard</w:t>
+                <w:t xml:space="preserve">POS-tagging of Tunisian Dialect Using Standard Arabic Resources and Tools</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Hamdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Nasr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nizar Habash</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Núria Gala</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22nd EUROCALL Conference</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.14705/rpnet.2015.000334⟩</w:t>
+              <w:t xml:space="preserve">Workshop on Arabic Natural Language Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Beijing, China. pp.59 - 68, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18653/v1/W15-3207⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01205173v1</w:t>
+                <w:t xml:space="preserve">hal-01464860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">POS-tagging of Tunisian Dialect Using Standard Arabic Resources and Tools</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Núria Gala</w:t>
+                <w:t xml:space="preserve">Graded lexicons: new resources for educational purposes and much more</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nuria Gala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mokhtar Boumedienne Billami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas François</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Bernhard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on Arabic Natural Language Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2015, Beijing, China. pp.59 - 68, </w:t>
+              <w:t xml:space="preserve">22nd EUROCALL Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Padova, Italy. pp.204-209, </w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.18653/v1/W15-3207⟩</w:t>
+                <w:t xml:space="preserve">⟨10.14705/rpnet.2015.000334⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01464860v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01205173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un modèle pour prédire la complexité lexicale et graduer les mots</w:t>
               </w:r>
@@ -6096,230 +6096,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01001916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FLELex: a graded lexical resource for French foreign learners</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Cédrick Fairon</w:t>
+                <w:t xml:space="preserve">Automatically building a Tunisian Lexicon for Deverbal Nouns</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Hamdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nuria Gala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Nasr</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International conference on Language Resources and Evaluation (LREC 2014)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Reykjavik, France</w:t>
+              <w:t xml:space="preserve">International Conference on Computational Linguistics - VarDial Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Unknown, Unknown Region</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01758123v1</w:t>
+                <w:t xml:space="preserve">hal-01196020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatically building a Tunisian Lexicon for Deverbal Nouns</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Alexis Nasr</w:t>
+                <w:t xml:space="preserve">FLELex: a graded lexical resource for French foreign learners</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas François</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Núria Gala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Watrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédrick Fairon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Computational Linguistics - VarDial Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Unknown, Unknown Region</w:t>
+              <w:t xml:space="preserve">International conference on Language Resources and Evaluation (LREC 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Reykjavik, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01196020v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01758123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a French lexicon with difficulty measures: NLP helping to bridge the gap between traditional dictionaries and specialized lexicons</w:t>
               </w:r>
@@ -6601,355 +6601,355 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01758004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Création de clusters sémantiques dans des familles morphologiques à partir du TLFi</w:t>
+                <w:t xml:space="preserve">NLP lexicons: innovative constructions and usages for machines and humans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nuria Gala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Selja Seppälä</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Lafourcade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence Annuelle sur le Traitement Automatique des Langues Naturelles (TALN2011)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Montpellier, France. pp.1-6</w:t>
+              <w:t xml:space="preserve">eLEX'2011: Electronic LEXicography in the 21st century: new applications for new users</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2010, France. pp.12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00989473v1</w:t>
+                <w:t xml:space="preserve">lirmm-00832983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Developing a lexicon of word families for closely-related languages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Núria Gala</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESSLLI International Workshop on Lexical Ressources</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2011, Ljubljana, Slovenia. pp.41-47</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01778945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NLP lexicons: innovative constructions and usages for machines and humans</w:t>
+                <w:t xml:space="preserve">Création de clusters sémantiques dans des familles morphologiques à partir du TLFi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nuria Gala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Lafourcade</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabil Hathout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Nasr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Selja Seppälä</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">eLEX'2011: Electronic LEXicography in the 21st century: new applications for new users</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2010, France. pp.12</w:t>
+              <w:t xml:space="preserve">Conférence Annuelle sur le Traitement Automatique des Langues Naturelles (TALN2011)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Montpellier, France. pp.1-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00832983v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00989473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apprentissage du lexique des langues romanes à l'aide d'une ressource lexicale fondée sur la notion de familles et séries de mots</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nuria Gala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabil Hathout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Rey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Association for Computer Assisted Language Learning (EUROCALL 2010)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6987,51 +6987,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Tool for Linking Stems and Conceptual Fragments to Enhance word Access</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nuria Gala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Zock</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7082,51 +7082,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dispersion sémantique dans des familles morpho-phonologiques : éléments théoriques et empiriques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Núria Gala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Tichit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7177,51 +7177,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acquiring semantics from structured corpora to enrich an existing lexicon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Núria Gala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Rey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electronic lexicography in the 21st century: new applications for new users (eLEX-2009)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2009, Louvain-la-Neuve, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7259,51 +7259,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">POLYMOTS : une base de données de constructions dérivationnelles en français à partir de radicaux phonologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Núria Gala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Rey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Traitement Automatique des Langues (TALN 2008)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2008, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8357,51 +8357,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les mots de bouche à oreilles : le cas de Polymots</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Núria Gala</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9018,51 +9018,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eole Lapeyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Livia Cabasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Aguilar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Vitu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9111,256 +9111,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05263838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Digital as a teaching tool: Can the comprehension and fluency of reading be increased by the simplification and the nature of texts for young students?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Reducing complexity as a tool to increase text accessibility for children with dyslexia: a linguistic typology.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Núria Gala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas François</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludivine Javourey-Drevet</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jacques Ginestié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johannes C Ziegler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop Brain and Language Institute et Institute for Language, Communication and the Brain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Feb 2018, MARSEILLE, France. 2018</w:t>
+              <w:t xml:space="preserve">, Feb 2018, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01890525v1</w:t>
+                <w:t xml:space="preserve">hal-01779696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reducing complexity as a tool to increase text accessibility for children with dyslexia: a linguistic typology.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Digital as a teaching tool: Can the comprehension and fluency of reading be increased by the simplification and the nature of texts for young students?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludivine Javourey-Drevet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Dufau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Núria Gala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Ludivine Javourey-Drevet</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Ginestié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johannes C Ziegler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop Brain and Language Institute et Institute for Language, Communication and the Brain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Feb 2018, Marseille, France</w:t>
+              <w:t xml:space="preserve">, Feb 2018, MARSEILLE, France. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01779696v1</w:t>
+                <w:t xml:space="preserve">hal-01890525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Outil de recherche numérique en insertion classe : simplification du texte pour améliorer la fluidité de lecture</w:t>
               </w:r>
@@ -9385,51 +9385,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Dufau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nuria Gala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Ginestié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johannes Ziegler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9506,51 +9506,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Dufau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nuria Gala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Ginestié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johannes Ziegler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9715,51 +9715,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une rentrée sous le signe de la diversité en didactique du FLE. Des journées d'études aux projets de recherche expérimentaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Núria Gala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine David</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020, pp.44-45</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9777,51 +9777,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La gestion de l'hétérogénéité dans les centres de langues, participation à la Tribune n°430</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Núria Gala</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10280,51 +10280,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="13CC1BD2"/>
+    <w:nsid w:val="7E2B7AE3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10511,51 +10511,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nuria-gala-pavia" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2987-0723" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/176982256" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lpl-aix.fr/recherche/equipes/leda/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.institut-cognition.com/innovez-par-la-cognition/cognition-et-langage/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.institut-cognition.com/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lpl-aix.fr/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://corpusalector.huma-num.fr/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cental.uclouvain.be/resyf/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://cental.uclouvain.be/flelex/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://polarimots.lif.univ-mrs.fr/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polymots.huma-num.fr/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cental.uclouvain.be/readi2022/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05263814v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eole Lapeyre" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#250;ria Gala" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Calabr&#232;se" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1167/jov.25.7.8" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05089359v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daria Goriachun" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristof Strijkers" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes C Ziegler" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/xge0001771" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04697842v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Fran&#231;ois" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/itl.00024.fra" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580153v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Roubaud" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Javourey-Drevet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54563/lexique.1727" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04957064v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dufau" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes C. Ziegler" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03549026v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Ginesti&#233;" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S014271642100062X" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03570220v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymen Nefaa" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Boutora" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuria Gala" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feduc.2021.750584" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03697048v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Pouzergues" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine David Lodovici" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/apliut.10129" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938313v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine David" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Leconte" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03194331v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lidil.8373" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02920126v2" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauren Sauvan" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Stolowy" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Aguilar" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-78420-0" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02562205v2" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amalia Todirascu" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Bernhard" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Wilkens" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Meyer" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20207814006" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02360849v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Calabrese" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.visres.2018.12.002" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01773017v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01665316v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Ligozat" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lf.195.0035" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00822993v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gambette" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Nasr" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00200910v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lafourcade" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37936/ecti-cit.200622.53285" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01758031v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480596v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Cadd&#233;o" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04623112v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Bigi" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04636918v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/202419107021" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580180v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bauer" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04636944v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/202419107018" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580149v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04200064v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04200112v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865142v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Hijazi" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Espinasse" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03719333v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Pirali" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03708319v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Javourey - Drevet" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03719382v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Rolin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03349963v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503986v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Tack" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02504413v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Aznar" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02562128v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02562183v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03286229v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Francois" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861652v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mokhtar Boumedyen Billami" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01890345v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gala N&#250;ria" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077299v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Firas Hmida" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528117v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01890735v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01757941v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Ziegler" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01477502v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430554v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01346538v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mokhtar Boumedienne Billami" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205173v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14705/rpnet.2015.000334" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01464860v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Hamdi" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Habash" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/W15-3207" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001916v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;drick Fairon" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01758123v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Watrin" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196020v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03194427v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860796v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01758004v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Brun" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00989473v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Hathout" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Rey" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selja Sepp&#228;l&#228;" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01778945v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00832983v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00989470v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01480442v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Zock" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03198420v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Tichit" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03198427v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03198409v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03198432v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01107391v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Valli" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03198917v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03198910v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03198453v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Ait-Mokhtar" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03198934v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03198924v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885725v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reinhard Rapp" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gemma Bel-Enguix" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01480416v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05519022v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Dufau" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03203895v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://benjamins.com/catalog/lis.30" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01480415v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03198400v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03988667v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2003PA112040" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/tel-01756971v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05263850v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Livia Cabasson" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05046998v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04666597v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05263838v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Vitu" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01890525v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01779696v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02113870v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01680378v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01779701v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089163v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089161v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846563v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03361468v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03198905v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nuria-gala-pavia" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2987-0723" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/176982256" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lpl-aix.fr/recherche/equipes/leda/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.institut-cognition.com/innovez-par-la-cognition/cognition-et-langage/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.institut-cognition.com/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lpl-aix.fr/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://corpusalector.huma-num.fr/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cental.uclouvain.be/resyf/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://cental.uclouvain.be/flelex/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://polarimots.lif.univ-mrs.fr/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polymots.huma-num.fr/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cental.uclouvain.be/readi2022/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05263814v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eole Lapeyre" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#250;ria Gala" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Calabr&#232;se" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1167/jov.25.7.8" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05089359v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daria Goriachun" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristof Strijkers" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes C Ziegler" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/xge0001771" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04697842v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Fran&#231;ois" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/itl.00024.fra" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580153v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Roubaud" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Javourey-Drevet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54563/lexique.1727" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04957064v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dufau" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes C. Ziegler" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938313v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine David" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Leconte" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03570220v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymen Nefaa" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Boutora" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuria Gala" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feduc.2021.750584" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03697048v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Pouzergues" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine David Lodovici" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/apliut.10129" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03549026v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Ginesti&#233;" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S014271642100062X" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02920126v2" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauren Sauvan" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Stolowy" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Aguilar" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-78420-0" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03194331v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lidil.8373" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02562205v2" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amalia Todirascu" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Bernhard" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Wilkens" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Meyer" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20207814006" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02360849v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Calabrese" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.visres.2018.12.002" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01773017v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01665316v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Ligozat" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lf.195.0035" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00822993v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gambette" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Nasr" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00200910v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lafourcade" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37936/ecti-cit.200622.53285" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01758031v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480596v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Cadd&#233;o" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580180v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Bigi" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bauer" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04636918v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/202419107021" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04623112v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04636944v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/202419107018" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580149v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04200064v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04200112v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865142v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Hijazi" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Espinasse" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03719333v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Pirali" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03708319v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Javourey - Drevet" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03719382v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Rolin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03349963v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02504413v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Aznar" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503986v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Tack" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02562128v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02562183v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03286229v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Francois" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861652v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mokhtar Boumedyen Billami" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01890345v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gala N&#250;ria" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077299v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Firas Hmida" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528117v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01890735v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01757941v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Ziegler" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01477502v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01346538v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mokhtar Boumedienne Billami" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430554v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01464860v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Hamdi" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Habash" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/W15-3207" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205173v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14705/rpnet.2015.000334" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001916v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;drick Fairon" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196020v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01758123v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Watrin" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03194427v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860796v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01758004v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Brun" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00832983v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01778945v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00989473v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Hathout" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Rey" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selja Sepp&#228;l&#228;" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00989470v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01480442v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Zock" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03198420v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Tichit" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03198427v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03198409v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03198432v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01107391v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Valli" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03198917v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03198910v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03198453v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Ait-Mokhtar" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03198934v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03198924v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885725v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reinhard Rapp" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gemma Bel-Enguix" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01480416v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05519022v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Dufau" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03203895v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://benjamins.com/catalog/lis.30" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01480415v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03198400v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03988667v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2003PA112040" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/tel-01756971v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05263850v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Livia Cabasson" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05046998v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04666597v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05263838v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Vitu" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01779696v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01890525v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02113870v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01680378v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01779701v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089163v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089161v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846563v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03361468v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03198905v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>