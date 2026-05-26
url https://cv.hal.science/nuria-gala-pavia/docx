--- v2 (2026-05-04)
+++ v3 (2026-05-26)
@@ -1721,369 +1721,369 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03938313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preliminary Considerations on the Development of a Bicultural Trilingual Education Model for Deaf Children in the Tunisian Context</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Simplification of literary and scientific texts to improve reading fluency and comprehension in beginning readers of French</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludivine Javourey-Drevet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Dufau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas François</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Núria Gala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aymen Nefaa</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jacques Ginestié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Education </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/feduc.2021.750584⟩</w:t>
+              <w:t xml:space="preserve">Applied Psycholinguistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, pp.1-28. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S014271642100062X⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03570220v1</w:t>
+                <w:t xml:space="preserve">hal-03549026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cours hybride et pédagogie différenciée en classe de FLE multi-niveaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Pouzergues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine David Lodovici</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nuria Gala</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherche et Pratiques Pédagogiques en Langues de Spécialité. Cahiers de l'APLIUT</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, Continuités et ruptures dans l’enseignement/apprentissage des langues, 41 (2), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/apliut.10129⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03697048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simplification of literary and scientific texts to improve reading fluency and comprehension in beginning readers of French</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Núria Gala</w:t>
+                <w:t xml:space="preserve">Preliminary Considerations on the Development of a Bicultural Trilingual Education Model for Deaf Children in the Tunisian Context</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymen Nefaa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacques Ginestié</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Leila Boutora</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nuria Gala</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Psycholinguistics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, pp.1-28. </w:t>
+              <w:t xml:space="preserve">Frontiers in Education </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 6, pp.750584. </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/S014271642100062X⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/feduc.2021.750584⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03549026v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03570220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The inhibitory effect of word neighborhood size when reading with central field loss is modulated by word predictability and reading proficiency</w:t>
               </w:r>
@@ -2121,51 +2121,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Aguilar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nuria Gala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, </w:t>
@@ -2895,51 +2895,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PP Attachment Ambiguity Resolution with Corpus-Based Pattern Distributions and Lexical Signatures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nuria Gala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Lafourcade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3047,4818 +3047,5492 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01758031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (50)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (56)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysing text readability in intercomprehension: methods, tools and resources</w:t>
+                <w:t xml:space="preserve">Automatic Extraction of Textual and Phonemic Complexity for French Cued Speech</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Caddéo</w:t>
+                <w:t xml:space="preserve">Magali Norré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Bigi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Núria Gala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludivine Javourey-Drevet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas François</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bridging Voices in Plurilingual Education: Policies, Research and Practices</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2025, Rome, Italy</w:t>
+              <w:t xml:space="preserve">Joint Workshop on Readability and Text Simplification (READIxTSAR) @ LREC 2026</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ELRA Language Resources Association, May 2026, Palma de Mallorca, Spain. pp.61-73</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05480596v1</w:t>
+                <w:t xml:space="preserve">hal-05625311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatically Estimating Textual and Phonemic Complexity for Cued Speech: How to See the Sounds from French Texts</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analysing text readability in intercomprehension: methods, tools and resources</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Caddéo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Núria Gala</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marie Bauer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Language Resources and Evaluation Conference (LREC 2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jointly organized by the ELRA Language Resources Association and the International Committee on Computational Linguistics, May 2024, Torino, Italy</w:t>
+              <w:t xml:space="preserve">Bridging Voices in Plurilingual Education: Policies, Research and Practices</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04580180v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05480596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Verbes transdisciplinaires polysémiques dans des textes scolaires d’histoire et de sciences : étude des connaissances lexicales d’élèves de 9 à 11 ans</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Automatically Estimating Textual and Phonemic Complexity for Cued Speech: How to See the Sounds from French Texts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Núria Gala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ludivine Javourey-Drevet</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Bigi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Bauer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9ème Congrès Mondial de Linguistique Française (CMLF)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Language Resources and Evaluation Conference (LREC 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jointly organized by the ELRA Language Resources Association and the International Committee on Computational Linguistics, May 2024, Torino, Italy</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04636918v1</w:t>
+                <w:t xml:space="preserve">hal-04580180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preuve de concept d'un système de génération automatique en Langue française Parlée Complétée</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Brigitte Bigi</w:t>
+                <w:t xml:space="preserve">Verbes transdisciplinaires polysémiques dans des textes scolaires d’histoire et de sciences : étude des connaissances lexicales d’élèves de 9 à 11 ans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Noëlle Roubaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Núria Gala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludivine Javourey-Drevet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">35èmes Journées d'Études sur la Parole (JEP 2024) 31ème Conférence sur le Traitement Automatique des Langues Naturelles (TALN 2024) 26ème Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RECITAL 2024)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">9ème Congrès Mondial de Linguistique Française (CMLF)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Lausanne, Suisse. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/shsconf/202419107021⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04623112v1</w:t>
+                <w:t xml:space="preserve">hal-04636918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simplifier les textes narratifs et documentaires scientifiques pour aider les jeunes élèves en difficulté : un levier pour améliorer la lecture ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ludivine Javourey-Drevet</w:t>
+                <w:t xml:space="preserve">Preuve de concept d'un système de génération automatique en Langue française Parlée Complétée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Bigi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Núria Gala</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9ème Congrès Mondial de Linguistique Française (CMLF)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">35èmes Journées d'Études sur la Parole (JEP 2024) 31ème Conférence sur le Traitement Automatique des Langues Naturelles (TALN 2024) 26ème Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RECITAL 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Toulouse, France. pp.512-520</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/shsconf/202419107018⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04636944v1</w:t>
+                <w:t xml:space="preserve">hal-04623112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Je restaure un restaurant&amp;quot; un appui sur la morphologie pour expliciter les sens d’un verbe de spécialité.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Simplifier les textes narratifs et documentaires scientifiques pour aider les jeunes élèves en difficulté : un levier pour améliorer la lecture ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludivine Javourey-Drevet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Núria Gala</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie-Noëlle Roubaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Les connaissances morphologiques et la didactique du français : quelles avancées ? Dans le cadre du 91e congrès de l'ACFAS.</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">9ème Congrès Mondial de Linguistique Française (CMLF)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Lausane, Suisse. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/shsconf/202419107018⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04580149v1</w:t>
+                <w:t xml:space="preserve">hal-04636944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La difficulté d’apprentissage du vocabulaire de spécialité à l’école : le cas des verbes opaques</w:t>
+                <w:t xml:space="preserve">Je restaure un restaurant&amp;quot; un appui sur la morphologie pour expliciter les sens d’un verbe de spécialité.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Núria Gala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Noëlle Roubaud</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ludivine Javourey-Drevet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Recherches Actuelles en Didactique du Lexique (section 500 Education) du 90e congrès de l'ACFAS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ACFAS et Université de Montréal, May 2023, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">Colloque Les connaissances morphologiques et la didactique du français : quelles avancées ? Dans le cadre du 91e congrès de l'ACFAS.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ACFAS, May 2024, Ottawa (Ontario), Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04200064v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04580149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Création de ressources en langue française parlée complétée pour faciliter l'accès à la langue orale via l'écrit</w:t>
+                <w:t xml:space="preserve">La difficulté d’apprentissage du vocabulaire de spécialité à l’école : le cas des verbes opaques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Núria Gala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Brigitte Bigi</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Noëlle Roubaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludivine Javourey-Drevet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Scientifique de l'Institut des Sciences &amp; Techniques de la Réadaptation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut des Sciences &amp; Techniques de la Réadaptation, Jun 2023, Lyon, France</w:t>
+              <w:t xml:space="preserve">Colloque Recherches Actuelles en Didactique du Lexique (section 500 Education) du 90e congrès de l'ACFAS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ACFAS et Université de Montréal, May 2023, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04200112v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04200064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GRASS: A SYNTACTIC TEXT SIMPLIFICATION SYSTEM BASED ON SEMANTIC REPRESENTATIONS</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effets des variables linguistiques sur les gains de fluidité et de compréhension en lecture grâce à la simplification de textes écrits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Espinasse</w:t>
+                <w:t xml:space="preserve">Ludivine Javourey - Drevet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Núria Gala</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th International Conference on Natural Language Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Copenhagen, Denmark</w:t>
+              <w:t xml:space="preserve">Colloque International AFLS 2023 Association for French Language Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03865142v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04314519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PADDLe: a Platform to Identify Complex Words for Learners of French as a Foreign Language (FFL)</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nuria Gala</w:t>
+                <w:t xml:space="preserve">Lutter contre les inégalités éducatives par l’adaptation des textes : regards croisés terrain recherche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludivine Javourey - Drevet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Núria Gala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Dufau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johannes C Ziegler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd Workshop on Tools and Resources for REAding DIfficulties (READI) joint to the 12th international conference on Language Resources and Evaluation (LREC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Marseille, France. pp.46-53</w:t>
+              <w:t xml:space="preserve">COLLOQUE INTERNATIONAL en hommage à JACQUES GINESTIÉ</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03719333v1</w:t>
+                <w:t xml:space="preserve">hal-04314535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HIBOU: an eBook to improve Text Comprehension and Reading Fluency for Beginning Readers of French</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Création de ressources en langue française parlée complétée pour faciliter l'accès à la langue orale via l'écrit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Núria Gala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Bigi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th Edition of its Language Resources and Evaluation Conference. (LREC 2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Language Resource Association, Jun 2022, Marseille, France</w:t>
+              <w:t xml:space="preserve">Journée Scientifique de l'Institut des Sciences &amp; Techniques de la Réadaptation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut des Sciences &amp; Techniques de la Réadaptation, Jun 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03708319v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04200112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HECTOR: A Hybrid TExt SimplifiCation TOol for Raw Texts in French</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Une plateforme pour la lecture de textes originaux et adaptés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludivine Javourey - Drevet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Núria Gala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Dufau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Wartelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johannes C Ziegler</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th International Conference on Language Resources and Evaluation (LREC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ELRA ELDA, Jun 2022, Marseille, France</w:t>
+              <w:t xml:space="preserve">Speed-dating organisé par le CréativLab Ampiric</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03719382v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04400438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cours hybride et pédagogie différenciée en classe de FLE multiniveaux. Un dispositif exploratoire en contexte pandémique ?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Catherine David</w:t>
+                <w:t xml:space="preserve">HIBOU: an eBook to improve Text Comprehension and Reading Fluency for Beginning Readers of French.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludivine Javourey - Drevet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Dufau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johannes C Ziegler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Núria Gala</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès RANACLES 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2021, Lille, France</w:t>
+              <w:t xml:space="preserve">2nd Workshop on Tools and Resources to Empower People with REAding DIfficulties (READI) within the 13th Language Resources and Evaluation Conference (LREC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03349963v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04400427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Nisvai Corpus of Oral Narrative Practices from Malekula (Vanuatu) and its Associated Language Resources</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nuria Gala</w:t>
+                <w:t xml:space="preserve">GRASS: A SYNTACTIC TEXT SIMPLIFICATION SYSTEM BASED ON SEMANTIC REPRESENTATIONS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rita Hijazi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Espinasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Núria Gala</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Language Resources and Evaluation for Language Technologies (LREC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2020, Marseille, France</w:t>
+              <w:t xml:space="preserve">11th International Conference on Natural Language Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Copenhagen, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02504413v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03865142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alector: A Parallel Corpus of Simplified French Texts with Alignments of Misreadings by Poor and Dyslexic Readers</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Ludivine Javourey-Drevet</w:t>
+                <w:t xml:space="preserve">PADDLe: a Platform to Identify Complex Words for Learners of French as a Foreign Language (FFL)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Pirali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Johannes C. Ziegler</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nuria Gala</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LREC 2020 - 12th Language Resources and Evaluation Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2020, Marseille, France. pp.1353‑1361</w:t>
+              <w:t xml:space="preserve">2nd Workshop on Tools and Resources for REAding DIfficulties (READI) joint to the 12th international conference on Language Resources and Evaluation (LREC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Marseille, France. pp.46-53</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02503986v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03719333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identifying Abstract and Concrete Words in French to Better Address Reading Difficulties</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Daria Goriachun</w:t>
+                <w:t xml:space="preserve">HIBOU: an eBook to improve Text Comprehension and Reading Fluency for Beginning Readers of French</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludivine Javourey - Drevet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Dufau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johannes C. Ziegler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Núria Gala</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop Tools and Resources to Empower People with Reading Difficulties (READI) at International conference on Language Resources and Evaluation (LREC 2020)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2020, Marseille, France. pp.33-40</w:t>
+              <w:t xml:space="preserve">13th Edition of its Language Resources and Evaluation Conference. (LREC 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Language Resource Association, Jun 2022, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02562128v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03708319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Text Simplification to Help Individuals With Low Vision to Read More Fluently</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Thomas François</w:t>
+                <w:t xml:space="preserve">L’application HIBOU : un livre interactif pour les élèves en difficulté de lecture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludivine Javourey - Drevet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Núria Gala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Dufau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Wartelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johannes C. Ziegler</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop Tools and Resources to Empower People with Reading Difficulties (READI) at International conference on Language Resources and Evaluation (LREC 2020)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2020, Marseille, France. pp.27-32</w:t>
+              <w:t xml:space="preserve">Workshop sur la prévention du langage écrit, pour répondre à un véritable enjeu de santé publique. OCCITADYS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Toulouse, France, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02562183v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04555103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing vocabulary knowledge for learners of French as a foreign language: accounting for L1 variability to go beyond the CEFR scale</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Anaïs Tack</w:t>
+                <w:t xml:space="preserve">HECTOR: A Hybrid TExt SimplifiCation TOol for Raw Texts in French</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amalia Todirascu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigo Wilkens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Francois</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Eva Rolin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas François</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Bernhard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27th EUROCALL conference - CALL and complexity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2019, Louvain la Neuve, Belgium</w:t>
+              <w:t xml:space="preserve">12th International Conference on Language Resources and Evaluation (LREC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ELRA ELDA, Jun 2022, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03286229v1</w:t>
+                <w:t xml:space="preserve">hal-03719382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ReSyf: a French lexicon with ranked synonyms</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thomas François</w:t>
+                <w:t xml:space="preserve">Cours hybride et pédagogie différenciée en classe de FLE multiniveaux. Un dispositif exploratoire en contexte pandémique ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Pouzergues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Núria Gala</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27th International Conference on Computational Linguistics (COLING 2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2018, Santa Fe, New Mexico, United States</w:t>
+              <w:t xml:space="preserve">Congrès RANACLES 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01861652v1</w:t>
+                <w:t xml:space="preserve">hal-03349963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Text simplification to improve reading fluency and comprehension</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The Nisvai Corpus of Oral Narrative Practices from Malekula (Vanuatu) and its Associated Language Resources</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyn Aznar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nuria Gala</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque SFERE- Provence : « Apprentissage et Education » Conditions, contextes et innovations pour la réussite scolaire, universitaire et professionnelle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2018, MARSEILLE, France</w:t>
+              <w:t xml:space="preserve">Language Resources and Evaluation for Language Technologies (LREC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2020, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01890345v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02504413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assisted Lexical Simplification for French Native Children with Reading Difficulties</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mokhtar Boumedyen Billami</w:t>
+                <w:t xml:space="preserve">Alector: A Parallel Corpus of Simplified French Texts with Alignments of Misreadings by Poor and Dyslexic Readers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Núria Gala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Tack</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludivine Javourey-Drevet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nuria Gala</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johannes C. Ziegler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Workshop of Automatic Text Adaptation, 11th International Conference on Natural Language Generation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Tilbourg, Netherlands</w:t>
+              <w:t xml:space="preserve">LREC 2020 - 12th Language Resources and Evaluation Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2020, Marseille, France. pp.1353‑1361</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02077299v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02503986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Création et validation de signatures sémantiques : application à la mesure de similarité sémantique et à la substitution lexicale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mokhtar Boumedyen Billami</w:t>
+                <w:t xml:space="preserve">Identifying Abstract and Concrete Words in French to Better Address Reading Difficulties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daria Goriachun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Núria Gala</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Traitement Automatique des Langues Naturelles TALN 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Orléans, France</w:t>
+              <w:t xml:space="preserve">Workshop Tools and Resources to Empower People with Reading Difficulties (READI) at International conference on Language Resources and Evaluation (LREC 2020)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2020, Marseille, France. pp.33-40</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01528117v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02562128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compréhension, simplification et type des textes : un outil numérique</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jacques Ginestié</w:t>
+                <w:t xml:space="preserve">Text Simplification to Help Individuals With Low Vision to Read More Fluently</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lauren Sauvan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natacha Stolowy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Aguilar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Núria Gala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférences dans le cadre du projet Lemon : GraphoLearn</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2017, Marseille, France</w:t>
+              <w:t xml:space="preserve">Workshop Tools and Resources to Empower People with Reading Difficulties (READI) at International conference on Language Resources and Evaluation (LREC 2020)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2020, Marseille, France. pp.27-32</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01890735v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02562183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reducing lexical complexity as a tool to increase text accessibility for children with dyslexia</w:t>
+                <w:t xml:space="preserve">Assessing vocabulary knowledge for learners of French as a foreign language: accounting for L1 variability to go beyond the CEFR scale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Núria Gala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Johannes Ziegler</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Tack</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Francois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computational Linguistics for Linguistic Complexity, workshop at COLING (Computational Linguistics conference)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2016, Osaka, Japan</w:t>
+              <w:t xml:space="preserve">27th EUROCALL conference - CALL and complexity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Louvain la Neuve, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01757941v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03286229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approches d'analyse distributionnelle pour améliorer la désambiguïsation sémantique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId115" w:history="1">
+                <w:t xml:space="preserve">ReSyf: a French lexicon with ranked synonyms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mokhtar Boumedyen Billami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Núria Gala</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées internationales d'Analyse statistique des Données Textuelles (JADT)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Nice, France</w:t>
+              <w:t xml:space="preserve">27th International Conference on Computational Linguistics (COLING 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Santa Fe, New Mexico, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01477502v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01861652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bleu, contusion, ecchymose : tri automatique de synonymes en fonction de leur difficulté de lecture et compréhension</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thomas François</w:t>
+                <w:t xml:space="preserve">Text simplification to improve reading fluency and comprehension</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludivine Javourey-Drevet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Núria Gala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Dufau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mokhtar Boumedienne Billami</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Gala Núria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Ginestié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JEP-TALN-RECITAL 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Paris, France. pp.15-28</w:t>
+              <w:t xml:space="preserve">Colloque SFERE- Provence : « Apprentissage et Education » Conditions, contextes et innovations pour la réussite scolaire, universitaire et professionnelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, MARSEILLE, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01346538v1</w:t>
+                <w:t xml:space="preserve">hal-01890345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Are Cohesive Features Relevant for Text Readability Evaluation?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Amalia Todirascu</w:t>
+                <w:t xml:space="preserve">Assisted Lexical Simplification for French Native Children with Reading Difficulties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Firas Hmida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mokhtar Boumedyen Billami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Anne-Laure Ligozat</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nuria Gala</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26th International Conference on Computational Linguistics (COLING 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2016, Osaka, Japan. pp.987 - 997</w:t>
+              <w:t xml:space="preserve">The Workshop of Automatic Text Adaptation, 11th International Conference on Natural Language Generation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Tilbourg, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01430554v1</w:t>
+                <w:t xml:space="preserve">hal-02077299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">POS-tagging of Tunisian Dialect Using Standard Arabic Resources and Tools</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nizar Habash</w:t>
+                <w:t xml:space="preserve">Création et validation de signatures sémantiques : application à la mesure de similarité sémantique et à la substitution lexicale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mokhtar Boumedyen Billami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Núria Gala</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on Arabic Natural Language Processing</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Traitement Automatique des Langues Naturelles TALN 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Orléans, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01464860v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01528117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Graded lexicons: new resources for educational purposes and much more</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Delphine Bernhard</w:t>
+                <w:t xml:space="preserve">Compréhension, simplification et type des textes : un outil numérique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludivine Javourey-Drevet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Ginestié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Núria Gala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Dufau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johannes C Ziegler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22nd EUROCALL Conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Conférences dans le cadre du projet Lemon : GraphoLearn</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Marseille, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01205173v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01890735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un modèle pour prédire la complexité lexicale et graduer les mots</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Cédrick Fairon</w:t>
+                <w:t xml:space="preserve">Reducing lexical complexity as a tool to increase text accessibility for children with dyslexia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Núria Gala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johannes Ziegler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TALN'2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, Marseille, France. pp.91-102</w:t>
+              <w:t xml:space="preserve">Computational Linguistics for Linguistic Complexity, workshop at COLING (Computational Linguistics conference)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2016, Osaka, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01001916v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01757941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatically building a Tunisian Lexicon for Deverbal Nouns</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Alexis Nasr</w:t>
+                <w:t xml:space="preserve">Approches d'analyse distributionnelle pour améliorer la désambiguïsation sémantique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mokhtar Boumedyen Billami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Núria Gala</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Computational Linguistics - VarDial Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Unknown, Unknown Region</w:t>
+              <w:t xml:space="preserve">Journées internationales d'Analyse statistique des Données Textuelles (JADT)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01196020v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01477502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FLELex: a graded lexical resource for French foreign learners</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Are Cohesive Features Relevant for Text Readability Evaluation?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amalia Todirascu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Bernhard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Núria Gala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Cédrick Fairon</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Ligozat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International conference on Language Resources and Evaluation (LREC 2014)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Reykjavik, France</w:t>
+              <w:t xml:space="preserve">26th International Conference on Computational Linguistics (COLING 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2016, Osaka, Japan. pp.987 - 997</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01758123v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01430554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a French lexicon with difficulty measures: NLP helping to bridge the gap between traditional dictionaries and specialized lexicons</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Bleu, contusion, ecchymose : tri automatique de synonymes en fonction de leur difficulté de lecture et compréhension</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas François</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mokhtar Boumedienne Billami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Núria Gala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Cédrick Fairon</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Bernhard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">eLex - Electronic Lexicography</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, Tallin, Estonia</w:t>
+              <w:t xml:space="preserve">JEP-TALN-RECITAL 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Paris, France. pp.15-28</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03194427v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01346538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coherence and Cohesion for the Assessment of Text Readability</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">POS-tagging of Tunisian Dialect Using Standard Arabic Resources and Tools</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Hamdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Nasr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nizar Habash</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Núria Gala</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of 10th International Workshop on Natural Language Processing and Cognitive Science (NLPCS 2013)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Workshop on Arabic Natural Language Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Beijing, China. pp.59 - 68, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18653/v1/W15-3207⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00860796v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01464860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Propagation de polarités dans des familles de mots : impact de la morphologie dans la construction d'un lexique pour l'analyse d'opinions</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Caroline Brun</w:t>
+                <w:t xml:space="preserve">Graded lexicons: new resources for educational purposes and much more</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nuria Gala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mokhtar Boumedienne Billami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas François</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Bernhard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19ème Conférence sur le Traitement Automatique des Langues Naturelles (TALN’2012) </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">22nd EUROCALL Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Padova, Italy. pp.204-209, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.14705/rpnet.2015.000334⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01758004v1</w:t>
+                <w:t xml:space="preserve">hal-01205173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NLP lexicons: innovative constructions and usages for machines and humans</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+                <w:t xml:space="preserve">Un modèle pour prédire la complexité lexicale et graduer les mots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nuria Gala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Lafourcade</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas François</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Bernhard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédrick Fairon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">eLEX'2011: Electronic LEXicography in the 21st century: new applications for new users</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2010, France. pp.12</w:t>
+              <w:t xml:space="preserve">TALN'2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Marseille, France. pp.91-102</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00832983v1</w:t>
+                <w:t xml:space="preserve">hal-01001916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Developing a lexicon of word families for closely-related languages</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">FLELex: a graded lexical resource for French foreign learners</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas François</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Núria Gala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Watrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédrick Fairon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESSLLI International Workshop on Lexical Ressources</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2011, Ljubljana, Slovenia. pp.41-47</w:t>
+              <w:t xml:space="preserve">International conference on Language Resources and Evaluation (LREC 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Reykjavik, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01778945v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01758123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Création de clusters sémantiques dans des familles morphologiques à partir du TLFi</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+                <w:t xml:space="preserve">Automatically building a Tunisian Lexicon for Deverbal Nouns</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Hamdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nuria Gala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Nasr</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Selja Seppälä</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence Annuelle sur le Traitement Automatique des Langues Naturelles (TALN2011)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Montpellier, France. pp.1-6</w:t>
+              <w:t xml:space="preserve">International Conference on Computational Linguistics - VarDial Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Unknown, Unknown Region</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00989473v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01196020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apprentissage du lexique des langues romanes à l'aide d'une ressource lexicale fondée sur la notion de familles et séries de mots</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Véronique Rey</w:t>
+                <w:t xml:space="preserve">Towards a French lexicon with difficulty measures: NLP helping to bridge the gap between traditional dictionaries and specialized lexicons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Núria Gala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas François</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédrick Fairon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Association for Computer Assisted Language Learning (EUROCALL 2010)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">eLex - Electronic Lexicography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Tallin, Estonia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00989470v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03194427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Tool for Linking Stems and Conceptual Fragments to Enhance word Access</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+                <w:t xml:space="preserve">Coherence and Cohesion for the Assessment of Text Readability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amalia Todirascu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas François</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nuria Gala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédrick Fairon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Ligozat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 7th International Conference on 'Language Resources and Evaluation (LREC'10)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, La Valetta, Malta. pp.2263--2268</w:t>
+              <w:t xml:space="preserve">Proceedings of 10th International Workshop on Natural Language Processing and Cognitive Science (NLPCS 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Marseille, France. pp.11-19</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01480442v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00860796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dispersion sémantique dans des familles morpho-phonologiques : éléments théoriques et empiriques</w:t>
+                <w:t xml:space="preserve">Propagation de polarités dans des familles de mots : impact de la morphologie dans la construction d'un lexique pour l'analyse d'opinions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Núria Gala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Laurent Tichit</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Brun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Traitement Automatique des Langues (TALN 2009)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Senlis, France</w:t>
+              <w:t xml:space="preserve">19ème Conférence sur le Traitement Automatique des Langues Naturelles (TALN’2012) </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Grenoble, France. pp.495-502</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03198420v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01758004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acquiring semantics from structured corpora to enrich an existing lexicon</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Véronique Rey</w:t>
+                <w:t xml:space="preserve">NLP lexicons: innovative constructions and usages for machines and humans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nuria Gala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Lafourcade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electronic lexicography in the 21st century: new applications for new users (eLEX-2009)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2009, Louvain-la-Neuve, Belgium</w:t>
+              <w:t xml:space="preserve">eLEX'2011: Electronic LEXicography in the 21st century: new applications for new users</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2010, France. pp.12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03198427v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00832983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">POLYMOTS : une base de données de constructions dérivationnelles en français à partir de radicaux phonologiques</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId147" w:history="1">
+                <w:t xml:space="preserve">Création de clusters sémantiques dans des familles morphologiques à partir du TLFi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nuria Gala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabil Hathout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Nasr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Selja Seppälä</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Traitement Automatique des Langues (TALN 2008)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2008, Avignon, France</w:t>
+              <w:t xml:space="preserve">Conférence Annuelle sur le Traitement Automatique des Langues Naturelles (TALN2011)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Montpellier, France. pp.1-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03198409v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00989473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining corpus-based pattern distributions with lexical signatures for PP attachment ambiguity resolution</w:t>
+                <w:t xml:space="preserve">Developing a lexicon of word families for closely-related languages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Núria Gala</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Lafourcade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th Symposium on Natural Language Processing (SNLP 2005)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2005, Chiang Rai, Thailand</w:t>
+              <w:t xml:space="preserve">ESSLLI International Workshop on Lexical Ressources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2011, Ljubljana, Slovenia. pp.41-47</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03198432v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01778945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Building a computational lexicon of verbal syntactic constructions in French</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+                <w:t xml:space="preserve">Apprentissage du lexique des langues romanes à l'aide d'une ressource lexicale fondée sur la notion de familles et séries de mots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nuria Gala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">André Valli</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabil Hathout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Rey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on Multilingual Lexical Databases</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Chiang Rai,, Thailand</w:t>
+              <w:t xml:space="preserve">European Association for Computer Assisted Language Learning (EUROCALL 2010)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01107391v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00989470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using an incremental robust parser to automatically generate semantic UNL graphs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Núria Gala</w:t>
+                <w:t xml:space="preserve">A Tool for Linking Stems and Conceptual Fragments to Enhance word Access</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nuria Gala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Zock</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd Workshop on RObust Methods in Analysis of Natural Language Data (COLING 2004)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2004, Génève, Switzerland</w:t>
+              <w:t xml:space="preserve">Proceedings of the 7th International Conference on 'Language Resources and Evaluation (LREC'10)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, La Valetta, Malta. pp.2263--2268</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03198917v1</w:t>
+                <w:t xml:space="preserve">hal-01480442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une méthode non supervisée d'apprentissage sur le Web pour la résolution d'ambiguïtés structurelles liées au rattachement prépositionnel</w:t>
+                <w:t xml:space="preserve">Dispersion sémantique dans des familles morpho-phonologiques : éléments théoriques et empiriques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Núria Gala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Tichit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Traitement Automatique des Langues (TALN 2003)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2003, Batz-sur-Mer, France</w:t>
+              <w:t xml:space="preserve">Traitement Automatique des Langues (TALN 2009)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Senlis, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03198910v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03198420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lexicalising a robust parser grammar using the WWW</w:t>
+                <w:t xml:space="preserve">Acquiring semantics from structured corpora to enrich an existing lexicon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Núria Gala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Salah Ait-Mokhtar</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Rey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Corpus Linguistics 2003 conference,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2003, Lancaster, United Kingdom</w:t>
+              <w:t xml:space="preserve">Electronic lexicography in the 21st century: new applications for new users (eLEX-2009)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2009, Louvain-la-Neuve, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03198453v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03198427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hétérogénéité des corpus: vers un parseur robuste reconfigurable et adaptable</w:t>
+                <w:t xml:space="preserve">POLYMOTS : une base de données de constructions dérivationnelles en français à partir de radicaux phonologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Núria Gala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Rey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Traitement Automatique des Langues (TALN-RECITAL 2000)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2000, Lausanne, Suisse</w:t>
+              <w:t xml:space="preserve">Traitement Automatique des Langues (TALN 2008)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03198934v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03198409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Combining corpus-based pattern distributions with lexical signatures for PP attachment ambiguity resolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Núria Gala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Lafourcade</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">6th Symposium on Natural Language Processing (SNLP 2005)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2005, Chiang Rai, Thailand</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03198432v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Building a computational lexicon of verbal syntactic constructions in French</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nuria Gala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Valli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Workshop on Multilingual Lexical Databases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Chiang Rai,, Thailand</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01107391v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Using an incremental robust parser to automatically generate semantic UNL graphs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Núria Gala</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3rd Workshop on RObust Methods in Analysis of Natural Language Data (COLING 2004)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2004, Génève, Switzerland</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03198917v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une méthode non supervisée d'apprentissage sur le Web pour la résolution d'ambiguïtés structurelles liées au rattachement prépositionnel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Núria Gala</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Traitement Automatique des Langues (TALN 2003)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2003, Batz-sur-Mer, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03198910v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lexicalising a robust parser grammar using the WWW</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Núria Gala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salah Ait-Mokhtar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Corpus Linguistics 2003 conference,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2003, Lancaster, United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03198453v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hétérogénéité des corpus: vers un parseur robuste reconfigurable et adaptable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Núria Gala</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Traitement Automatique des Langues (TALN-RECITAL 2000)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2000, Lausanne, Suisse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03198934v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using the Incremental Finite-State Architecture to create a Spanish Shallow Parser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Núria Gala</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Spanish Society for Natural Language Processing (SEPLN)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 1999, Lleida, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03198924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7868,192 +8542,192 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Language Production, Cognition, and the Lexicon. Festschrift in honor of Michael Zock</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Núria Gala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reinhard Rapp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gemma Bel-Enguix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Springer, XI, 586 p., 140 illus, 2015, Text, Speech and Language Technology, 978-3-319-08042-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01885725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ressources lexicales : construction et utilisation.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nuria Gala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Zock</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Nuria Gala and Michael Zock. John Benjamins, Lingvisticae Investigationes, pp.1-364, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01480416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8063,78 +8737,78 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un outil numérique pour la lecture au service de l'école inclusive : regards croisés terrain-recherche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludivine Javourey-Drevet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Dufau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johannes C. Ziegler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8153,301 +8827,301 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sous la direction de Patrice Laisney Patrice Laisney et Pascale Brandt-Pomares. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Structuration de la recherche en éducation L’héritage scientifique de Jacques Ginestié</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de Provence, 2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05519022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ressources lexicales mono- et multilingues : une évolution historique au fil des pratiques et des usages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Núria Gala</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ressources lexicales: contenu, évaluation, utilisation, évaluation.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 30, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Benjamins Publishing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.1-42, 2013, Lingvisticæ Investigationes Supplementa, 9789027271020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03203895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nuria Gala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Zock</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Núria Gala and Michael Zock. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ressources lexicales : construction et utilisation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Lingvisticae Investigationes, John Benjamins, pp.1--4, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01480415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les mots de bouche à oreilles : le cas de Polymots</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Núria Gala</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Approches sociolinguistiques et didactiques : études offerte à Alain Giacomi.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'Harmattan, 2011, 2-296-13991-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03198400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8457,100 +9131,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un modèle d'analyseur syntaxique fondé sur la modularité et la lexicalisation de ses grammaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Núria Gala</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Informatique [cs]. Université Paris Sud, 2003. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2003PA112040⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-03988667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8560,361 +9234,361 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approches multidisciplinaires pour l'étude du lexique et la construction de ressources lexicales nouvelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Núria Gala</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Linguistique. Aix Marseille Université, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01756971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Poster de conférence (9)</w:t>
+        <w:t xml:space="preserve">Poster de conférence (11)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of two orthographic similarity measures when reading with a simulated central scotoma</w:t>
+                <w:t xml:space="preserve">Effect of word orthographic similarity when reading with a simulated central scotoma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eole Lapeyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Livia Cabasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Núria Gala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelie Calabrese</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vision Research Network (GDR Vision) 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2024, Grenoble, France</w:t>
+              <w:t xml:space="preserve">2024 ARVO Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Seattle (USA), United States. Investigative Ophthalmology &amp; Visual Science, 65 (7), pp.1113</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05263850v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05046998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of word orthographic similarity when reading with a simulated central scotoma</w:t>
+                <w:t xml:space="preserve">Comparison of two orthographic similarity measures when reading with a simulated central scotoma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eole Lapeyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Livia Cabasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Núria Gala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelie Calabrese</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2024 ARVO Annual Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Seattle (USA), United States. Investigative Ophthalmology &amp; Visual Science, 65 (7), pp.1113</w:t>
+              <w:t xml:space="preserve">Vision Research Network (GDR Vision) 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2024, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05046998v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05263850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigating Social Grounding of Abstract Words</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daria Goriachun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8956,669 +9630,919 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the Annual Meeting of the Cognitive Science Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, Non renseignée, France. 46, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04666597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of word predictability on reading performance in normally sighted readers with a simulated scotoma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eole Lapeyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Livia Cabasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Aguilar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Vitu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nuria Gala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2023 ARVO Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2023, New Orleans, United States. Investigative Ophthalmology &amp; Visual Science, 64 (8), pp.2803</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05263838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reducing complexity as a tool to increase text accessibility for children with dyslexia: a linguistic typology.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Improving fluency and reading comprehension for beginning readers of French?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludivine Javourey - Drevet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Dufau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas François</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Núria Gala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Ginestié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop Brain and Language Institute et Institute for Language, Communication and the Brain</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2018, Marseille, France</w:t>
+              <w:t xml:space="preserve">Conference the European Society for Cognitive Psychology (ESCoP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01779696v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04314539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Digital as a teaching tool: Can the comprehension and fluency of reading be increased by the simplification and the nature of texts for young students?</w:t>
+                <w:t xml:space="preserve">Improving fluency and reading comprehension for beginning readers of French</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludivine Javourey-Drevet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Dufau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas François</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Núria Gala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Ginestié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop Brain and Language Institute et Institute for Language, Communication and the Brain</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2018, MARSEILLE, France. 2018</w:t>
+              <w:t xml:space="preserve">22nd ESCOP Conference (The european society for cognitive psychology)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01890525v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03807539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Outil de recherche numérique en insertion classe : simplification du texte pour améliorer la fluidité de lecture</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Reducing complexity as a tool to increase text accessibility for children with dyslexia: a linguistic typology.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Núria Gala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas François</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludivine Javourey-Drevet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Johannes Ziegler</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johannes C Ziegler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Scientifique SFERE-Provence</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Aix en provence, France. </w:t>
+              <w:t xml:space="preserve">Workshop Brain and Language Institute et Institute for Language, Communication and the Brain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2018, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02113870v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01779696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le numérique comme outil pédagogique : Peut-on augmenter la compréhension et la fluidité de la lecture par la simplification et la nature des textes chez des élèves entre 7 et 9 ans ?</w:t>
+                <w:t xml:space="preserve">Digital as a teaching tool: Can the comprehension and fluency of reading be increased by the simplification and the nature of texts for young students?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludivine Javourey-Drevet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Dufau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Núria Gala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Ginestié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Johannes Ziegler</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johannes C Ziegler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Scientifique SFERE-Provence</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Aix en Provence, France. 2017</w:t>
+              <w:t xml:space="preserve">Workshop Brain and Language Institute et Institute for Language, Communication and the Brain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2018, MARSEILLE, France. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01680378v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01890525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Outil de recherche numérique en insertion classe : simplification du texte pour améliorer la fluidité de lecture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludivine Javourey-Drevet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Dufau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nuria Gala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Ginestié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johannes Ziegler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée Scientifique SFERE-Provence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Aix en provence, France. </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02113870v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le numérique comme outil pédagogique : Peut-on augmenter la compréhension et la fluidité de la lecture par la simplification et la nature des textes chez des élèves entre 7 et 9 ans ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludivine Javourey-Drevet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Dufau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nuria Gala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Ginestié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johannes Ziegler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée Scientifique SFERE-Provence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Aix en Provence, France. 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01680378v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Text Simplification to increase Readability and facilitate Comprehension: a proof-of-concept pilot study.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Núria Gala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9634,51 +10558,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop Brain and Language Institute</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2015, Cargèse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01779701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9688,51 +10612,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une rentrée sous le signe de la diversité en didactique du FLE. Des journées d'études aux projets de recherche expérimentaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Núria Gala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9741,73 +10665,73 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine David</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020, pp.44-45</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03089163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La gestion de l'hétérogénéité dans les centres de langues, participation à la Tribune n°430</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9816,51 +10740,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Núria Gala</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03089161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9870,235 +10794,235 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet AutoCuedSpeech, Livrable WP6 - L1 : Enregistrements et annotations en lecture de textes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Bigi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Núria Gala</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">WP6-L1, FIRAH. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04846563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport final du projet ANR ALECTOR (Aide à la LECTure pour améliORer l'accès aux documents pour enfants dyslexiques)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Núria Gala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amalia Todirascu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Francois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludivine Javourey-Drevet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Agence Nationale de la Recherche. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03361468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recommandations pour des transformations de textes français afin d'améliorer leur lisibilité et leur compréhension</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Núria Gala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10154,65 +11078,65 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] ANR. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03198905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId194"/>
+      <w:footerReference w:type="default" r:id="rId205"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -10280,51 +11204,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7E2B7AE3"/>
+    <w:nsid w:val="B7839B87"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10511,51 +11435,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nuria-gala-pavia" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2987-0723" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/176982256" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lpl-aix.fr/recherche/equipes/leda/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.institut-cognition.com/innovez-par-la-cognition/cognition-et-langage/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.institut-cognition.com/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lpl-aix.fr/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://corpusalector.huma-num.fr/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cental.uclouvain.be/resyf/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://cental.uclouvain.be/flelex/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://polarimots.lif.univ-mrs.fr/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polymots.huma-num.fr/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cental.uclouvain.be/readi2022/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05263814v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eole Lapeyre" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#250;ria Gala" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Calabr&#232;se" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1167/jov.25.7.8" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05089359v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daria Goriachun" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristof Strijkers" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes C Ziegler" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/xge0001771" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04697842v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Fran&#231;ois" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/itl.00024.fra" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580153v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Roubaud" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Javourey-Drevet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54563/lexique.1727" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04957064v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dufau" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes C. Ziegler" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938313v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine David" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Leconte" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03570220v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymen Nefaa" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Boutora" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuria Gala" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feduc.2021.750584" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03697048v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Pouzergues" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine David Lodovici" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/apliut.10129" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03549026v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Ginesti&#233;" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S014271642100062X" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02920126v2" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauren Sauvan" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Stolowy" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Aguilar" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-78420-0" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03194331v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lidil.8373" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02562205v2" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amalia Todirascu" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Bernhard" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Wilkens" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Meyer" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20207814006" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02360849v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Calabrese" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.visres.2018.12.002" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01773017v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01665316v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Ligozat" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lf.195.0035" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00822993v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gambette" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Nasr" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00200910v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lafourcade" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37936/ecti-cit.200622.53285" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01758031v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480596v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Cadd&#233;o" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580180v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Bigi" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bauer" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04636918v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/202419107021" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04623112v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04636944v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/202419107018" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580149v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04200064v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04200112v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865142v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Hijazi" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Espinasse" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03719333v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Pirali" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03708319v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Javourey - Drevet" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03719382v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Rolin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03349963v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02504413v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Aznar" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503986v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Tack" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02562128v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02562183v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03286229v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Francois" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861652v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mokhtar Boumedyen Billami" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01890345v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gala N&#250;ria" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077299v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Firas Hmida" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528117v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01890735v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01757941v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Ziegler" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01477502v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01346538v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mokhtar Boumedienne Billami" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430554v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01464860v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Hamdi" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Habash" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/W15-3207" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205173v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14705/rpnet.2015.000334" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001916v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;drick Fairon" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196020v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01758123v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Watrin" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03194427v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860796v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01758004v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Brun" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00832983v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01778945v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00989473v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Hathout" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Rey" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selja Sepp&#228;l&#228;" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00989470v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01480442v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Zock" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03198420v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Tichit" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03198427v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03198409v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03198432v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01107391v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Valli" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03198917v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03198910v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03198453v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Ait-Mokhtar" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03198934v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03198924v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885725v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reinhard Rapp" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gemma Bel-Enguix" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01480416v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05519022v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Dufau" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03203895v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://benjamins.com/catalog/lis.30" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01480415v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03198400v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03988667v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2003PA112040" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/tel-01756971v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05263850v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Livia Cabasson" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05046998v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04666597v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05263838v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Vitu" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01779696v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01890525v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02113870v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01680378v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01779701v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089163v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089161v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846563v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03361468v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03198905v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nuria-gala-pavia" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2987-0723" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/176982256" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lpl-aix.fr/recherche/equipes/leda/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.institut-cognition.com/innovez-par-la-cognition/cognition-et-langage/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.institut-cognition.com/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lpl-aix.fr/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://corpusalector.huma-num.fr/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cental.uclouvain.be/resyf/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://cental.uclouvain.be/flelex/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://polarimots.lif.univ-mrs.fr/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polymots.huma-num.fr/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cental.uclouvain.be/readi2022/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05263814v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eole Lapeyre" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#250;ria Gala" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Calabr&#232;se" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1167/jov.25.7.8" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05089359v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daria Goriachun" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristof Strijkers" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes C Ziegler" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/xge0001771" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04697842v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Fran&#231;ois" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/itl.00024.fra" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580153v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Roubaud" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Javourey-Drevet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54563/lexique.1727" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04957064v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dufau" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes C. Ziegler" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938313v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine David" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Leconte" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03549026v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Ginesti&#233;" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S014271642100062X" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03697048v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Pouzergues" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine David Lodovici" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuria Gala" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/apliut.10129" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03570220v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymen Nefaa" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Boutora" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feduc.2021.750584" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02920126v2" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauren Sauvan" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Stolowy" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Aguilar" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-78420-0" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03194331v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lidil.8373" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02562205v2" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amalia Todirascu" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Bernhard" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Wilkens" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Meyer" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20207814006" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02360849v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Calabrese" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.visres.2018.12.002" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01773017v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01665316v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Ligozat" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lf.195.0035" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00822993v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gambette" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Nasr" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00200910v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lafourcade" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37936/ecti-cit.200622.53285" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01758031v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05625311v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Norr&#233;" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Bigi" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480596v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Cadd&#233;o" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580180v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bauer" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04636918v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/202419107021" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04623112v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04636944v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/202419107018" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580149v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04200064v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04314519v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Javourey - Drevet" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04314535v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04200112v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04400438v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Wartelle" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04400427v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865142v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Hijazi" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Espinasse" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03719333v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Pirali" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03708319v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04555103v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Wartelle" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03719382v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Rolin" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03349963v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02504413v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Aznar" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503986v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Tack" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02562128v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02562183v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03286229v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Francois" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861652v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mokhtar Boumedyen Billami" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01890345v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gala N&#250;ria" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077299v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Firas Hmida" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528117v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01890735v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01757941v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Ziegler" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01477502v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430554v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01346538v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mokhtar Boumedienne Billami" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01464860v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Hamdi" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Habash" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/W15-3207" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205173v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14705/rpnet.2015.000334" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001916v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;drick Fairon" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01758123v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Watrin" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196020v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03194427v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860796v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01758004v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Brun" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00832983v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00989473v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Hathout" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Rey" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selja Sepp&#228;l&#228;" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01778945v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00989470v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01480442v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Zock" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03198420v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Tichit" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03198427v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03198409v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03198432v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01107391v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Valli" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03198917v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03198910v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03198453v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Ait-Mokhtar" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03198934v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03198924v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885725v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reinhard Rapp" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gemma Bel-Enguix" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01480416v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05519022v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Dufau" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03203895v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://benjamins.com/catalog/lis.30" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01480415v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03198400v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03988667v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2003PA112040" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/tel-01756971v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05046998v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Livia Cabasson" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05263850v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04666597v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05263838v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Vitu" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04314539v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807539v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01779696v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01890525v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02113870v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01680378v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01779701v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089163v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089161v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846563v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03361468v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03198905v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>