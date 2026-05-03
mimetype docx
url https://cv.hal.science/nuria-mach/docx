--- v0 (2026-03-18)
+++ v1 (2026-05-03)
@@ -180,20744 +180,21262 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (101)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (102)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiomic analysis of different horse breeds reveals that gut microbial butyrate enhances racehorse athletic performance</w:t>
+                <w:t xml:space="preserve">Terpenic compounds possess anthelmintic and immunomodulatory properties with potential for controlling equine cyathostomin infections</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cunyuan Li</w:t>
+                <w:t xml:space="preserve">Joshua Malsa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xiaoyue Li</w:t>
+                <w:t xml:space="preserve">Angélique Chereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kaiping Liu</w:t>
+                <w:t xml:space="preserve">Fabrice Guégnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Junli Xu</w:t>
+                <w:t xml:space="preserve">Delphine Serreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jinming Yu</w:t>
+                <w:t xml:space="preserve">Amandine Gesbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">npj Biofilms and Microbiomes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 11 (1), pp.87. </w:t>
+              <w:t xml:space="preserve">International journal for parasitology. Drugs and drug resistance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 31, pp.100642. </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41522-025-00730-w⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijpddr.2026.100642⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05086070v1</w:t>
+                <w:t xml:space="preserve">hal-05598493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Decoding the dynamics of calves’ respiratory and gut microbiota: exploring stability, resistance, and individual patterns</w:t>
+                <w:t xml:space="preserve">Multiomic analysis of different horse breeds reveals that gut microbial butyrate enhances racehorse athletic performance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Núria Mach</w:t>
+                <w:t xml:space="preserve">Cunyuan Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maverick Monié--Ibanes</w:t>
+                <w:t xml:space="preserve">Xiaoyue Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fatima Sikht</w:t>
+                <w:t xml:space="preserve">Kaiping Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Claude Hygonenq</w:t>
+                <w:t xml:space="preserve">Junli Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gwendoline Pot</w:t>
+                <w:t xml:space="preserve">Jinming Yu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal Microbiome</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 7 (1), pp.126. </w:t>
+              <w:t xml:space="preserve">npj Biofilms and Microbiomes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 11 (1), pp.87. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s42523-025-00494-w⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41522-025-00730-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05442071v1</w:t>
+                <w:t xml:space="preserve">hal-05086070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanisms underlying alterations of the gut microbiota by exercise and their role in shaping ecological resilience</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alex E Mohr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Núria Mach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jamie Pugh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory J Grosicki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacob M Allen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FEMS Microbiology Reviews</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 49, pp.fuaf037. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/femsre/fuaf037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05233933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining genomics and semen microbiome increases the accuracy of predicting bull prolificacy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pâmela Alexandre</w:t>
+                <w:t xml:space="preserve">Decoding the dynamics of calves’ respiratory and gut microbiota: exploring stability, resistance, and individual patterns</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Núria Mach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silvia Rodríguez-Ramilo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Núria Mach</w:t>
+                <w:t xml:space="preserve">Maverick Monié--Ibanes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antonio Reverter</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Fatima Sikht</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Claude Hygonenq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwendoline Pot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Animal Breeding and Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jbg.12899⟩</w:t>
+              <w:t xml:space="preserve">Animal Microbiome</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 7 (1), pp.126. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s42523-025-00494-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04694588v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05442071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le côté sombre de la résilience : révéler les dynamiques cachées du microbiote intestinal chez les chevaux – une solution agroécologique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Combining genomics and semen microbiome increases the accuracy of predicting bull prolificacy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pâmela Alexandre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia Rodríguez-Ramilo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Núria Mach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Reverter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INRAE Productions Animales</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.20870/productions-animales.2025.38.3.9291⟩</w:t>
+              <w:t xml:space="preserve">Journal of Animal Breeding and Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 142 (2), pp.237-250. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jbg.12899⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05270057v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04694588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nucleoside binding by a surface lipoprotein governs conjugative ICE acquisition in mycoplasmas</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Le côté sombre de la résilience : révéler les dynamiques cachées du microbiote intestinal chez les chevaux – une solution agroécologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Núria Mach</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">mBio</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">INRAE Productions Animales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 38, pp.9291. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.20870/productions-animales.2025.38.3.9291⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/mbio.02939-25⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05438064v1</w:t>
+                <w:t xml:space="preserve">hal-05270057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The forecasting power of the mucin-microbiome interplay in livestock respiratory diseases</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Nucleoside binding by a surface lipoprotein governs conjugative ICE acquisition in mycoplasmas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M’hamed Derriche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Xavier Nouvel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Calvin Fauvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Núria Mach</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Veterinary Quarterly</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">mBio</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 17 (2), pp.e02939-25. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/mbio.02939-25⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/01652176.2024.2340003⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04543802v1</w:t>
+                <w:t xml:space="preserve">hal-05438064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chicory (Cichorium intybus) reduces cyathostomin egg excretion and larval development in grazing horses</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The forecasting power of the mucin-microbiome interplay in livestock respiratory diseases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Núria Mach</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International journal for parasitology. Drugs and drug resistance</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 24, pp.100523. </w:t>
+              <w:t xml:space="preserve">Veterinary Quarterly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 44 (1), pp.1-18. </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijpddr.2024.100523⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/01652176.2024.2340003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04465124v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04543802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les mycoplasmoses bovines : diagnostic et prévention</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Xavier Nouvel</w:t>
+                <w:t xml:space="preserve">Chicory (Cichorium intybus) reduces cyathostomin egg excretion and larval development in grazing horses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joshua Malsa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chloé Saada</w:t>
+                <w:t xml:space="preserve">Leslie Boudesocque-Delaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Baranowski</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Núria Mach</w:t>
+                <w:t xml:space="preserve">Laurence Wimel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Citti</w:t>
+                <w:t xml:space="preserve">Juliette Auclair-Ronzaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Dépêche Technique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International journal for parasitology. Drugs and drug resistance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 24, pp.100523. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijpddr.2024.100523⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04703628v1</w:t>
+                <w:t xml:space="preserve">hal-04465124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison between 16S rRNA and shotgun sequencing in colorectal cancer, advanced colorectal lesions, and healthy human gut microbiota</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Elies Ramon</w:t>
+                <w:t xml:space="preserve">Les mycoplasmoses bovines : diagnostic et prévention</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Xavier Nouvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blanca Rius-Sansalvador</w:t>
+                <w:t xml:space="preserve">Chloé Saada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elisabet Guinó</w:t>
+                <w:t xml:space="preserve">Eric Baranowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Núria Mach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ainhoa Garcia-Serrano</w:t>
+                <w:t xml:space="preserve">Christine Citti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Genomics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">La Dépêche Technique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 217, pp.19-25</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04681260v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04703628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fecal Microbial Communities of Nellore and Crossbred Beef Calves Raised at Pasture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Antônio Bessegatto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">José Antônio Bessegatto</w:t>
+                <w:t xml:space="preserve">Júlio Augusto Naylor Lisbôa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Júlio Augusto Naylor Lisbôa</w:t>
+                <w:t xml:space="preserve">Bruna Parapinski Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruna Parapinski Santos</w:t>
+                <w:t xml:space="preserve">Juliana Massitel Curti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Montemor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Animals</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 14 (10), pp.1447. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/ani14101447⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04637669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving Species Level‐taxonomic Assignment from 16S rRNA Sequencing Technologies</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
+                <w:t xml:space="preserve">Comparison between 16S rRNA and shotgun sequencing in colorectal cancer, advanced colorectal lesions, and healthy human gut microbiota</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bars-Cortina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ferran Moratalla-Navarro</w:t>
+                <w:t xml:space="preserve">Elies Ramon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ainhoa García-Serrano</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Núria Mach</w:t>
+                <w:t xml:space="preserve">Blanca Rius-Sansalvador</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lois Riobó-Mayo</w:t>
+                <w:t xml:space="preserve">Elisabet Guinó</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ainhoa Garcia-Serrano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Protocols</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/cpz1.930⟩</w:t>
+              <w:t xml:space="preserve">BMC Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 25, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12864-024-10621-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04327324v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04681260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The gut glycome-microbiota axis: a missing key to optimizing endurance fitness</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allison Clark</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Núria Mach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press, 14, pp.1284423. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fphys.2023.1284423⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04000415v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transcriptomic signature related to poor welfare of sport horses</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Improving Species Level‐taxonomic Assignment from 16S rRNA Sequencing Technologies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Bars-Cortina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ferran Moratalla-Navarro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ainhoa García-Serrano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Núria Mach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.-P. Moisan</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Lois Riobó-Mayo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comprehensive Psychoneuroendocrinology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 16, pp.100201. </w:t>
+              <w:t xml:space="preserve">Current Protocols</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 3 (11), pp.e930. </w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cpnec.2023.100201⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/cpz1.930⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04192779v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04327324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transcriptome-wide mapping of milk somatic cells upon subclinical mastitis infection in dairy cattle</w:t>
+                <w:t xml:space="preserve">Transcriptomic signature related to poor welfare of sport horses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vittoria Bisutti</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">A. Foury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Núria Mach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diana Giannuzzi</w:t>
+                <w:t xml:space="preserve">A. Ruet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alice Vanzin</w:t>
+                <w:t xml:space="preserve">L. Lansade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emanuele Capra</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">M.-P. Moisan</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Animal Science and Biotechnology </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 14, pp.93. </w:t>
+              <w:t xml:space="preserve">Comprehensive Psychoneuroendocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 16, pp.100201. </w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s40104-023-00890-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cpnec.2023.100201⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04152024v1</w:t>
+                <w:t xml:space="preserve">hal-04192779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of two molecular barcodes for the study of equine strongylid communities with amplicon sequencing</w:t>
+                <w:t xml:space="preserve">Transcriptome-wide mapping of milk somatic cells upon subclinical mastitis infection in dairy cattle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Élise Courtot</w:t>
+                <w:t xml:space="preserve">Vittoria Bisutti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Núria Mach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Boisseau</w:t>
+                <w:t xml:space="preserve">Diana Giannuzzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Dhorne-Pollet</w:t>
+                <w:t xml:space="preserve">Alice Vanzin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delphine Serreau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Amandine Gesbert</w:t>
+                <w:t xml:space="preserve">Emanuele Capra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PeerJ</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.7717/peerj.15124⟩</w:t>
+              <w:t xml:space="preserve">Journal of Animal Science and Biotechnology </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 14, pp.93. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s40104-023-00890-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04078317v1</w:t>
+                <w:t xml:space="preserve">hal-04152024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patterns of variation in equine strongyle community structure across age groups and gut compartments</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId93" w:history="1">
+                <w:t xml:space="preserve">Comparison of two molecular barcodes for the study of equine strongylid communities with amplicon sequencing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élise Courtot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Boisseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tetiana Kuzmina</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Claire Laugier</w:t>
+                <w:t xml:space="preserve">Sophie Dhorne-Pollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Serreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Gesbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Parasites &amp; Vectors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13071-022-05645-5⟩</w:t>
+              <w:t xml:space="preserve">PeerJ</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 11, pp.e15124. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7717/peerj.15124⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04003790v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04078317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Species interactions, stability, and resilience of the gut microbiota - Helminth assemblage in horses</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId93" w:history="1">
+                <w:t xml:space="preserve">Patterns of variation in equine strongyle community structure across age groups and gut compartments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Boisseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Delphine Serreau</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Núria Mach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Basiaga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tetiana Kuzmina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Laugier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">iScience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.isci.2023.106044⟩</w:t>
+              <w:t xml:space="preserve">Parasites &amp; Vectors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 16, pp.64. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13071-022-05645-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03767875v2</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04003790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Horse welfare: A joint assessment of four categories of behavioural indicators using the AWIN protocol, scan sampling and surveys</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Núria Mach</w:t>
+                <w:t xml:space="preserve">Species interactions, stability, and resilience of the gut microbiota - Helminth assemblage in horses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Boisseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Dhorne-Pollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Bars-Cortina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élise Courtot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Serreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal Welfare Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.7120/09627286.31.3.008⟩</w:t>
+              <w:t xml:space="preserve">iScience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 26 (2), pp.106044. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.isci.2023.106044⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03768888v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03767875v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of sainfoin ( Onobrychis viciifolia ) on cyathostomin eggs excretion, larval development, larval community structure and efficacy of ivermectin treatment in horses</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Joshua Malsa</w:t>
+                <w:t xml:space="preserve">Horse welfare: A joint assessment of four categories of behavioural indicators using the AWIN protocol, scan sampling and surveys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Ruet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elise Courtot</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Dumont</w:t>
+                <w:t xml:space="preserve">Julie Lemarchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascale Gombault</w:t>
+                <w:t xml:space="preserve">Celine Parias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Núria Mach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Parasitology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 149 (11), pp.1439-1449. </w:t>
+              <w:t xml:space="preserve">Animal Welfare Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 31 (4), pp.455-466. </w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/S0031182022000853⟩</w:t>
+                <w:t xml:space="preserve">⟨10.7120/09627286.31.3.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03753744v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03768888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mining the equine gut metagenome: poorly-characterized taxa associated with cardiovascular fitness in endurance athletes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Núria Mach</w:t>
+                <w:t xml:space="preserve">Effect of sainfoin ( Onobrychis viciifolia ) on cyathostomin eggs excretion, larval development, larval community structure and efficacy of ivermectin treatment in horses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joshua Malsa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cédric Midoux</w:t>
+                <w:t xml:space="preserve">Elise Courtot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Boisseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Leclercq</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Laurence Le Moyec</w:t>
+                <w:t xml:space="preserve">Pascale Gombault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s42003-022-03977-7⟩</w:t>
+              <w:t xml:space="preserve">Parasitology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 149 (11), pp.1439-1449. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0031182022000853⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03794437v2</w:t>
+                <w:t xml:space="preserve">hal-03753744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Airway Pathobiome in Complex Respiratory Diseases: A Perspective in Domestic Animals</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Mining the equine gut metagenome: poorly-characterized taxa associated with cardiovascular fitness in endurance athletes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Núria Mach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Midoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Leclercq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Pennarun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Le Moyec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Cellular and Infection Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fcimb.2021.583600⟩</w:t>
+              <w:t xml:space="preserve">Communications Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 5, pp.1032. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s42003-022-03977-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-03228289v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03794437v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding the Holobiont: Crosstalk Between Gut Microbiota and Mitochondria During Long Exercise in Horse</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">The Airway Pathobiome in Complex Respiratory Diseases: A Perspective in Domestic Animals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Núria Mach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Baranowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Xavier Nouvel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Citti</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Molecular Biosciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmolb.2021.656204⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Cellular and Infection Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11, pp.583600. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fcimb.2021.583600⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-03197210v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03228289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gut microbiota resilience in horse athletes following holidays out to pasture</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Understanding the Holobiont: Crosstalk Between Gut Microbiota and Mitochondria During Long Exercise in Horse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Núria Mach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Moroldo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léa Lansade</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sophie Dhorne-Pollet</w:t>
+                <w:t xml:space="preserve">Andrea Rau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aline Foury</w:t>
+                <w:t xml:space="preserve">Jérôme Lecardonnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Le Moyec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 11 (1), pp.1-16. </w:t>
+              <w:t xml:space="preserve">Frontiers in Molecular Biosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 8, </w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-021-84497-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fmolb.2021.656204⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04076442v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03197210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrative biology defines novel biomarkers of resistance to strongylid infection in horses</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Gut microbiota resilience in horse athletes following holidays out to pasture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Núria Mach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Salle</w:t>
+                <w:t xml:space="preserve">Léa Lansade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Bars-Cortina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Dhorne-Pollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Canlet</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Joshua Malsa</w:t>
+                <w:t xml:space="preserve">Aline Foury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 11 (1), 15 p. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-021-93468-2⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 11 (1), pp.1-16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-021-84497-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03284457v1</w:t>
+                <w:t xml:space="preserve">hal-04076442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inter-breed diversity and temporal dynamics of the faecal microbiota in healthy horses</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Integrative biology defines novel biomarkers of resistance to strongylid infection in horses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Salle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Canlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francesca Massacci</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Léa Lansade</w:t>
+                <w:t xml:space="preserve">Jacques Cortet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Márcio Costa</w:t>
+                <w:t xml:space="preserve">Christine Koch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joshua Malsa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Animal Breeding and Genetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 137 (1), pp.103-120. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (1), 15 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/jbg.12441⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-021-93468-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02624117v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03284457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of rumen microbial biomarkers linked to methane emission in Holstein dairy cows</w:t>
+                <w:t xml:space="preserve">Inter-breed diversity and temporal dynamics of the faecal microbiota in healthy horses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yuliaxis Ramayo‐caldas</w:t>
+                <w:t xml:space="preserve">Francesca Massacci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allison Clark</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Ruet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Lansade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Zingaretti</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Aurelien Bernard</w:t>
+                <w:t xml:space="preserve">Márcio Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Animal Breeding and Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 137 (1), pp.49-59. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jbg.12427⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 137 (1), pp.103-120. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jbg.12441⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02495627v1</w:t>
+                <w:t xml:space="preserve">hal-02624117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Serum acylcarnitine profile in endurance horses with and without metabolic dysfunction</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Identification of rumen microbial biomarkers linked to methane emission in Holstein dairy cows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuliaxis Ramayo‐caldas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Zingaretti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milka Popova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.H. van Der Kolk</w:t>
+                <w:t xml:space="preserve">Jordi Estellé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Thomas</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">D. Burger</w:t>
+                <w:t xml:space="preserve">Aurelien Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Veterinary Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tvjl.2019.105419⟩</w:t>
+              <w:t xml:space="preserve">Journal of Animal Breeding and Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 137 (1), pp.49-59. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jbg.12427⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03356899v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02495627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Priming for welfare: gut microbiota is associated with equitation conditions and behavior in horse athletes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Serum acylcarnitine profile in endurance horses with and without metabolic dysfunction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.H. van Der Kolk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Núria Mach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yuliaxis Ramayo-Caldas</w:t>
+                <w:t xml:space="preserve">A. Ramseyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Burger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-020-65444-9⟩</w:t>
+              <w:t xml:space="preserve">Veterinary Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 255, pp.105419. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tvjl.2019.105419⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03197220v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03356899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of a temporary period on pasture on the welfare state of horses housed in individual boxes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId106" w:history="1">
+                <w:t xml:space="preserve">Priming for welfare: gut microbiota is associated with equitation conditions and behavior in horse athletes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Núria Mach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Ruet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Núria Mach</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allison Clark</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Bars-Cortina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuliaxis Ramayo-Caldas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Animal Behaviour Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.applanim.2020.105027⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-020-65444-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03536907v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03197220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Housing horses in individual boxes is a challenge with regard to welfare</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId106" w:history="1">
+                <w:t xml:space="preserve">Effects of a temporary period on pasture on the welfare state of horses housed in individual boxes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Ruet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Arnould</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Levray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Lemarchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Núria Mach</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie-Pierre Moisan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animals</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 9 (9), pp.1-19. </w:t>
+              <w:t xml:space="preserve">Applied Animal Behaviour Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 228, pp.1-8. </w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ani9090621⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.applanim.2020.105027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02623360v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03536907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The mirna-targeted transcriptome of porcine alveolar macrophages upon infection with porcine reproductive and respiratory syndrome virus</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sophie Dhorne-Pollet</w:t>
+                <w:t xml:space="preserve">Housing horses in individual boxes is a challenge with regard to welfare</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Ruet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Lemarchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elisa Crisci</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Céline Parias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Núria Mach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patricia Renson</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Florence Jaffrezic</w:t>
+                <w:t xml:space="preserve">Marie-Pierre Moisan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-019-39220-3⟩</w:t>
+              <w:t xml:space="preserve">Animals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9 (9), pp.1-19. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ani9090621⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02573144v1</w:t>
+                <w:t xml:space="preserve">hal-02623360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unraveling the effects of the gut microbiota composition and function on horse endurance physiology</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The mirna-targeted transcriptome of porcine alveolar macrophages upon infection with porcine reproductive and respiratory syndrome virus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Dhorne-Pollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Crisci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Núria Mach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandra Plancade</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Allison Clark</w:t>
+                <w:t xml:space="preserve">Patricia Renson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Philippe</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Marie-Pierre Moisan</w:t>
+                <w:t xml:space="preserve">Florence Jaffrezic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 9 (1), pp.9620. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-019-46118-7⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 9 (1), pp.3160. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-019-39220-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02489982v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02573144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A First Step Toward Unraveling the Energy Metabolism in Endurance Horses: Comparison of Plasma Nuclear Magnetic Resonance Metabolomic Profiles Before and After Different Endurance Race Distances</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurence Le Moyec</w:t>
+                <w:t xml:space="preserve">Unraveling the effects of the gut microbiota composition and function on horse endurance physiology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Plancade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allison Clark</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Robert</w:t>
+                <w:t xml:space="preserve">Catherine Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Triba</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Núria Mach</w:t>
+                <w:t xml:space="preserve">Jean-Christophe Helbling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Moisan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Molecular Biosciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmolb.2019.00045⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9 (1), pp.9620. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-019-46118-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02409471v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02489982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integration of GWAS, pathway and network analyses reveals novel mechanistic insights into the synthesis of milk proteins in dairy cows</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A First Step Toward Unraveling the Energy Metabolism in Endurance Horses: Comparison of Plasma Nuclear Magnetic Resonance Metabolomic Profiles Before and After Different Endurance Race Distances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Le Moyec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sara Pegolo</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Mohamed Triba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Bouchemal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Núria Mach</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Giovanni Bittante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-017-18916⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Molecular Biosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmolb.2019.00045⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02627260v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02409471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Progressive habituation to separation alleviates the negative effects of weaning in the mother and foal.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Aline Foury</w:t>
+                <w:t xml:space="preserve">Integration of GWAS, pathway and network analyses reveals novel mechanistic insights into the synthesis of milk proteins in dairy cows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Pegolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Núria Mach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuliaxis Ramayo Caldas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice Reigner</w:t>
+                <w:t xml:space="preserve">Stefano Schiavon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marianne Vidament</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Elodie Guettier</w:t>
+                <w:t xml:space="preserve">Giovanni Bittante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychoneuroendocrinology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.psyneuen.2018.07.005⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 12 (8), pp.566. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-017-18916⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02623405v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02627260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inferring the evolution of the major histocompatibility complex of wild pigs and peccaries using hybridisation DNA capture-based sequencing</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Progressive habituation to separation alleviates the negative effects of weaning in the mother and foal.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Lansade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Foury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Reigner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carol Lee</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marco Moroldo</w:t>
+                <w:t xml:space="preserve">Marianne Vidament</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alvaro Perdomo-Sabogal</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Marthey</w:t>
+                <w:t xml:space="preserve">Elodie Guettier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Immunogenetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00251-017-1048-9⟩</w:t>
+              <w:t xml:space="preserve">Psychoneuroendocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 97, pp.59-68. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.psyneuen.2018.07.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02629389v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02623405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strongyle infection and gut microbiota : profiling of resistant and susceptible horses over a grazing season</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Salle</w:t>
+                <w:t xml:space="preserve">Inferring the evolution of the major histocompatibility complex of wild pigs and peccaries using hybridisation DNA capture-based sequencing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carol Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Moroldo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valentine Ballan</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Reigner</w:t>
+                <w:t xml:space="preserve">Alvaro Perdomo-Sabogal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Núria Mach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annabelle Meynadier</w:t>
+                <w:t xml:space="preserve">Sylvain Marthey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Physiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 9, pp.1-18. </w:t>
+              <w:t xml:space="preserve">Immunogenetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 70 (6), pp.401-417. </w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fphys.2018.00272⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00251-017-1048-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02625557v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02629389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Endurance exercise ability in the horse : A trait with complex polygenic determinism</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Strongyle infection and gut microbiota : profiling of resistant and susceptible horses over a grazing season</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allison Clark</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Salle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Ricard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Céline Robert</w:t>
+                <w:t xml:space="preserve">Valentine Ballan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Reigner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Blouin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Gwendoline Torquet</w:t>
+                <w:t xml:space="preserve">Annabelle Meynadier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fgene.2017.00089⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9, pp.1-18. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fphys.2018.00272⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02623665v1</w:t>
+                <w:t xml:space="preserve">hal-02625557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Developing a 670k genotyping array to tag similar to 2M SNPs across 24 horse breeds</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Endurance exercise ability in the horse : A trait with complex polygenic determinism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Ricard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Blouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robert J Schaefer</w:t>
+                <w:t xml:space="preserve">Fanny Baste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mikkel K Schubert</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Eric Barrey</w:t>
+                <w:t xml:space="preserve">Gwendoline Torquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Genomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12864-017-3943-8⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 8, Non paginé. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fgene.2017.00089⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02626769v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02623665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Crosstalk between the Gut Microbiota and Mitochondria during Exercise</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Developing a 670k genotyping array to tag similar to 2M SNPs across 24 horse breeds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert J Schaefer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikkel K Schubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ernest K Bailey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danika L Bannasch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Barrey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fphys.2017.00319⟩</w:t>
+              <w:t xml:space="preserve">BMC Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 18, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12864-017-3943-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01604194v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02626769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Micronutrient Deficiencies and the Human Gut Microbiota</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">The Crosstalk between the Gut Microbiota and Mitochondria during Exercise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allison Clark</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Núria Mach</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Allison Clark</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trends in Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tim.2017.06.004⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 8, pp.1-17. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fphys.2017.00319⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-01606579v1</w:t>
+                <w:t xml:space="preserve">hal-01604194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effects of weaning methods on gut microbiota composition and horse physiology</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Micronutrient Deficiencies and the Human Gut Microbiota</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Núria Mach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allison Clark</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Physiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 8, 21 p. </w:t>
+              <w:t xml:space="preserve">Trends in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 25 (8), pp.607-610. </w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fphys.2017.00535⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.tim.2017.06.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01578843v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01606579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Endurance exercise and gut microbiota: a systematic review</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">The effects of weaning methods on gut microbiota composition and horse physiology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Núria Mach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Foury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Kittelmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Reigner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Moroldo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Sport and Health Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jshs.2016.05.001⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 8, 21 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fphys.2017.00535⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-02620229v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01578843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SNP co-association and network analyses identify E2F3, KDM5A and BACH2 as key regulators of the bovine milk fatty acid profile</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Endurance exercise and gut microbiota: a systematic review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Núria Mach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yuliaxis Ramaya Caldas</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dolors Fuster-Botella</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-017-17434-7⟩</w:t>
+              <w:t xml:space="preserve">Journal of Sport and Health Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 6 (2), pp.179-197. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jshs.2016.05.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-02629106v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02620229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding the response to endurance exercise using a systems biology approach: combining blood metabolomics, transcriptomics and miRNomics in horses</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">SNP co-association and network analyses identify E2F3, KDM5A and BACH2 as key regulators of the bovine milk fatty acid profile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Pegolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christos Dadousis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Núria Mach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Céline Robert</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuliaxis Ramaya Caldas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcello Mele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Genomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12864-017-3571-3⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 7, pp.1-19. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-017-17434-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01602618v1</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02629106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of Vitamin D in the hygiene hypothesis: the interplay between vitamin D, vitamin D receptors, gut microbiota, and immune response</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId77" w:history="1">
+                <w:t xml:space="preserve">Understanding the response to endurance exercise using a systems biology approach: combining blood metabolomics, transcriptomics and miRNomics in horses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Núria Mach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuliaxis Ramayo Caldas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allison Clark</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Moroldo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fimmu.2016.00627⟩</w:t>
+              <w:t xml:space="preserve">BMC Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 18 (1), pp.1-17. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12864-017-3571-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-01604340v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01602618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrated mRNA and miRNA expression profiling in blood reveals candidate biomarkers associated with endurance exercise in the horse</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Role of Vitamin D in the hygiene hypothesis: the interplay between vitamin D, vitamin D receptors, gut microbiota, and immune response</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allison Clark</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Núria Mach</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/srep22932⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 7, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fimmu.2016.00627⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-02489989v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01604340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Novel equine tissue miRNAs and breed-related miRNA expressed in serum</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId234" w:history="1">
+                <w:t xml:space="preserve">Integrated mRNA and miRNA expression profiling in blood reveals candidate biomarkers associated with endurance exercise in the horse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Núria Mach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Plancade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alicja Pacholewska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Mata</w:t>
+                <w:t xml:space="preserve">Jerôme J. Lecardonnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Vaiman</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laurent Schibler</w:t>
+                <w:t xml:space="preserve">Julie Riviere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Genomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12864-016-3168-2⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 6, pp.22932. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/srep22932⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01602357v1</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02489989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Factores nutricionales y no nutricionales pueden afectar la fertilidad masculina mediante mecanismos epigenéticos</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Novel equine tissue miRNAs and breed-related miRNA expressed in serum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alicja Pacholewska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Núria Mach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Mata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Oliver Bonet</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Anne Vaiman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Schibler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nutrición Hospitalaria</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.20960/nh.591⟩</w:t>
+              <w:t xml:space="preserve">BMC Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 17, pp.1-15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12864-016-3168-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01602825v1</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01602357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transcriptomic changes in liver of young bulls caused by diets low in mineral and protein contents and supplemented with n-3 fatty acids and conjugated linoleic acid</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Factores nutricionales y no nutricionales pueden afectar la fertilidad masculina mediante mecanismos epigenéticos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Oliver Bonet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Núria Mach</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0167747⟩</w:t>
+              <w:t xml:space="preserve">Nutrición Hospitalaria</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 33 (5), pp.1236-1244. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.20960/nh.591⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01602348v1</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01602825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exercise-induced stress behavior, gut-microbiota-brain axis and diet: a systematic review for athletes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allison Clark</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Núria Mach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the International Society of Sports Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 13, pp.1-21. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/s12970-016-0155-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01606853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phylogenetic network analysis applied to pig gut microbiota identifies an ecosystem structure linked with growth traits</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Transcriptomic changes in liver of young bulls caused by diets low in mineral and protein contents and supplemented with n-3 fatty acids and conjugated linoleic acid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Pegolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessio Cecchinato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Núria Mach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patricia Lepage</w:t>
+                <w:t xml:space="preserve">Massimiliano Babbucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence F. Levenez</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Catherine C. Denis</w:t>
+                <w:t xml:space="preserve">Marianna Pauletto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The International Society of Microbiologial Ecology Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/ismej.2016.77⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 11 (12), pp.1-24. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0167747⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02637857v1</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01602348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RNA sequencing-based analysis of the spleen transcriptome following infectious bronchitis virus infection of chickens selected for different mannose-binding lectin serum concentrations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Phylogenetic network analysis applied to pig gut microbiota identifies an ecosystem structure linked with growth traits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuliaxis Ramayo-Caldas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Núria Mach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Lepage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edin Hamzic</w:t>
+                <w:t xml:space="preserve">Florence F. Levenez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rikke Brødsgaard Kjaerup</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Francesco Strozzi</w:t>
+                <w:t xml:space="preserve">Catherine C. Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Genomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12864-016-2403-1⟩</w:t>
+              <w:t xml:space="preserve">The International Society of Microbiologial Ecology Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 10 (12), pp.2973-2977. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/ismej.2016.77⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02633637v1</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02637857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lactobacillus rhamnosus CNCMI-4317 Modulates Fiaf/Angptl4 in Intestinal Epithelial Cells and Circulating Level in Mice</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">RNA sequencing-based analysis of the spleen transcriptome following infectious bronchitis virus infection of chickens selected for different mannose-binding lectin serum concentrations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edin Hamzic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rikke Brødsgaard Kjaerup</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Núria Mach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elsa Jacouton</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Núria Mach</w:t>
+                <w:t xml:space="preserve">Guilietta Minozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Cadiou</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Karine Clément</w:t>
+                <w:t xml:space="preserve">Francesco Strozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0138880⟩</w:t>
+              <w:t xml:space="preserve">BMC Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 17, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12864-016-2403-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01272988v1</w:t>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02633637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of wine polyphenols on cancer prevention</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Lactobacillus rhamnosus CNCMI-4317 Modulates Fiaf/Angptl4 in Intestinal Epithelial Cells and Circulating Level in Mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Jacouton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Núria Mach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Cadiou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marta Sancho</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Nicolas Lapaque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Clément</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nutrición Hospitalaria</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3305/nh.2015.31.2.8091⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 10 (10), pp.e0138880. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0138880⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02634266v1</w:t>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01272988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The effect of polyunsaturated fatty acids on obesity through epigenetic modifications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julián F Hernando Boigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Núria Mach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Endocrinología y Nutrición</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 62 (7), pp.338-349. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.endonu.2015.03.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02632001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Early-life establishment of the swine gut microbiome and impact on host phenotypes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Effects of wine polyphenols on cancer prevention</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Sancho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Núria Mach</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Microbiology Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/1758-2229.12285⟩</w:t>
+              <w:t xml:space="preserve">Nutrición Hospitalaria</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 31 (2), pp.535 - 551. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3305/nh.2015.31.2.8091⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01168456v1</w:t>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02634266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influencia de la gestación, el parto y el tipo de lactancia sobre la microbiota intestinal del neonato</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Early-life establishment of the swine gut microbiome and impact on host phenotypes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Núria Mach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Berri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordi Estellé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Levenez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. López Moriana</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Gaetan Lemonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Pediatrica Española</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Environmental Microbiology Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 7 (3), pp.554-569. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1758-2229.12285⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02630600v1</w:t>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01168456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extensive expression differences along porcine small intestine evidenced by transcriptome sequencing</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Influencia de la gestación, el parto y el tipo de lactancia sobre la microbiota intestinal del neonato</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. López Moriana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Núria Mach</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Acta Pediatrica Española</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 72 (2), pp.37-44</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01193806v1</w:t>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02630600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Potencial terapéutico del [i]Hibiscus sabdariffa[/i]: una revisión de las evidencias científicas</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Extensive expression differences along porcine small intestine evidenced by transcriptome sequencing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Núria Mach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El Mostafa Berri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diane Esquerre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soledad Guardiola</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Claire Chevaleyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëtan Lemonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Endocrinología y nutrición : órgano de la Sociedad Española de Endocrinología y Nutrición</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.endonu.2013.10.012⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 9 (2), 12 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0088515⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01193876v1</w:t>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01193806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alimentos ricos en ácidos grasos ω-3 libres de contaminantes y aptos para vegetarianos, y suimportancia en el desarrollo neurológico normal</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Potencial terapéutico del [i]Hibiscus sabdariffa[/i]: una revisión de las evidencias científicas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soledad Guardiola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Núria Mach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revista Española de Nutrición Humana y Dietética</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Endocrinología y nutrición : órgano de la Sociedad Española de Endocrinología y Nutrición</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 61 (5), pp.274-295. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.endonu.2013.10.012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02636586v1</w:t>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01193876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efectos del té verde sobre el riesgo de cáncer de mama</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Alimentos ricos en ácidos grasos ω-3 libres de contaminantes y aptos para vegetarianos, y suimportancia en el desarrollo neurológico normal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Núria Mach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revista Española de Nutrición Humana y Dietética</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 18 (1), pp.211-220</w:t>
+              <w:t xml:space="preserve">, 2014, 18 (2), pp.89-99</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03774170v1</w:t>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02636586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface-enhanced laser desorption/ionisation time-of-flight mass spectrometry: a tool to predict pork quality</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Efectos del té verde sobre el riesgo de cáncer de mama</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.D. Guàrdia</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Carlos Pardos-Sevilla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Núria Mach</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Meat Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revista Española de Nutrición Humana y Dietética</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 18 (1), pp.211-220</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02645994v1</w:t>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03774170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mecanismos moleculares implicados en los posibles efectos de los compuestos fenólicos en la disminución del riesgo de enfermedades cardiovasculares</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Surface-enhanced laser desorption/ionisation time-of-flight mass spectrometry: a tool to predict pork quality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Marcos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Gou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.D. Guàrdia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Aubets-Fuster</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">M. Hortós</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Colleo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revista Española de Nutrición Humana y Dietética</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Meat Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 95 (3), pp.688-693. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.meatsci.2012.10.014⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01193869v1</w:t>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02645994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The peripheral blood transcriptome reflects variations in immunity traits in swine: towards the identification of biomarkers</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Mecanismos moleculares implicados en los posibles efectos de los compuestos fenólicos en la disminución del riesgo de enfermedades cardiovasculares</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Aubets-Fuster</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Núria Mach</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Genomics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revista Española de Nutrición Humana y Dietética</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 17 (3), pp.110-116</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01019583v1</w:t>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01193869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interactions between enteric methane and nitrogen excretion in dairy cows</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The peripheral blood transcriptome reflects variations in immunity traits in swine: towards the identification of biomarkers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Núria Mach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yu Gao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaetan Lemonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Bannink</w:t>
+                <w:t xml:space="preserve">Jerôme Lecardonnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. L. Ellis</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Isabelle P. Oswald</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Animal Biosciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S2040470013000277⟩</w:t>
+              <w:t xml:space="preserve">BMC Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 14, pp.1-17. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1471-2164-14-894⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01193872v1</w:t>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01019583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Disbiosis intestinal en enfermos de Crohn pediatricos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blanca Pueyo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Núria Mach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nutrición Hospitalaria</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 28 (6), pp.1820-1828. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3305/nh.2013.28.6.6936⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02645633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dietary effects of linseed on fatty acid composition of milk and on liver, adipose and mammary gland metabolism of periparturient dairy cows</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Interactions between enteric methane and nitrogen excretion in dairy cows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bannink</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. L. Ellis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Núria Mach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R.L.G. Zom</w:t>
+                <w:t xml:space="preserve">J. W. Spek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H.C.A Widjaja</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">J. Dijkstra</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of animal physiology and animal nutrition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jpn.12042⟩</w:t>
+              <w:t xml:space="preserve">Advances in Animal Biosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 4 (s1), pp.19-27. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S2040470013000277⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01193868v1</w:t>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01193872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relationship between milk fatty acid composition and the expression of lipogenic genes in the mammary gland of dairy cows</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Dietary effects of linseed on fatty acid composition of milk and on liver, adipose and mammary gland metabolism of periparturient dairy cows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Núria Mach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R.L.G. Zom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H.C.A Widjaja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.G. van Wikselaar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. M. A. Goselink</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">A. M. van Vuuren</w:t>
+                <w:t xml:space="preserve">R.E. Weurding</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Livestock Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.livsci.2012.10.014⟩</w:t>
+              <w:t xml:space="preserve">Journal of animal physiology and animal nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 97 (Suppl 1), pp.89-104. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jpn.12042⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02649257v1</w:t>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01193868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La ingestion de la L-carnitina puede reducir la infertilidad masculine</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Relationship between milk fatty acid composition and the expression of lipogenic genes in the mammary gland of dairy cows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Núria Mach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. M. A. Goselink</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. van Baal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Kruijt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Encarna Mata González</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A. M. van Vuuren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revista Española de Nutrición Comunitaria</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Livestock Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 151 (1), pp.92-96. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.livsci.2012.10.014⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02647276v1</w:t>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02649257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">El ácido alfa lipoico y su poder antioxidante frente al cáncer y las patologías de sensibilización central</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">La ingestion de la L-carnitina puede reducir la infertilidad masculine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Encarna Mata González</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Núria Mach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nutrición Hospitalaria</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revista Española de Nutrición Comunitaria</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 19 (3), pp.70-75</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3305/nh.2013.28.4.6589⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02647782v1</w:t>
+                <w:t xml:space="preserve">hal-02647276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influencia de la dieta sobre las citoquinas antiinflamatorias en la enfermedad de Crohn</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">El ácido alfa lipoico y su poder antioxidante frente al cáncer y las patologías de sensibilización central</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marisa Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Núria Mach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revista Española de Nutrición Comunitaria</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nutrición Hospitalaria</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 28 (4), pp.1031-1038. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3305/nh.2013.28.4.6589⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01193870v1</w:t>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02647782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of raw hams using SELDI-TOF-MS to predict the final quality of dry-cured hams</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Influencia de la dieta sobre las citoquinas antiinflamatorias en la enfermedad de Crohn</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Concepción González Isabel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Núria Mach</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Meat Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revista Española de Nutrición Comunitaria</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 19 (1), pp.44-52</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02652192v1</w:t>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01193870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Respuesta</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Analysis of raw hams using SELDI-TOF-MS to predict the final quality of dry-cured hams</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Marcos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Gou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Serra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.D. Guàrdia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z.Y. Zhen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medicina Clínica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.medcli.2012.07.015⟩</w:t>
+              <w:t xml:space="preserve">Meat Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 93 (2), pp.233-239. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.meatsci.2012.08.026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01004248v1</w:t>
+                <w:t xml:space="preserve">hal-02652192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efecto de los probióticos en el control de la obesidaden humanos: hipótesis no demostradas</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Respuesta</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Núria Mach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revista Española de Nutrición Humana y Dietética</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Medicina Clínica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 140 (2), pp.95. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.medcli.2012.07.015⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01193874v1</w:t>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01004248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liver transcriptome profile in pigs with extreme phenotypes of intramuscular fatty acid composition</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Efecto de los probióticos en el control de la obesidaden humanos: hipótesis no demostradas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amparo Arias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Núria Mach</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Genomics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revista Española de Nutrición Humana y Dietética</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 16 (3), pp.100-107</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId348" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01000049v1</w:t>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01193874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relación entre el estado nutricional y el riesgo de presentar úlceras por presión en pacientes incluidos en el programa de atención domiciliaria</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Liver transcriptome profile in pigs with extreme phenotypes of intramuscular fatty acid composition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuliaxis Y. Ramayo-Caldas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Núria Mach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna A. Esteve-Codina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angela Sancho</w:t>
+                <w:t xml:space="preserve">Jordi J. Corominas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rafael Albiol</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Anna A. Castelló</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atención Primaria</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 44 (10), pp.586-594. </w:t>
+              <w:t xml:space="preserve">BMC Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 13, online (october), Non paginé. </w:t>
             </w:r>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.aprim.2011.09.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/1471-2164-13-547⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId354" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02646256v1</w:t>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01000049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pleiotropic effects of polymorphism of the gene diacylglycerol-O-transferase 1 (DGAT1) in the mammary gland tissue of dairy cows</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Relación entre el estado nutricional y el riesgo de presentar úlceras por presión en pacientes incluidos en el programa de atención domiciliaria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Sancho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael Albiol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Núria Mach</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3168/jds.2012-5348⟩</w:t>
+              <w:t xml:space="preserve">Atención Primaria</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 44 (10), pp.586-594. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.aprim.2011.09.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00841015v1</w:t>
+                <w:t xml:space="preserve">hal-02646256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Papel de los antioxidantes en la prevención del cáncer</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Pleiotropic effects of polymorphism of the gene diacylglycerol-O-transferase 1 (DGAT1) in the mammary gland tissue of dairy cows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Núria Mach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuna Blum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bannink</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Llacuna</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">David Causeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Houee-Bigot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revista Española de Nutrición Humana y Dietética</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S2173-1292(12)70067-4⟩</w:t>
+              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 95 (9), pp.4989-5000. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3168/jds.2012-5348⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId363" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03775181v1</w:t>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00841015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Risk of malnutrition in people older than 75 years</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Papel de los antioxidantes en la prevención del cáncer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Llacuna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Núria Mach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medicina Clínica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.medcli.2012.01.029⟩</w:t>
+              <w:t xml:space="preserve">Revista Española de Nutrición Humana y Dietética</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 16 (1), pp.16-24. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S2173-1292(12)70067-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId366" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01004176v1</w:t>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03775181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efecto del consumo de astaxantina en la salud</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Flavonoides como agentes quimiopreventivos y terapéuticos contra el cáncer de pulmón</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albert Cabrera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Núria Mach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revista Española de Nutrición Comunitaria</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 18 (3), pp.162-175</w:t>
+              <w:t xml:space="preserve">Revista Española de Nutrición Humana y Dietética</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 16 (4), pp.143-153</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId369" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01193871v1</w:t>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01193873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flavonoides como agentes quimiopreventivos y terapéuticos contra el cáncer de pulmón</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Efecto del consumo de astaxantina en la salud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia López Roldán</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Núria Mach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revista Española de Nutrición Humana y Dietética</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 16 (4), pp.143-153</w:t>
+              <w:t xml:space="preserve">Revista Española de Nutrición Comunitaria</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 18 (3), pp.162-175</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId371" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01193873v1</w:t>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01193871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efecto del consumo de soja en relación con los síntomas de la menopausia</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Risk of malnutrition in people older than 75 years</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teresa T. Valls</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Núria Mach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revista Española de Nutrición Humana y Dietética</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Medicina Clínica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 139 (4), pp.157 - 160. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.medcli.2012.01.029⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId373" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01193875v1</w:t>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01004176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dieta Mediterránea y enfermedad de Alzheimer</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Efecto del consumo de soja en relación con los síntomas de la menopausia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sílvia Monserrat Vila</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Andrea Pérez Rovira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Núria Mach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Alimentaria: Revista de tecnología e higiene de los alimentos</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 427, pp.89-95</w:t>
+              <w:t xml:space="preserve">Revista Española de Nutrición Humana y Dietética</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 16 (2), pp.69-76</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId375" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03774160v1</w:t>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01193875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dietary unsaturated fatty acids affect the mammary gland integrity and health in lactating dairy cows</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Dieta Mediterránea y enfermedad de Alzheimer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Montserrat Belmar López</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Secundino López</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sílvia Monserrat Vila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Núria Mach</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Mari Smits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Proceedings</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Alimentaria: Revista de tecnología e higiene de los alimentos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 427, pp.89-95</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02647173v1</w:t>
+                <w:t xml:space="preserve">hal-03774160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efectos de los ácidos grasos omega 3 y otros suplementos alimenticios en procesos patológicos relacionados con la tercera edad</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Estrategias para la prevención de la osteoporosis en la tercera edad: ¿alimentos o fármacos?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosa Álvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Núria Mach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revista Española de Nutrición Humana y Dietética</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 15 (1), pp.20-29</w:t>
+              <w:t xml:space="preserve">Alimentaria: Revista de tecnología e higiene de los alimentos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 425, pp.105-111</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId385" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03774165v1</w:t>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03774249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estrategias para la prevención de la osteoporosis en la tercera edad: ¿alimentos o fármacos?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Efectos de los ácidos grasos omega 3 y otros suplementos alimenticios en procesos patológicos relacionados con la tercera edad</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felix Rueda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. C. Domingo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Núria Mach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Alimentaria: Revista de tecnología e higiene de los alimentos</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 425, pp.105-111</w:t>
+              <w:t xml:space="preserve">Revista Española de Nutrición Humana y Dietética</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 15 (1), pp.20-29</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId388" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03774249v1</w:t>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03774165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hongos medicinales: prevención y apoyo al tratamiento del cáncer</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dietary unsaturated fatty acids affect the mammary gland integrity and health in lactating dairy cows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Núria Mach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jürgen van Baal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leo Kruijt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Josefina Llargués Truyols</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Núria Mach</w:t>
+                <w:t xml:space="preserve">Antoon Jacobs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mari Smits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Alimentación, nutrición y Salud</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">BMC Proceedings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 5 (Suppl 4), pp.1-4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1753-6561-5-S4-S35⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId390" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03774222v1</w:t>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02647173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efecto de los ácidos grasos poliinsaturados omega-3 y omega-6 en el riesgo de cáncer de mama</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Hongos medicinales: prevención y apoyo al tratamiento del cáncer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josefina Llargués Truyols</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Núria Mach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revista Española de Nutrición Humana y Dietética</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 15 (2), pp.187-191</w:t>
+              <w:t xml:space="preserve">Alimentación, nutrición y Salud</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 11, pp.16-23</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId392" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03774156v1</w:t>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03774222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Papel de los ácidos grasos omega 3 en la prevención del cáncer de colon</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Efecto de los ácidos grasos poliinsaturados omega-3 y omega-6 en el riesgo de cáncer de mama</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosa Álvarez Álvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Núria Mach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revista Española de Nutrición Humana y Dietética</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 15 (1), pp.30-38</w:t>
+              <w:t xml:space="preserve">, 2011, 15 (2), pp.187-191</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId394" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03774167v1</w:t>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03774156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alteration of gene expression in mammary gland tissue of dairy cows in response to dietary unsaturated fatty acids</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Papel de los ácidos grasos omega 3 en la prevención del cáncer de colon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Villanueva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Núria Mach</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">M.A. Smits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revista Española de Nutrición Humana y Dietética</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 15 (1), pp.30-38</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId396" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02649101v1</w:t>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03774167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative proteomic profiling of 2 muscles from 5 different pure pig breeds using surface-enhanced laser desorption/ionization time-of-flight proteomics technology</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Alteration of gene expression in mammary gland tissue of dairy cows in response to dietary unsaturated fatty acids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Núria Mach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Keuning</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId329" w:history="1">
+                <w:t xml:space="preserve">A.A.A. Jacobs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Kruijt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId300" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">M. Hortós</w:t>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. van Baal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Arnau</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">M.A. Smits</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Animal Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 88 (4), pp.1522-1534. </w:t>
+              <w:t xml:space="preserve">Animal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 5 (8), pp.1217-1230. </w:t>
             </w:r>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2527/jas.2009-2256⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/S1751731111000103⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02665171v1</w:t>
+                <w:t xml:space="preserve">hal-02649101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">El marinado con vino orgánico: Una alternativa comercial para las carnes de vacuno DFD</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Comparative proteomic profiling of 2 muscles from 5 different pure pig breeds using surface-enhanced laser desorption/ionization time-of-flight proteomics technology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Núria Mach</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Keuning</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Kruijt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Hortós</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Arnau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eurocarne: La revista internacional del sector cárnico</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Animal Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 88 (4), pp.1522-1534. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2527/jas.2009-2256⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03774252v1</w:t>
+                <w:t xml:space="preserve">hal-02665171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Burdizzo pre-pubertal castration effects on performance, behaviour, carcass characteristics and meat quality of Holstein bulls fed high-concentrate diets</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">El marinado con vino orgánico: Una alternativa comercial para las carnes de vacuno DFD</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Núria Mach</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Meat Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Eurocarne: La revista internacional del sector cárnico</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 175, pp.2-12</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId411" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02663610v1</w:t>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03774252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of crude glycerin supplementation on performance and meat quality of Holstein bulls fed high-concentrate diets</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Burdizzo pre-pubertal castration effects on performance, behaviour, carcass characteristics and meat quality of Holstein bulls fed high-concentrate diets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Núria Mach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.E. Realini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Font I Furnols</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Devant</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A. Velarde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Animal Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 87 (2), pp.632-638. </w:t>
+              <w:t xml:space="preserve">Meat Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 81 (2), pp.329-334. </w:t>
             </w:r>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2527/jas.2008-0987⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.meatsci.2008.08.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId412" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02662571v1</w:t>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02663610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efecto de la castracion en terneros; rendimientos productivos y calidad de la canal y la carne</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Effects of crude glycerin supplementation on performance and meat quality of Holstein bulls fed high-concentrate diets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Núria Mach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId416" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alex Bach</w:t>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carolina Realini</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">M. Devant</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Albéitar: publicación veterinaria independiente</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Animal Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 87 (2), pp.632-638. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2527/jas.2008-0987⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId415" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03774226v1</w:t>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02662571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Association between animal, transportation, slaughterhouse practices, and meat pH in beef</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Efecto de la castracion en terneros; rendimientos productivos y calidad de la canal y la carne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Núria Mach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId406" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alex Bach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carolina Realini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Font I Furnols</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Velarde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Meat Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Albéitar: publicación veterinaria independiente</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 125, pp.1-4</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId422" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02660275v1</w:t>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03774226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rumen fermentation parameters and rumen papillae characteristics in finishing bulls as affected by nonfibrous carbohydrate level and lipid source of the diet</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Association between animal, transportation, slaughterhouse practices, and meat pH in beef</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Núria Mach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">A. Velarde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">M. Devant</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Bach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Asian Journal of Animal and Veterinary Advances</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Meat Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 78 (3), pp.232-238. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.meatsci.2007.06.021⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId423" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02658163v1</w:t>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02660275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Increasing the amount of n-3 fatty acid in meat from young Holstein bulls through nutrition</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Rumen fermentation parameters and rumen papillae characteristics in finishing bulls as affected by nonfibrous carbohydrate level and lipid source of the diet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Núria Mach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Devant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId426" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.A. Oliver</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Aurélie Bach</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Animal Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Asian Journal of Animal and Veterinary Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 5, pp.220-225</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId425" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02666384v1</w:t>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02658163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Increasing the amount of n-3 fatty acid in meat from young Holstein bulls through nutrition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Núria Mach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Devant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Diaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Font-Furnols</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.A. Oliver</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Animal Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 84 (11), pp.3039-3048. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2527/jas.2005-632⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02666384v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Acidos grasos trans y cis-trans en carnes y productos cárnicos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabel Diaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Núria Mach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José-Antonio García-Regueiro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eurocarne: La revista internacional del sector cárnico</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 130, pp.1-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03774224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (52)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (55)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leveraging digital tools to improve the diagnosis of bovine respiratory diseases</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">European Partnership on Animal Health and Welfare. Linkage between JIP1 and JIP2.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Velarde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Núria Mach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JAS - Digitalisation au service de la santé animale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ENVT, Apr 2025, Toulouse, France</w:t>
+              <w:t xml:space="preserve">EUPAHW workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2026, Tallinn, Estonia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId433" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05233460v1</w:t>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05604043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse croisée de données métabarcoding et métagénomiques sur des microbiotes d'hôtes animaux</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Bio-resonance and frequency-dependent resilience in the gut microbiome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brian Gardner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hannes Bergmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Núria Mach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanni Lo</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FROGSdays 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, équipe FROGS INRAe, Dec 2025, Auzeville Tolosan, France</w:t>
+              <w:t xml:space="preserve">EOHA Annual Scientific Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2026, Madrid &amp; Virtual, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId434" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05397464v1</w:t>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05604152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamism of Calves' Microbiomes: Stability, Resilience, and Patterns in Health and Disease</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Pathobionts at the Crossroads of Microbiome, Immunity, and Endemic Livestock Diseases: Insights from the EUP-AH&amp;W Project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Núria Mach</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EAAP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2025, Innsbruck, Austria</w:t>
+              <w:t xml:space="preserve">Scientific Seminar at FLI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Friedrich-Loeffler-Institut, Mar 2026, Jena, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId436" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05233432v1</w:t>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05604149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance sportive du cheval et microbiote : une influence réciproque</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Leveraging digital tools to improve the diagnosis of bovine respiratory diseases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Núria Mach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Endurance Summit</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Hippodrome de Toulouse, Dec 2025, Toulouse, France</w:t>
+              <w:t xml:space="preserve">JAS - Digitalisation au service de la santé animale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ENVT, Apr 2025, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId439" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05415919v1</w:t>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05233460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The EU-PAHW approach toward endemic animal infectious diseases</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Analyse croisée de données métabarcoding et métagénomiques sur des microbiotes d'hôtes animaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Núria Mach</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maverick Monié--Ibanes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Midoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Rué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Barrey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WUR Stepping Stone Symposium: innovative research on endemic infectious diseases in farm animals</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, WUR, Oct 2025, Lelystad (NL), Netherlands</w:t>
+              <w:t xml:space="preserve">FROGSdays 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, équipe FROGS INRAe, Dec 2025, Auzeville Tolosan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId440" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05317493v1</w:t>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05397464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">VARIACIONES ESTACIONALES EN LA MICROBIOTA DEL CALOSTRO DE OVINO TRASHUMANTE</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">X. Nouvel,</w:t>
+                <w:t xml:space="preserve">Dynamism of Calves' Microbiomes: Stability, Resilience, and Patterns in Health and Disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Núria Mach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maverick Monié--Ibanes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Claude Hygoneq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwendoline Pot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hortensia Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XLVIII Congreso Nacional y XXIV Internacional de la Sociedad Española de Ovinotecnia y Caprinotecnia (SEOC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2025, Bilbao, España. 5 p</w:t>
+              <w:t xml:space="preserve">EAAP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2025, Innsbruck, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId441" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05233944v1</w:t>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05233432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relationship between microbiome and pathogens in the context of bovine respiratory complex: a longitudinal study</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Performance sportive du cheval et microbiote : une influence réciproque</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Núria Mach</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d'animation scientifique du Département Santé Animale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Département SA INRAE, Sep 2024, Seignosse, France</w:t>
+              <w:t xml:space="preserve">Endurance Summit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Hippodrome de Toulouse, Dec 2025, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId447" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04709511v1</w:t>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05415919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The dynamism of calves’ respiratory and gut microbiome axis: stability, resilience, and individual patterns through health and disease</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The EU-PAHW approach toward endemic animal infectious diseases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Núria Mach</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d'animation scientifique du Département Santé Animale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Département SA INRAE, Sep 2024, Seignosse, France</w:t>
+              <w:t xml:space="preserve">WUR Stepping Stone Symposium: innovative research on endemic infectious diseases in farm animals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, WUR, Oct 2025, Lelystad (NL), Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04709490v1</w:t>
+                <w:t xml:space="preserve">hal-05317493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of the glycome-microbiome axis on susceptibility to bovine viral infections and on animal welfare</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">VARIACIONES ESTACIONALES EN LA MICROBIOTA DEL CALOSTRO DE OVINO TRASHUMANTE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alice de Boyer Des Roches</w:t>
+                <w:t xml:space="preserve">M Toquet,</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dorothee Ledoux</w:t>
+                <w:t xml:space="preserve">A. Contreras,</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maverick Monie-Ibanes</w:t>
+                <w:t xml:space="preserve">J. Gomis,</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nao Yamakawa</w:t>
+                <w:t xml:space="preserve">R. Toledo-Perona,</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Nouvel,</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire du métaprogramme SANBA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2024, Paris, France</w:t>
+              <w:t xml:space="preserve">XLVIII Congreso Nacional y XXIV Internacional de la Sociedad Española de Ovinotecnia y Caprinotecnia (SEOC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Bilbao, España. 5 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04888568v1</w:t>
+                <w:t xml:space="preserve">hal-05233944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId456" w:history="1">
+            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Airways and gut microbiome disturbance and resilience dynamics during polymicrobial bovine respiratory disease</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Relationship between microbiome and pathogens in the context of bovine respiratory complex: a longitudinal study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maverick Monié--Ibanes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatima-Zohra Sikht</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Claude Hygonenq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwendoline Pot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId448" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hortensia Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25th Congres of the International Organization for Mycoplasmology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2024, Las Palmas De Gran Canaria, Spain</w:t>
+              <w:t xml:space="preserve">Journées d'animation scientifique du Département Santé Animale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Département SA INRAE, Sep 2024, Seignosse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId456" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04654415v1</w:t>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04709511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId457" w:history="1">
+            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chicory (Cichorium intybus) reduces cyathostomin egg excretion and development in grazing horses</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Dumont</w:t>
+                <w:t xml:space="preserve">Role of the glycome-microbiome axis on susceptibility to bovine viral infections and on animal welfare</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Núria Mach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice de Boyer Des Roches</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorothee Ledoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maverick Monie-Ibanes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nao Yamakawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">74th Annual Meeting of European Federation of Animal Production</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2023, Lyon, France</w:t>
+              <w:t xml:space="preserve">Séminaire du métaprogramme SANBA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId457" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04750296v1</w:t>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04888568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId458" w:history="1">
+            <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La chicorée fourragère pour le contrôle des petits strongles</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Joshua Malsa</w:t>
+                <w:t xml:space="preserve">The dynamism of calves’ respiratory and gut microbiome axis: stability, resilience, and individual patterns through health and disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maverick Monié--Ibanes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatima-Zohra Sikht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Sallé</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Dumont</w:t>
+                <w:t xml:space="preserve">Marie Claude Hygonenq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwendoline Pot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hortensia Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Journées sciences &amp; innovations équines (JSIE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IFCE, Jun 2023, Saumur, France</w:t>
+              <w:t xml:space="preserve">Journées d'animation scientifique du Département Santé Animale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Département SA INRAE, Sep 2024, Seignosse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId458" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04168244v1</w:t>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04709490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId460" w:history="1">
+            <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transcriptomic and phenomic data integration to identify markers of subclinical mastitis in Holstein cattle</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Emanuele Capra</w:t>
+                <w:t xml:space="preserve">Airways and gut microbiome disturbance and resilience dynamics during polymicrobial bovine respiratory disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maverick Monié--Ibanes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatima-Zohra Sikht</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Claude Hygonenq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwendoline Pot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hortensia Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal Production Science, ASPA 25th Congress</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">25th Congres of the International Organization for Mycoplasmology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Las Palmas De Gran Canaria, Spain</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId460" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04168226v1</w:t>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04654415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId462" w:history="1">
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microbiota y estrés asociado al ejercicio</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">La chicorée fourragère pour le contrôle des petits strongles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joshua Malsa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId468" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Sallé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Wimel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Auclair-Ronzaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIV Workshop Sociedad Española de Microbiota, Probióticos y Prebióticos</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2023, Pamplona, España. pp.87-88</w:t>
+              <w:t xml:space="preserve">Les Journées sciences &amp; innovations équines (JSIE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IFCE, Jun 2023, Saumur, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId462" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04168298v1</w:t>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04168244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId463" w:history="1">
+            <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic stability of the cyathostomin – gut microbiota interactions in horses</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Delphine Serreau</w:t>
+                <w:t xml:space="preserve">Chicory (Cichorium intybus) reduces cyathostomin egg excretion and development in grazing horses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joshua Malsa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leslie Boudesocque-Delaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Wimel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Auclair-Ronzaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d'Animation Scientifique de la FéRI 2022 - FéRi Scientific Days 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Fédération de Recherche en Infectiologie (FéRI), Centre Val de Loire, Jul 2022, Joué-Lès-Tours, France</w:t>
+              <w:t xml:space="preserve">74th Annual Meeting of European Federation of Animal Production</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId463" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03735407v1</w:t>
+            <w:hyperlink r:id="rId469" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04750296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId465" w:history="1">
+            <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transcriptomic map of mastitis in dairy cows: clues on S. agalactiae and Prototheca infections</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Transcriptomic and phenomic data integration to identify markers of subclinical mastitis in Holstein cattle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vittoria Bisutti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Núria Mach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId467" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">E. Capra</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diana Giannuzzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Vanzin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emanuele Capra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">73rd Annual Meeting of the European Federation of Animal Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Animal Production Science, ASPA 25th Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Bari, Italy. pp.1-320, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId471" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/1828051X.2023.2210877⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId465" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03767906v1</w:t>
+            <w:hyperlink r:id="rId470" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04168226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId470" w:history="1">
+            <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A catalog of gut microbial genes: Compelling new clues as to how the microbiome can influence endurance performance in horses</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Microbiota y estrés asociado al ejercicio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Núria Mach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées du PEPI IBIS 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2021, Toulouse, France</w:t>
+              <w:t xml:space="preserve">XIV Workshop Sociedad Española de Microbiota, Probióticos y Prebióticos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2023, Pamplona, España. pp.87-88</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId470" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03767908v1</w:t>
+            <w:hyperlink r:id="rId472" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04168298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId471" w:history="1">
+            <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unraveling the effects of the gut microbiota composition and function on horse endurance physiology</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marie-Pierre Moisan</w:t>
+                <w:t xml:space="preserve">Dynamic stability of the cyathostomin – gut microbiota interactions in horses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Boisseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Dhorne-Pollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId474" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Bars</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Courtot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Serreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">37. International Society for Animal Genetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Lleida, Spain. 208 p</w:t>
+              <w:t xml:space="preserve">Journées d'Animation Scientifique de la FéRI 2022 - FéRi Scientific Days 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Fédération de Recherche en Infectiologie (FéRI), Centre Val de Loire, Jul 2022, Joué-Lès-Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId471" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02734533v1</w:t>
+            <w:hyperlink r:id="rId473" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03735407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId472" w:history="1">
+            <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genome-wide association studies for performance traits in endurance horses</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Transcriptomic map of mastitis in dairy cows: clues on S. agalactiae and Prototheca infections</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId476" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Bisutti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Núria Mach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId477" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Giannuzzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId478" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Pegolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId479" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Capra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">69th Annual Meeting of the European Federation of Animal Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2018, Dubrovnik, Croatia</w:t>
+              <w:t xml:space="preserve">73rd Annual Meeting of the European Federation of Animal Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Federation of Animal Science, Sep 2022, Porto, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId472" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05493529v1</w:t>
+            <w:hyperlink r:id="rId475" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03767906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId476" w:history="1">
+            <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multivariate and network analysis identified microbial biomarkers linked to methane emission</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">A catalog of gut microbial genes: Compelling new clues as to how the microbiome can influence endurance performance in horses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Núria Mach</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">69. Annual Meeting of the European Federation of Animal Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Federation of Animal Science, Aug 2018, Dubrovnik, Croatia</w:t>
+              <w:t xml:space="preserve">Journées du PEPI IBIS 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId476" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02881487v1</w:t>
+            <w:hyperlink r:id="rId480" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03767908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId479" w:history="1">
+            <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of microbial taxa linked to methane emission in Holstein and Charolais cattle by an integrative approach</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Núria Mach</w:t>
+                <w:t xml:space="preserve">Unraveling the effects of the gut microbiota composition and function on horse endurance physiology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Plancade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allison Clark</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Philippe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Helbling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Moisan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gut Microbiology: No longer the forgotten organ - 11. INRA-Rowett Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Aberdeen, United Kingdom</w:t>
+              <w:t xml:space="preserve">37. International Society for Animal Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Lleida, Spain. 208 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId479" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02738326v1</w:t>
+            <w:hyperlink r:id="rId481" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02734533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId480" w:history="1">
+            <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the influence of host genetics on gut microbiota composition in pigs</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Genome-wide association studies for performance traits in endurance horses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId483" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjorie Chassier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId484" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Morgenthaler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId485" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Rivière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Núria Mach</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Gaetan Lemonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">69. Annual Meeting of the European Association of Animal Production (EAAP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2018, Dubrovnik, Croatia. 704 p</w:t>
+              <w:t xml:space="preserve">69th Annual Meeting of the European Federation of Animal Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Dubrovnik, Croatia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId480" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02733939v1</w:t>
+            <w:hyperlink r:id="rId482" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05493529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId481" w:history="1">
+            <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution of the Major Histocompatibility Complex class I in wild pigs and peccaries</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Multivariate and network analysis identified microbial biomarkers linked to methane emission</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuliaxis Ramayo Caldas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId487" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId488" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura M. Zingaretti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milka Popova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Núria Mach</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Marthey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual Meeting of the Society for Molecular Biology and Evolution (SMBE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Queensland, Australia</w:t>
+              <w:t xml:space="preserve">69. Annual Meeting of the European Federation of Animal Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Federation of Animal Science, Aug 2018, Dubrovnik, Croatia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId481" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01531670v1</w:t>
+            <w:hyperlink r:id="rId486" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02881487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId483" w:history="1">
+            <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microbiote intestinal chez le porc : paramètres génétiques de sa composition et liens avec des caractères immunitaires</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Identification of microbial taxa linked to methane emission in Holstein and Charolais cattle by an integrative approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuliaxis Ramayo Caldas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId487" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Zingaretti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milka Popova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Núria Mach</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yuliaxis Ramayo-Caldas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">48. Journées de la Recherche Porcine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2016, Paris, France</w:t>
+              <w:t xml:space="preserve">Gut Microbiology: No longer the forgotten organ - 11. INRA-Rowett Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Aberdeen, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId483" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02288150v1</w:t>
+            <w:hyperlink r:id="rId489" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02738326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId485" w:history="1">
+            <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acylcarnitine profile in endurance horses with and without metabolic dysfunction</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">On the influence of host genetics on gut microbiota composition in pigs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordi Estellé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Núria Mach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId488" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">D. Burger</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuliaxis Ramayo Caldas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Levenez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaetan Lemonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congress of the European College of Equine Internal Medicine (ECEIM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2016, Helsinki, Finland</w:t>
+              <w:t xml:space="preserve">69. Annual Meeting of the European Association of Animal Production (EAAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Dubrovnik, Croatia. 704 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId485" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01531668v1</w:t>
+            <w:hyperlink r:id="rId490" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02733939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId489" w:history="1">
+            <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microbiote intestinal chez le porc : paramètres génétiques de sa composition et liens avec des caractères immunitaires</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Evolution of the Major Histocompatibility Complex class I in wild pigs and peccaries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carol Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Moroldo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId492" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alvaro Perdomo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Núria Mach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Yuliaxis Ramayo Caldas</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Marthey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">48. Journées de la Recherche Porcine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut du Porc (IFIP). FRA., Feb 2016, Paris, France</w:t>
+              <w:t xml:space="preserve">Annual Meeting of the Society for Molecular Biology and Evolution (SMBE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Queensland, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId489" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02742708v1</w:t>
+            <w:hyperlink r:id="rId491" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01531670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId490" w:history="1">
+            <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mitochondrial genome variability of 205 Arabian endurance horses</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Caroline Morgenthaler</w:t>
+                <w:t xml:space="preserve">Microbiote intestinal chez le porc : paramètres génétiques de sa composition et liens avec des caractères immunitaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordi Estellé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId494" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Larzul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Núria Mach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Levenez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuliaxis Ramayo-Caldas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th World Congress on Targeting Mitochondria</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">48. Journées de la Recherche Porcine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2016, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.18143/JWMS_v2i2_1999⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01532641v1</w:t>
+                <w:t xml:space="preserve">hal-02288150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId494" w:history="1">
+            <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transcriptomic and phenotypic changes in young bull liver caused by low-impact and nutraceutical diets</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Acylcarnitine profile in endurance horses with and without metabolic dysfunction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId496" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. H. van Der Kolk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId497" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Selina Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Núria Mach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Massimiliano Babucci</w:t>
+            <w:hyperlink r:id="rId498" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Ramseyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Burger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Plant and Animal Genome (PAG)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2016, San Diego, United States</w:t>
+              <w:t xml:space="preserve">Congress of the European College of Equine Internal Medicine (ECEIM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Helsinki, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId494" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01531669v1</w:t>
+            <w:hyperlink r:id="rId495" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01531668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId496" w:history="1">
+            <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of weaning-induced stress on the gut microbiota in horses.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Microbiote intestinal chez le porc : paramètres génétiques de sa composition et liens avec des caractères immunitaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordi Estellé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId494" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Larzul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Núria Mach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Sandra Kittelmann</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence F. Levenez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuliaxis Ramayo Caldas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3. European Workshop on Equine Nutrition (EWEN)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Dijon, France</w:t>
+              <w:t xml:space="preserve">48. Journées de la Recherche Porcine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut du Porc (IFIP). FRA., Feb 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId496" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01531671v1</w:t>
+            <w:hyperlink r:id="rId499" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02742708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId498" w:history="1">
+            <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of blood biomarkers in endurance horses by integrating miRNA and mRNA expression profiling</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Transcriptomic and phenotypic changes in young bull liver caused by low-impact and nutraceutical diets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Pegolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Núria Mach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Celine Robert</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessio Cecchinato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christos Dadousis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId501" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Massimiliano Babucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11. Dorothy Russel Havemeyer Foundation International Equine Genome Mapping Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2015, Hannover, Germany</w:t>
+              <w:t xml:space="preserve">International Plant and Animal Genome (PAG)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2016, San Diego, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId498" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01535370v1</w:t>
+            <w:hyperlink r:id="rId500" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01531669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId500" w:history="1">
+            <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gut microbiota in swine: composition, genetic parameters, and links with immunity and production traits</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Núria Mach</w:t>
+                <w:t xml:space="preserve">Mitochondrial genome variability of 205 Arabian endurance horses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId503" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Hoede</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId504" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Heurteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Ricard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diane Esquerre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Larzul</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Yuliaxis Ramayo Caldas</w:t>
+                <w:t xml:space="preserve">Caroline Morgenthaler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant and Animal Genome XXIII Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">7th World Congress on Targeting Mitochondria</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, World Mitochondria Society. INT., Oct 2016, Berlin, Germany. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId505" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18143/JWMS_v2i2_1999⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId500" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01194002v1</w:t>
+            <w:hyperlink r:id="rId502" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01532641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId501" w:history="1">
+            <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pig’s gut microbiota: composition, and links with host genetic parameters, immunity and production traits</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Effects of weaning-induced stress on the gut microbiota in horses.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Núria Mach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">. Inra-Denmark-Bgi Consortium</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Reigner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId507" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Guego</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Moroldo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Kittelmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">What have DNA sequencing technologies ever done for the animal sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Livestock Research Institute (ILRI)., Oct 2015, Roslin, United Kingdom</w:t>
+              <w:t xml:space="preserve">3. European Workshop on Equine Nutrition (EWEN)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId501" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02739718v1</w:t>
+            <w:hyperlink r:id="rId506" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01531671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId504" w:history="1">
+            <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Profiling of microRNAs coded by mitochondrion in different equine tissues</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Characterization of blood biomarkers in endurance horses by integrating miRNA and mRNA expression profiling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Núria Mach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Plancade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Moroldo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerôme Lecardonnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId509" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">34. International Society for Animal Genetics Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, Xi'an, China</w:t>
+              <w:t xml:space="preserve">11. Dorothy Russel Havemeyer Foundation International Equine Genome Mapping Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Hannover, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId504" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01193884v1</w:t>
+            <w:hyperlink r:id="rId508" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01535370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId506" w:history="1">
+            <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Establishment of the swine gut microbiome during early life and further impact on adult health and performance</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Gut microbiota in swine: composition, genetic parameters, and links with immunity and production traits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordi Estellé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Núria Mach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId494" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Larzul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El Mostafa Berri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Gaetan Lemonnier</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuliaxis Ramayo Caldas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">34. International Society for Animal Genetics Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, Xi'an, China</w:t>
+              <w:t xml:space="preserve">Plant and Animal Genome XXIII Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2015, San Diego, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId506" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01193885v1</w:t>
+            <w:hyperlink r:id="rId510" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01194002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId507" w:history="1">
+            <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of a custom equine microRNA expression microarray using RNAseq data analysis of various equine tissues</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Pig’s gut microbiota: composition, and links with host genetic parameters, immunity and production traits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordi Estellé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Núria Mach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Marco Moroldo</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuliaxis Ramayo Caldas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId512" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Pinard-van Der Laan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId513" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">. Inra-Denmark-Bgi Consortium</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agilent 1. European Animal and Plant Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2014, Amsterdam, Netherlands</w:t>
+              <w:t xml:space="preserve">What have DNA sequencing technologies ever done for the animal sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Livestock Research Institute (ILRI)., Oct 2015, Roslin, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId507" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02801791v1</w:t>
+            <w:hyperlink r:id="rId511" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02739718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId508" w:history="1">
+            <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extensive comparison of genome wide transcription along pig small intestine and in Peyer’s patces by RNA-seq</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Profiling of microRNAs coded by mitochondrion in different equine tissues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Núria Mach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Yvon Billon</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Mata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId515" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Beinat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Vaiman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Moroldo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10. International Veterinary Immunology Symposium (IVIS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2013, Milan, Italy</w:t>
+              <w:t xml:space="preserve">34. International Society for Animal Genetics Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Xi'an, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId508" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01193881v1</w:t>
+            <w:hyperlink r:id="rId514" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01193884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId510" w:history="1">
+            <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The peripheral blood transcriptome reflects variations in immunity traits in swine: towards identification of biomarkers</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Establishment of the swine gut microbiome during early life and further impact on adult health and performance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Núria Mach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El Mostafa Berri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordi Estellé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Levenez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaetan Lemonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10. International Veterinary Immunology Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2013, Milano, Italy</w:t>
+              <w:t xml:space="preserve">34. International Society for Animal Genetics Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Xi'an, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId510" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01193882v1</w:t>
+            <w:hyperlink r:id="rId516" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01193885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId512" w:history="1">
+            <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blood transcriptome as an emerging molecular phenotype to study immunocompetence in swine.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Design of a custom equine microRNA expression microarray using RNAseq data analysis of various equine tissues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Barrey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Núria Mach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Jordi Estellé</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Mata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Vaiman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Moroldo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COST Action FA0902 Understanding and combating PRRS in Europe</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2012, Lodi, Italy. 1 p</w:t>
+              <w:t xml:space="preserve">Agilent 1. European Animal and Plant Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2014, Amsterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId512" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01193961v1</w:t>
+            <w:hyperlink r:id="rId517" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02801791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId513" w:history="1">
+            <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficiency of heterologous capture for targeted resequencing of the Major Histocompatibility Complex in Suidae and Tayassuidae</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Extensive comparison of genome wide transcription along pig small intestine and in Peyer’s patces by RNA-seq</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Núria Mach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Marthey</w:t>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El Mostafa Berri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diane Esquerre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaetan Lemonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId519" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvon Billon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20. Plant and Animal Genome</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Labo/service de l'auteur, Ville service, Pays service., Jan 2012, San Diego, CA, United States. pp.P0623</w:t>
+              <w:t xml:space="preserve">10. International Veterinary Immunology Symposium (IVIS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, Milan, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId513" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01019000v1</w:t>
+            <w:hyperlink r:id="rId518" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01193881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId516" w:history="1">
+            <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genome-wide association and transcriptome studies for immunity traits in French Large White pigs</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId511" w:history="1">
+                <w:t xml:space="preserve">The peripheral blood transcriptome reflects variations in immunity traits in swine: towards identification of biomarkers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Núria Mach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaetan Lemonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerôme Lecardonnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordi Estellé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Gaillard</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jordi Estellé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">33. Conference of the International Society for Animal Genetics (ISAG)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Cairns, Australia</w:t>
+              <w:t xml:space="preserve">10. International Veterinary Immunology Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, Milano, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId516" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01193964v1</w:t>
+            <w:hyperlink r:id="rId520" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01193882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId517" w:history="1">
+            <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetics and genomics of immune traits in swine</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId306" w:history="1">
+                <w:t xml:space="preserve">Blood transcriptome as an emerging molecular phenotype to study immunocompetence in swine.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Núria Mach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yu Gao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaetan Lemonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerôme Lecardonnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordi Estellé</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4. European Veterinary Immunology Workshop (EVIW)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, Edimbourg, United Kingdom. 1 p</w:t>
+              <w:t xml:space="preserve">COST Action FA0902 Understanding and combating PRRS in Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2012, Lodi, Italy. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId517" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01193962v1</w:t>
+            <w:hyperlink r:id="rId522" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01193961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId518" w:history="1">
+            <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mammary gland lipogenic gene networks related to lipid feeding in dairy cows</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Efficiency of heterologous capture for targeted resequencing of the Major Histocompatibility Complex in Suidae and Tayassuidae</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId524" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaime Gongora</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Núria Mach</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordi Estellé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId525" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Per Wahlberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Marthey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dairy Nutrition Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Wageningen, Netherlands</w:t>
+              <w:t xml:space="preserve">20. Plant and Animal Genome</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Labo/service de l'auteur, Ville service, Pays service., Jan 2012, San Diego, CA, United States. pp.P0623</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId518" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02807191v1</w:t>
+            <w:hyperlink r:id="rId523" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01019000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId519" w:history="1">
+            <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blood transcriptome as an emerging molecular phenotype to refine immune traits in pig</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Genome-wide association and transcriptome studies for immunity traits in French Large White pigs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId521" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Núria Mach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordi Estellé</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4. International Symposium on Animal Functional Genomics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2011, Dublin, Ireland</w:t>
+              <w:t xml:space="preserve">33. Conference of the International Society for Animal Genetics (ISAG)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Cairns, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId519" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01193877v1</w:t>
+            <w:hyperlink r:id="rId526" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01193964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId520" w:history="1">
+            <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of the gene diacylglycerol-O-transferase 1 (DGAT1) polymorphism on the global expression pattern of genes in the mammary gland tissue of dairy cows</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Genetics and genomics of immune traits in swine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId521" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yu Gao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Núria Mach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId359" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">M. A. Smits</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordi Estellé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">62. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2011, Stavanger, Norway</w:t>
+              <w:t xml:space="preserve">4. European Veterinary Immunology Workshop (EVIW)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Edimbourg, United Kingdom. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId520" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02747109v1</w:t>
+            <w:hyperlink r:id="rId527" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01193962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId523" w:history="1">
+            <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of supplementing linseed on liver, adipose and mammary gland metabolism in periparturient dairy cows</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Mammary gland lipogenic gene networks related to lipid feeding in dairy cows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Núria Mach</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">62. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2011, Stavanger, Norway. 529 p</w:t>
+              <w:t xml:space="preserve">Dairy Nutrition Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Wageningen, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId523" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02748152v1</w:t>
+            <w:hyperlink r:id="rId528" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02807191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId528" w:history="1">
+            <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alteration of gene expression in mammary gland tissue of dairy cows in response to dietary unsaturated fatty acids</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Blood transcriptome as an emerging molecular phenotype to refine immune traits in pig</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Núria Mach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId397" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yu Gao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaetan Lemonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerôme Lecardonnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordi Estellé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">32. Conference for the International Society for Animal Genetics (ISAG)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2010, Edinburgh, United Kingdom</w:t>
+              <w:t xml:space="preserve">4. International Symposium on Animal Functional Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Dublin, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId528" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02755768v1</w:t>
+            <w:hyperlink r:id="rId529" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01193877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId529" w:history="1">
+            <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative proteomic profiling of two muscles from five divergent pig breeds using SELDI-TOF proteomics technology</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Effect of the gene diacylglycerol-O-transferase 1 (DGAT1) polymorphism on the global expression pattern of genes in the mammary gland tissue of dairy cows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Núria Mach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId401" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuna Blum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Causeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId531" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Lagarrigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId532" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. A. Smits</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">60. Annual Meeting of the European Federation of Animal Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2009, Barcelona, Spain</w:t>
+              <w:t xml:space="preserve">62. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2011, Stavanger, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId529" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02755683v1</w:t>
+            <w:hyperlink r:id="rId530" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02747109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId531" w:history="1">
+            <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of dietary unsaturated fatty acids on the expression of immune-related genes in the mammary gland of dairy cows</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Effect of supplementing linseed on liver, adipose and mammary gland metabolism in periparturient dairy cows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Núria Mach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId328" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId534" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Zom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId535" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Widjaja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId536" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. van Wiksellar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId537" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. E. Weurding</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EADGENE Genomics for Animal Health: Outlook for the Future</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2009, Paris, France</w:t>
+              <w:t xml:space="preserve">62. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2011, Stavanger, Norway. 529 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId531" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02754698v1</w:t>
+            <w:hyperlink r:id="rId533" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02748152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId532" w:history="1">
+            <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Glycerin effects on performance and meat quality from young Holstein bulls fed high-concentrate diets</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Alteration of gene expression in mammary gland tissue of dairy cows in response to dietary unsaturated fatty acids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Núria Mach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId406" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">M. Devant</w:t>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.A.A. Jacobs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Kruijt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. van Baal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.A. Smits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ADSA/ASA Joint Meeting Congress,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2008, Indianapolis, United States</w:t>
+              <w:t xml:space="preserve">32. Conference for the International Society for Animal Genetics (ISAG)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2010, Edinburgh, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId532" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02755688v1</w:t>
+            <w:hyperlink r:id="rId538" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02755768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId533" w:history="1">
+            <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of animal, transportation, and slaughterhouse variables on beef behaviour at the slaughterhouse</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Comparative proteomic profiling of two muscles from five divergent pig breeds using SELDI-TOF proteomics technology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Núria Mach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId413" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Keuning</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Kruijt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Hortós</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId540" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Arnau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ADSA/ASA Joint Meeting Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2007, San Antonio, United States</w:t>
+              <w:t xml:space="preserve">60. Annual Meeting of the European Federation of Animal Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2009, Barcelona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId533" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02755690v1</w:t>
+            <w:hyperlink r:id="rId539" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02755683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId534" w:history="1">
+            <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Associations between animal, transportation, and slaughterhouse practices and meat pH in beef</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Effect of dietary unsaturated fatty acids on the expression of immune-related genes in the mammary gland of dairy cows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Núria Mach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId413" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">A. Velarde</w:t>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. van Baal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leo Kruijt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.A.A. Jacobs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId532" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. A. Smits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ADSA/ASA Joint Meeting Congress,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2006, Minneapolis, United States</w:t>
+              <w:t xml:space="preserve">EADGENE Genomics for Animal Health: Outlook for the Future</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2009, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId534" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02755687v1</w:t>
+            <w:hyperlink r:id="rId541" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02754698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId535" w:history="1">
+            <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improvement of omega-3 fatty acid content of meat from young Holstein bulls receiving a high-concentrate diet</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Glycerin effects on performance and meat quality from young Holstein bulls fed high-concentrate diets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Núria Mach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Devant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ADSA/ASA Joint Meeting Congress,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2008, Indianapolis, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId542" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02755688v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId543" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Effect of animal, transportation, and slaughterhouse variables on beef behaviour at the slaughterhouse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Núria Mach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Devant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Devant</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A. Velarde</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ADSA/ASA Joint Meeting Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2007, San Antonio, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId543" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02755690v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId544" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Associations between animal, transportation, and slaughterhouse practices and meat pH in beef</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Núria Mach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Devant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Velarde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ADSA/ASA Joint Meeting Congress,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2006, Minneapolis, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId544" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02755687v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId545" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Improvement of omega-3 fatty acid content of meat from young Holstein bulls receiving a high-concentrate diet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Núria Mach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Devant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Diaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Font I Furnols</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ADSA/ASA Joint Meeting Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, Jul 2005, Cincinnati, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId535" w:history="1">
+            <w:hyperlink r:id="rId545" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02763195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Poster de conférence (24)</w:t>
+        <w:t xml:space="preserve">Poster de conférence (25)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId536" w:history="1">
+            <w:hyperlink r:id="rId546" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mucin Dynamics in the Respiratory Tract of Poly-Infected Dairy Calves: Histological Insights</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId537" w:history="1">
+                <w:t xml:space="preserve">Impact de la perturbation du microbiome respiratoire sur la susceptibilité des jeunes bovins aux infections respiratoires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId547" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Peyret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId548" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Corbin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId549" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corto Martin-Rebouissou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId550" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Puech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guenaelle Derolez</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Eric A. Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trans Mucus Network meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2025, Nice, France</w:t>
+              <w:t xml:space="preserve">XXVIII èmes Journées Francophones de Virologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2026, Toulouse, France. 30 (2), pp.168 (P118)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId536" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05446988v1</w:t>
+            <w:hyperlink r:id="rId546" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05598226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId541" w:history="1">
+            <w:hyperlink r:id="rId552" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The lung-gut axis during polymicrobial respiratory infections in calves holobionts: the impact of microbiota dynamics on disease outcomes</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Hortensia Robert</w:t>
+                <w:t xml:space="preserve">Mucin Dynamics in the Respiratory Tract of Poly-Infected Dairy Calves: Histological Insights</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId551" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guenaelle Derolez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Bars-Cortina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId553" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Mompart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId554" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Poujade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId555" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric A. Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">75th Annual Meeting of the European Federation of Animal Science (EAAP 2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Florence, Italy. Wageningen Academic Publishers, 75èmes Annual Meeting of the European Federation of Animal Science</w:t>
+              <w:t xml:space="preserve">Trans Mucus Network meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2025, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId541" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04709456v1</w:t>
+            <w:hyperlink r:id="rId552" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05446988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId542" w:history="1">
+            <w:hyperlink r:id="rId556" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Description and comparison of the microbiota of raw milk in healthy and subclinical mastitis-affected small ruminants: presence of Mycoplasmataceae</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId543" w:history="1">
+            <w:hyperlink r:id="rId557" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Toquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId544" w:history="1">
+            <w:hyperlink r:id="rId558" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jesús Gomis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId545" w:history="1">
+            <w:hyperlink r:id="rId559" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esther Bataller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId546" w:history="1">
+            <w:hyperlink r:id="rId560" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estrella Jiménez-Trigos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Núria Mach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25th Congres of the International Organization for Mycoplasmology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Las Palmas De Gran Canaria, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId542" w:history="1">
+            <w:hyperlink r:id="rId556" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04654440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId547" w:history="1">
+            <w:hyperlink r:id="rId561" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can semen microbiome contribute to improve prediction of bulls’ fertility?</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">The lung-gut axis during polymicrobial respiratory infections in calves holobionts: the impact of microbiota dynamics on disease outcomes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maverick Monié--Ibanes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatima-Zohra Sikht</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Claude Hygonenq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwendoline Pot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hortensia Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Association for Animal Production</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Florence, Italy</w:t>
+              <w:t xml:space="preserve">75th Annual Meeting of the European Federation of Animal Science (EAAP 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Florence, Italy. Wageningen Academic Publishers, 75èmes Annual Meeting of the European Federation of Animal Science</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId547" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04653963v1</w:t>
+            <w:hyperlink r:id="rId561" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04709456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId550" w:history="1">
+            <w:hyperlink r:id="rId562" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DESCRIPCIÓN Y COMPARACIÓN DE LA MICROBIOTA DE LA LECHE CRUDA Y CALOSTRO DE PEQUEÑOS RUMIANTES</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Can semen microbiome contribute to improve prediction of bulls’ fertility?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId563" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pâmela A. Alexandre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId564" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia Teresa Rodríguez-Ramilo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Núria Mach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Reverter</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congreso SEOC 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Valence, España</w:t>
+              <w:t xml:space="preserve">European Association for Animal Production</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Florence, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId550" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04703517v1</w:t>
+            <w:hyperlink r:id="rId562" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04653963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId552" w:history="1">
+            <w:hyperlink r:id="rId565" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of sainfoin (Onobrychis viciifolia) on cyathostomin eggs excretion, larval development, larval community structure and efficacy of ivermectin treatment in horses</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pascale Gombault</w:t>
+                <w:t xml:space="preserve">DESCRIPCIÓN Y COMPARACIÓN DE LA MICROBIOTA DE LA LECHE CRUDA Y CALOSTRO DE PEQUEÑOS RUMIANTES</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId557" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Toquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId558" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jesús Gomis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId566" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Toledo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId559" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esther Bataller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId560" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estrella Jiménez-Trigos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d’Animation Scientifique du Département Santé Animale (JAS SA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Anglet, France. </w:t>
+              <w:t xml:space="preserve">Congreso SEOC 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Valence, España</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId552" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03847631v1</w:t>
+            <w:hyperlink r:id="rId565" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04703517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId553" w:history="1">
+            <w:hyperlink r:id="rId567" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification et caractérisation de marqueurs liés aux infestations par les petits strongles pour l'optimisation des shémas de vermifugation chez les équins</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Reigner</w:t>
+                <w:t xml:space="preserve">Effect of sainfoin (Onobrychis viciifolia) on cyathostomin eggs excretion, larval development, larval community structure and efficacy of ivermectin treatment in horses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joshua Malsa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Courtot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Boisseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Gombault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">43. Journée de la Recherche Equine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2017, Paris, France. IFCE - Institut Français du Cheval et de l'Equitation, Journée de la Recherche Equine, 43, 182 p., 2017, Journée de la Recherche Equine</w:t>
+              <w:t xml:space="preserve">Journées d’Animation Scientifique du Département Santé Animale (JAS SA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Anglet, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId553" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01604763v1</w:t>
+            <w:hyperlink r:id="rId567" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03847631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId554" w:history="1">
+            <w:hyperlink r:id="rId568" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effets du stress induit par le sevrage sur les indicateurs biologiques et transcriptomiques su stress chez les équins : Analyse comparative d'un sevrage progressif et d'un sevrage brutal</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marie Yvon</w:t>
+                <w:t xml:space="preserve">Identification et caractérisation de marqueurs liés aux infestations par les petits strongles pour l'optimisation des shémas de vermifugation chez les équins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Salle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Núria Mach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Cortet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Koch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Reigner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">43. Journée de la Recherche Equine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2017, Paris, France. IFCE - Institut Français du Cheval et de l'Equitation, Journée de la Recherche Equine, 43, 182 p., 2017, Journée de la Recherche Equine</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId554" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01607656v1</w:t>
+            <w:hyperlink r:id="rId568" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01604763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId557" w:history="1">
+            <w:hyperlink r:id="rId569" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hippocode: A project to improve the annotation of equine non-coding RNAs involved in the Regulation of mitochondrial functions</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Christine Gaspin</w:t>
+                <w:t xml:space="preserve">Effets du stress induit par le sevrage sur les indicateurs biologiques et transcriptomiques su stress chez les équins : Analyse comparative d'un sevrage progressif et d'un sevrage brutal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Foury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Lansade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Vidament</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId570" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Lévy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId571" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Yvon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th Targeting Mitochondria world congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Berlin, Germany. 2017</w:t>
+              <w:t xml:space="preserve">43. Journée de la Recherche Equine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Paris, France. IFCE - Institut Français du Cheval et de l'Equitation, Journée de la Recherche Equine, 43, 182 p., 2017, Journée de la Recherche Equine</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId557" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02786720v1</w:t>
+            <w:hyperlink r:id="rId569" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01607656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId561" w:history="1">
+            <w:hyperlink r:id="rId572" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recherche de marqueurs liés aux infestations par les petits strongles pour l'optimisation des schémas de vermifugation chez les équins : caractérisation du métabolome, des paramètres biochimiques et du microbiote fécal</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Reigner</w:t>
+                <w:t xml:space="preserve">Hippocode: A project to improve the annotation of equine non-coding RNAs involved in the Regulation of mitochondrial functions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Dhorne-Pollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId573" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Boland-Augé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId574" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Olaso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId503" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Hoede</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId575" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Gaspin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">42. Colloque annuel de l'AFSTAL</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Nantes, France. , 204 p., 2016, Microbiote et Modèles animaux</w:t>
+              <w:t xml:space="preserve">8th Targeting Mitochondria world congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Berlin, Germany. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId561" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01533912v1</w:t>
+            <w:hyperlink r:id="rId572" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02786720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId562" w:history="1">
+            <w:hyperlink r:id="rId576" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gut microbiota composition in swine: genetic parameters and links with immunity traits</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Recherche de marqueurs liés aux infestations par les petits strongles pour l'optimisation des schémas de vermifugation chez les équins : caractérisation du métabolome, des paramètres biochimiques et du microbiote fécal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Salle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Núria Mach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Gaetan Lemonnier</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Cortet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Koch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Reigner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">34. International Society for Animal Genetics Conference (ISAG)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, Xi'an, China. , 2014</w:t>
+              <w:t xml:space="preserve">42. Colloque annuel de l'AFSTAL</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Nantes, France. , 204 p., 2016, Microbiote et Modèles animaux</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId562" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01193953v1</w:t>
+            <w:hyperlink r:id="rId576" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01533912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId563" w:history="1">
+            <w:hyperlink r:id="rId577" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exhaustive comparison of gene expression along pig small Intestine and in Peyer’s patches performed by RNA-Seq</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Gut microbiota composition in swine: genetic parameters and links with immunity traits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordi Estellé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Núria Mach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuliaxis Ramayo Caldas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Levenez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaetan Lemonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant and Animal Genome XXII</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2014, San Diego, United States. 2014</w:t>
+              <w:t xml:space="preserve">34. International Society for Animal Genetics Conference (ISAG)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Xi'an, China. , 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId563" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01193883v1</w:t>
+            <w:hyperlink r:id="rId577" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01193953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId564" w:history="1">
+            <w:hyperlink r:id="rId578" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The influence of host’s genetics on the gut microbiota composition in pigs and its links with immunity traits</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Exhaustive comparison of gene expression along pig small Intestine and in Peyer’s patches performed by RNA-Seq</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Núria Mach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El Mostafa Berri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diane Esquerre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Chevaleyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaetan Lemonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10. World Congress of Genetics Applied to Livestock Production</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2014, Vancouver, Canada. 2014, Proceedings, 10th World Congress of Genetics Applied to Livestock Production</w:t>
+              <w:t xml:space="preserve">Plant and Animal Genome XXII</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2014, San Diego, United States. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId564" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01193952v1</w:t>
+            <w:hyperlink r:id="rId578" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01193883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId565" w:history="1">
+            <w:hyperlink r:id="rId579" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gut microbiota and immunity interplay at the mucosal interface in swine, a data integration approach</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">The influence of host’s genetics on the gut microbiota composition in pigs and its links with immunity traits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordi Estellé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Núria Mach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuliaxis Ramayo Caldas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Levenez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaetan Lemonnier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Catherine Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Statistical Methods for (Post)-Genomics Data workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2013, Amsterdam, Netherlands. 2013, Workshop Programme &amp; Abstracts</w:t>
+              <w:t xml:space="preserve">10. World Congress of Genetics Applied to Livestock Production</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2014, Vancouver, Canada. 2014, Proceedings, 10th World Congress of Genetics Applied to Livestock Production</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId565" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01193880v1</w:t>
+            <w:hyperlink r:id="rId579" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01193952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId567" w:history="1">
+            <w:hyperlink r:id="rId580" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The peripheral blood transcriptome dynamically reflects immunocompetence in swine</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Gut microbiota and immunity interplay at the mucosal interface in swine, a data integration approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Núria Mach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Lepage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Levenez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaetan Lemonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jordi Estellé</w:t>
+            <w:hyperlink r:id="rId581" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">33. Conference of the International Society for Animal Genetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Cairns, Australia. 2012, ISAG Abstracts</w:t>
+              <w:t xml:space="preserve">Statistical Methods for (Post)-Genomics Data workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2013, Amsterdam, Netherlands. 2013, Workshop Programme &amp; Abstracts</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId567" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01193879v1</w:t>
+            <w:hyperlink r:id="rId580" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01193880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId568" w:history="1">
+            <w:hyperlink r:id="rId582" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diversity studies of SLA haplotypes by targeted high-throughput resequencing of the whole locus</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">The peripheral blood transcriptome dynamically reflects immunocompetence in swine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Núria Mach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Jun-Heon Lee</w:t>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yu Gao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaetan Lemonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerôme Lecardonnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordi Estellé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">33. Conference of the International Society for Animal Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2012, Cairns, Australia. 2012, ISAG Abstracts</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId568" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01193878v1</w:t>
+            <w:hyperlink r:id="rId582" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01193879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId571" w:history="1">
+            <w:hyperlink r:id="rId583" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of linseed supplementation on gene expression in mammary gland tissue of early-lactating dairy cattle</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Diversity studies of SLA haplotypes by targeted high-throughput resequencing of the whole locus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Núria Mach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId330" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Moroldo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Marthey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId584" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asako Ando</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId585" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jun-Heon Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eight International Symposium on the Nutrition of Herbivores</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Wales, United Kingdom. 2011</w:t>
+              <w:t xml:space="preserve">33. Conference of the International Society for Animal Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Cairns, Australia. 2012, ISAG Abstracts</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId571" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02807298v1</w:t>
+            <w:hyperlink r:id="rId583" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01193878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId573" w:history="1">
+            <w:hyperlink r:id="rId586" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lipid metabolism gene expression profiles correlated with fatty acids in the milk of dairy cows fed unprotected unsaturated fatty acids</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Effect of linseed supplementation on gene expression in mammary gland tissue of early-lactating dairy cattle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Núria Mach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId328" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">M.A. Smits</w:t>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. M. van Vuuren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId587" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R Zom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId532" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. A. Smits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9. World Congress on Genetics Applied to Livestock Production (WCGALP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2010, Leipzig, Germany. German Society for Animal Science, 4 p., 2010, World Congress on Genetics Applied to Livestock Production</w:t>
+              <w:t xml:space="preserve">Eight International Symposium on the Nutrition of Herbivores</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Wales, United Kingdom. 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId573" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02754643v1</w:t>
+            <w:hyperlink r:id="rId586" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02807298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId574" w:history="1">
+            <w:hyperlink r:id="rId588" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of pre-pubertal Burdizzo castration on performance, carcass characteristics and meat quality from young Holstein bulls fed high-concentrate diets</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Lipid metabolism gene expression profiles correlated with fatty acids in the milk of dairy cows fed unprotected unsaturated fatty acids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Núria Mach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId408" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">M. Devant</w:t>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. van Baal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Kruijt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.A. Smits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">54. International Congress of Meat Science and Technology (54th ICoMST)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2008, Cape Town, South Africa. 2008</w:t>
+              <w:t xml:space="preserve">9. World Congress on Genetics Applied to Livestock Production (WCGALP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2010, Leipzig, Germany. German Society for Animal Science, 4 p., 2010, World Congress on Genetics Applied to Livestock Production</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId574" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02822781v1</w:t>
+            <w:hyperlink r:id="rId588" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02754643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId575" w:history="1">
+            <w:hyperlink r:id="rId589" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of glycerin supplementation on meat pH of young Holstein bulls mixed at the slaughterhouse</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Effects of pre-pubertal Burdizzo castration on performance, carcass characteristics and meat quality from young Holstein bulls fed high-concentrate diets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Núria Mach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId406" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">M Devant</w:t>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Font I Furnols</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Devant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">54. International Congress of Meat Science and Technology (54th ICoMST)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2008, Cape Town, South Africa. 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId575" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02821094v1</w:t>
+            <w:hyperlink r:id="rId589" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02822781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId577" w:history="1">
+            <w:hyperlink r:id="rId590" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Near-infrared transmission spectroscopy for the prediction of intramuscular fat content from young Holstein bulls fed high-concentrate diets</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Effects of glycerin supplementation on meat pH of young Holstein bulls mixed at the slaughterhouse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Núria Mach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId408" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">M. Devant</w:t>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId591" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Devant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">54. International Congress of Meat Science and Technology (54th ICoMST),</w:t>
+              <w:t xml:space="preserve">54. International Congress of Meat Science and Technology (54th ICoMST)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2008, Cape Town, South Africa. 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId577" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02820861v1</w:t>
+            <w:hyperlink r:id="rId590" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02821094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId578" w:history="1">
+            <w:hyperlink r:id="rId592" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microbial and physical changes in marinated beef of high and normal pH during storage in different atmospheres</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Near-infrared transmission spectroscopy for the prediction of intramuscular fat content from young Holstein bulls fed high-concentrate diets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Núria Mach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId580" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Anders Hans Karlsson</w:t>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Font I Furnols</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Devant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">53. International Congress on Meat Science and Technology (ICoMST)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2007, Beijing, China. 2007</w:t>
+              <w:t xml:space="preserve">54. International Congress of Meat Science and Technology (54th ICoMST),</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2008, Cape Town, South Africa. 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId578" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02821092v1</w:t>
+            <w:hyperlink r:id="rId592" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02820861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId581" w:history="1">
+            <w:hyperlink r:id="rId593" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changes in DFD beef: bacterial diversity and meat characteristics using marination, and different MAP conditions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Microbial and physical changes in marinated beef of high and normal pH during storage in different atmospheres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId594" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susanne Knochel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Núria Mach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId582" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">M. Devant</w:t>
+            <w:hyperlink r:id="rId595" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anders Hans Karlsson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2. European Symposium of Food Safety</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2006, Barcelona, Spain. 2006</w:t>
+              <w:t xml:space="preserve">53. International Congress on Meat Science and Technology (ICoMST)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2007, Beijing, China. 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId581" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02821090v1</w:t>
+            <w:hyperlink r:id="rId593" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02821092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId584" w:history="1">
+            <w:hyperlink r:id="rId596" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Changes in DFD beef: bacterial diversity and meat characteristics using marination, and different MAP conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Núria Mach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId597" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Knochel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId598" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Karlsson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Devant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2. European Symposium of Food Safety</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2006, Barcelona, Spain. 2006</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId596" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02821090v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId599" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Improvement of omega-3 fatty acid content of meat from young Holstein bulls receiving a high-concentrate diet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Núria Mach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Devant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Diaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Font I Furnols</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ADSA/ASA Joint Meeting Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2005, Cincinnati, United States. pp.53, 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId584" w:history="1">
+            <w:hyperlink r:id="rId599" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02763197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -20927,153 +21445,153 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId585" w:history="1">
+            <w:hyperlink r:id="rId600" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nutrición avanzada</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Núria Mach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">UOC, B-10.055-2010 (PID_00150524), 64 p., 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId585" w:history="1">
+            <w:hyperlink r:id="rId600" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02821087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId586" w:history="1">
+            <w:hyperlink r:id="rId601" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El futuro de la alimentación: desarrollo de nuevos alimentos y fitoterapia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Núria Mach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">UOC, B-12.252-2009 (Xp09_B0552_00245), 106 p., 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId586" w:history="1">
+            <w:hyperlink r:id="rId601" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02820856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -21083,917 +21601,917 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId587" w:history="1">
+            <w:hyperlink r:id="rId602" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The calf holobiont under challenge: longitudinal microbiome-pathogen dynamics and respiratory health</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId588" w:history="1">
+            <w:hyperlink r:id="rId603" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monié--Ibanes Maverick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId589" w:history="1">
+            <w:hyperlink r:id="rId604" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sikht Fatima-Zohra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId590" w:history="1">
+            <w:hyperlink r:id="rId605" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hygonenq Marie-Claude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId591" w:history="1">
+            <w:hyperlink r:id="rId606" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rober Hortensia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId592" w:history="1">
+            <w:hyperlink r:id="rId607" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pot Gwendoline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId587" w:history="1">
+            <w:hyperlink r:id="rId602" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05515162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId593" w:history="1">
+            <w:hyperlink r:id="rId608" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of a temporary period on pasture on the transcriptomic signature of horses housed in individual boxes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Foury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Ruet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Núria Mach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Lansade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Moisan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId593" w:history="1">
+            <w:hyperlink r:id="rId608" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05515123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId594" w:history="1">
+            <w:hyperlink r:id="rId609" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Decoding the dynamics of calves’ respiratory and gut microbiota: exploring stability, resistance, and individual patterns</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Núria Mach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maverick Monié--Ibanes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima Sikht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claude Hygonenq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwendoline Pot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId594" w:history="1">
+            <w:hyperlink r:id="rId609" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05249571v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId595" w:history="1">
+            <w:hyperlink r:id="rId610" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nucleoside Binding by a Surface Lipoprotein Governs Conjugative ICE Acquisition in Ruminant Mycoplasmas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M’hamed Derriche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Xavier Nouvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Calvin Fauvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Núria Mach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId595" w:history="1">
+            <w:hyperlink r:id="rId610" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05279369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId596" w:history="1">
+            <w:hyperlink r:id="rId611" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The forecasting power of the mucin-microbiome axis in livestock respiratory diseases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Núria Mach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId596" w:history="1">
+            <w:hyperlink r:id="rId611" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04102410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId597" w:history="1">
+            <w:hyperlink r:id="rId612" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of the nemabiome approach for the study of equine strongylid communities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Courtot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Boisseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Dhorne-Pollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Serreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Gesbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId597" w:history="1">
+            <w:hyperlink r:id="rId612" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03767915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId598" w:history="1">
+            <w:hyperlink r:id="rId613" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meta-analysis of equine strongyle community structure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Boisseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Núria Mach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Basiaga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId599" w:history="1">
+            <w:hyperlink r:id="rId614" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Slawomir Kornas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tetiana Kuzmina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId598" w:history="1">
+            <w:hyperlink r:id="rId613" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03792762v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId600" w:history="1">
+            <w:hyperlink r:id="rId615" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Species turnover between age groups of horses and positive network of co-occurrences define the structure of horse strongylid communities: a meta-analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Boisseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Núria Mach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Basiaga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId601" w:history="1">
+            <w:hyperlink r:id="rId616" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sławomir Kornaś</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tetiana Kuzmina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId600" w:history="1">
+            <w:hyperlink r:id="rId615" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03794670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -22003,100 +22521,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId602" w:history="1">
+            <w:hyperlink r:id="rId617" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Management and feeding strategies in young Holstein bulls fed high- concentrate diets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Núria Mach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Life Sciences [q-bio]. Universitat Autònoma de Barcelona (Barcelona), 2008. English. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId603" w:history="1">
+            <w:hyperlink r:id="rId618" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId602" w:history="1">
+            <w:hyperlink r:id="rId617" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02821088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -22106,105 +22624,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId604" w:history="1">
+            <w:hyperlink r:id="rId619" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">THE HORSE HOLOBIONT IN A STRESSFUL WORLD: FROM MICROBES TO ECOSYSTEMS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Núria Mach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Life Sciences [q-bio]. INP Toulouse, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId604" w:history="1">
+            <w:hyperlink r:id="rId619" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04000020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId605"/>
+      <w:footerReference w:type="default" r:id="rId620"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -22272,51 +22790,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3AF5BA91"/>
+    <w:nsid w:val="F739AC4E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -22503,51 +23021,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nuria-mach" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8001-6314" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/C-5985-2012" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05086070v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cunyuan Li" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoyue Li" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaiping Liu" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junli Xu" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinming Yu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41522-025-00730-w" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05442071v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#250;ria Mach" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maverick Moni&#233;--Ibanes" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Sikht" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Hygonenq" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendoline Pot" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s42523-025-00494-w" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05233933v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex E Mohr" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamie Pugh" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory J Grosicki" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob M Allen" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsre/fuaf037" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04694588v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#226;mela Alexandre" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Rodr&#237;guez-Ramilo" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Reverter" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jbg.12899" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05270057v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2025.38.3.9291" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05438064v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#8217;hamed Derriche" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Xavier Nouvel" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Calvin Fauvet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Simon" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mbio.02939-25" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04543802v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01652176.2024.2340003" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04465124v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua Malsa" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Boudesocque-Delaye" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Wimel" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Auclair-Ronzaud" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Dumont" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpddr.2024.100523" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04703628v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Saada" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Baranowski" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Citti" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04681260v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bars-Cortina" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elies Ramon" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanca Rius-Sansalvador" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabet Guin&#243;" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ainhoa Garcia-Serrano" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-024-10621-7" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637669v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Ant&#244;nio Bessegatto" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#250;lio Augusto Naylor Lisb&#244;a" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruna Parapinski Santos" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana Massitel Curti" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Montemor" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ani14101447" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04327324v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferran Moratalla-Navarro" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ainhoa Garc&#237;a-Serrano" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lois Riob&#243;-Mayo" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cpz1.930" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04000415v2" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allison Clark" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2023.1284423" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04192779v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Foury" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ruet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lansade" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-P. Moisan" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cpnec.2023.100201" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04152024v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vittoria Bisutti" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Giannuzzi" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Vanzin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuele Capra" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40104-023-00890-9" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04078317v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Courtot" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Boisseau" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dhorne-Pollet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Serreau" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Gesbert" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.15124" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04003790v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Basiaga" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tetiana Kuzmina" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Laugier" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13071-022-05645-5" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767875v2" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2023.106044" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768888v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Ruet" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Arnould" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Lemarchand" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Parias" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7120/09627286.31.3.008" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03753744v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Courtot" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Gombault" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0031182022000853" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03794437v2" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Midoux" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Leclercq" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Pennarun" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Le Moyec" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-022-03977-7" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03228289v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcimb.2021.583600" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03197210v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Moroldo" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Rau" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lecardonnel" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmolb.2021.656204" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04076442v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Lansade" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Foury" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-84497-y" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03284457v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Salle" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Canlet" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Cortet" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Koch" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-93468-2" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624117v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Massacci" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#225;rcio Costa" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jbg.12441" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495627v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuliaxis Ramayo&#8208;caldas" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Zingaretti" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milka Popova" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Estell&#233;" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Bernard" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jbg.12427" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03356899v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.H. van Der Kolk" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Thomas" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ramseyer" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Burger" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tvjl.2019.105419" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03197220v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuliaxis Ramayo-Caldas" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-65444-9" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03536907v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Levray" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2020.105027" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623360v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Parias" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Moisan" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ani9090621" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02573144v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Crisci" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Renson" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Jaffrezic" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-39220-3" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02489982v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Plancade" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Philippe" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Helbling" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-46118-7" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-02409471v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Robert" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Triba" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Bouchemal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmolb.2019.00045" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627260v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Pegolo" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuliaxis Ramayo Caldas" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Schiavon" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Bittante" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-18916" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623405v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Reigner" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Vidament" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Guettier" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psyneuen.2018.07.005" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629389v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carol Lee" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvaro Perdomo-Sabogal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Marthey" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00251-017-1048-9" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625557v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Ballan" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Meynadier" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2018.00272" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623665v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ricard" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Blouin" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Baste" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendoline Torquet" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fgene.2017.00089" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626769v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert J Schaefer" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikkel K Schubert" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernest K Bailey" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danika L Bannasch" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Barrey" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-017-3943-8" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604194v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2017.00319" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606579v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tim.2017.06.004" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M9B15ZNM-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578843v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Kittelmann" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2017.00535" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620229v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dolors Fuster-Botella" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jshs.2016.05.001" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629106v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christos Dadousis" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuliaxis Ramaya Caldas" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcello Mele" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-17434-7" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602618v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-017-3571-3" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604340v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2016.00627" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02489989v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicja Pacholewska" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#244;me J. Lecardonnel" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Riviere" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep22932" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602357v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Mata" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Vaiman" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Schibler" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-016-3168-2" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602825v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Oliver Bonet" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20960/nh.591" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602348v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Cecchinato" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimiliano Babbucci" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianna Pauletto" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0167747" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606853v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12970-016-0155-6" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637857v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Lepage" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence F. Levenez" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Denis" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ismej.2016.77" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633637v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edin Hamzic" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rikke Br&#248;dsgaard Kjaerup" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilietta Minozzi" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Strozzi" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-016-2403-1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01272988v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Jacouton" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Cadiou" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lapaque" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Cl&#233;ment" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0138880" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634266v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Sancho" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3305/nh.2015.31.2.8091" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632001v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juli&#225;n F Hernando Boigues" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.endonu.2015.03.009" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168456v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Berri" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Levenez" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Lemonnier" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1758-2229.12285" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HJ8K3ZDZ-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630600v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. L&#243;pez Moriana" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193806v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Mostafa Berri" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Esquerre" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chevaleyre" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Lemonnier" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0088515" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193876v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soledad Guardiola" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.endonu.2013.10.012" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636586v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03774170v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Pardos-Sevilla" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645994v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Marcos" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gou" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.D. Gu&#224;rdia" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hort&#243;s" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Colleo" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meatsci.2012.10.014" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193869v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aubets-Fuster" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019583v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Gao" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#244;me Lecardonnel" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle P. Oswald" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-14-894" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193872v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bannink" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Ellis" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. W. Spek" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dijkstra" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S2040470013000277" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645633v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanca Pueyo" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3305/nh.2013.28.6.6936" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193868v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.L.G. Zom" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.C.A Widjaja" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.G. van Wikselaar" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.E. Weurding" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jpn.12042" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ZFFVHGRQ-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649257v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. M. A. Goselink" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. van Baal" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Kruijt" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M. van Vuuren" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.livsci.2012.10.014" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7P6FPWQS-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647276v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Encarna Mata Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647782v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marisa Durand" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3305/nh.2013.28.4.6589" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193870v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Concepci&#243;n Gonz&#225;lez Isabel" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652192v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Serra" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z.Y. Zhen" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meatsci.2012.08.026" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004248v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.medcli.2012.07.015" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193874v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amparo Arias" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000049v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuliaxis Y. Ramayo-Caldas" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna A. Esteve-Codina" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi J. Corominas" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna A. Castell&#243;" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-13-547" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646256v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Sancho" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Albiol" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aprim.2011.09.003" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00841015v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuna Blum" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Causeur" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Houee-Bigot" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2012-5348" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03775181v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Llacuna" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S2173-1292(12)70067-4" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004176v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa T. Valls" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.medcli.2012.01.029" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193871v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia L&#243;pez Rold&#225;n" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193873v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Cabrera" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193875v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea P&#233;rez Rovira" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03774160v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Montserrat Belmar L&#243;pez" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Secundino L&#243;pez" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#237;lvia Monserrat Vila" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647173v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#252;rgen van Baal" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo Kruijt" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoon Jacobs" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mari Smits" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1753-6561-5-S4-S35" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03774165v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Rueda" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Domingo" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03774249v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa &#193;lvarez" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03774222v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josefina Llargu&#233;s Truyols" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03774156v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa &#193;lvarez &#193;lvarez" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03774167v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Villanueva" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649101v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.A.A. Jacobs" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Smits" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731111000103" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665171v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Keuning" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Arnau" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2009-2256" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03774252v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663610v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bach" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.E. Realini" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Font I Furnols" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Velarde" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meatsci.2008.08.007" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XB8HF47J-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662571v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Devant" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2008-0987" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03774226v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Bach" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Realini" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Font I Furnols" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Velarde" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660275v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meatsci.2007.06.021" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MXZN9NRP-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658163v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bach" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666384v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Diaz" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Font-Furnols" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Oliver" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2005-632" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03774224v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Diaz" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;-Antonio Garc&#237;a-Regueiro" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05233460v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397464v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ru&#233;" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05233432v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Hygoneq" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hortensia Robert" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05415919v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05317493v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05233944v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Toquet," TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Contreras," TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gomis," TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Toledo-Perona," TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Nouvel," TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709511v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima-Zohra Sikht" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Claude Hygonenq" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709490v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04888568v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice de Boyer Des Roches" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorothee Ledoux" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maverick Monie-Ibanes" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nao Yamakawa" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654415v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04750296v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168244v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Sall&#233;" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168226v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1828051X.2023.2210877" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168298v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03735407v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bars" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03767906v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bisutti" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Giannuzzi" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pegolo" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Capra" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03767908v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734533v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05493529v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Chassier" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Morgenthaler" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Rivi&#232;re" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02881487v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Bernard" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura M. Zingaretti" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738326v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733939v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531670v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvaro Perdomo" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02288150v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Larzul" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531668v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. H. van Der Kolk" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selina Thomas" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Ramseyer" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742708v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532641v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Hoede" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Heurteau" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18143/JWMS_v2i2_1999" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531669v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimiliano Babucci" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531671v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Guego" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535370v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Robert" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194002v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739718v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Pinard-van Der Laan" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Inra-Denmark-Bgi Consortium" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193884v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Beinat" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193885v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801791v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193881v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Billon" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193882v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gaillard" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193961v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019000v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Gongora" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Per Wahlberg" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193964v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193962v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807191v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193877v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747109v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Lagarrigue" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A. Smits" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748152v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Zom" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Widjaja" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. van Wiksellar" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. E. Weurding" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755768v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755683v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Arnau" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754698v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755688v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755690v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755687v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763195v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05446988v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guenaelle Derolez" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mompart" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Poujade" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric A. Richard" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709456v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654440v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Toquet" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s Gomis" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Bataller" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estrella Jim&#233;nez-Trigos" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04653963v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#226;mela A. Alexandre" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Teresa Rodr&#237;guez-Ramilo" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04703517v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Toledo" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03847631v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604763v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607656v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric L&#233;vy" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Yvon" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786720v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Boland-Aug&#233;" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Olaso" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Gaspin" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533912v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193953v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193883v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193952v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193880v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Denis" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193879v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193878v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asako Ando" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun-Heon Lee" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807298v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Zom" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754643v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822781v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821094v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Devant" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820861v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821092v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Knochel" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders Hans Karlsson" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821090v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Knochel" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Karlsson" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763197v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821087v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820856v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515162v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moni&#233;--Ibanes Maverick" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sikht Fatima-Zohra" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hygonenq Marie-Claude" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rober Hortensia" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pot Gwendoline" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515123v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05249571v2" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05279369v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04102410v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03767915v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03792762v2" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slawomir Kornas" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03794670v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#322;awomir Korna&#347;" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02821088v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04000020v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nuria-mach" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8001-6314" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/C-5985-2012" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05598493v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua Malsa" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Chereau" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Gu&#233;gnard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Serreau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Gesbert" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpddr.2026.100642" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05086070v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cunyuan Li" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoyue Li" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaiping Liu" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junli Xu" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinming Yu" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41522-025-00730-w" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05233933v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex E Mohr" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#250;ria Mach" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamie Pugh" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory J Grosicki" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob M Allen" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsre/fuaf037" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05442071v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maverick Moni&#233;--Ibanes" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Sikht" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Hygonenq" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendoline Pot" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s42523-025-00494-w" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04694588v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#226;mela Alexandre" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Rodr&#237;guez-Ramilo" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Reverter" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jbg.12899" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05270057v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2025.38.3.9291" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05438064v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#8217;hamed Derriche" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Xavier Nouvel" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Calvin Fauvet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Simon" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mbio.02939-25" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04543802v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01652176.2024.2340003" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04465124v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Boudesocque-Delaye" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Wimel" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Auclair-Ronzaud" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Dumont" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpddr.2024.100523" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04703628v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Saada" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Baranowski" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Citti" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637669v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Ant&#244;nio Bessegatto" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#250;lio Augusto Naylor Lisb&#244;a" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruna Parapinski Santos" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana Massitel Curti" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Montemor" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ani14101447" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04681260v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bars-Cortina" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elies Ramon" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanca Rius-Sansalvador" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabet Guin&#243;" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ainhoa Garcia-Serrano" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-024-10621-7" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04000415v2" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allison Clark" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2023.1284423" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04327324v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferran Moratalla-Navarro" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ainhoa Garc&#237;a-Serrano" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lois Riob&#243;-Mayo" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cpz1.930" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04192779v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Foury" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ruet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lansade" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-P. Moisan" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cpnec.2023.100201" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04152024v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vittoria Bisutti" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Giannuzzi" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Vanzin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuele Capra" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40104-023-00890-9" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04078317v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Courtot" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Boisseau" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dhorne-Pollet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.15124" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04003790v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Basiaga" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tetiana Kuzmina" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Laugier" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13071-022-05645-5" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767875v2" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2023.106044" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768888v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Ruet" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Arnould" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Lemarchand" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Parias" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7120/09627286.31.3.008" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03753744v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Courtot" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Gombault" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0031182022000853" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03794437v2" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Midoux" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Leclercq" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Pennarun" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Le Moyec" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-022-03977-7" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03228289v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcimb.2021.583600" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03197210v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Moroldo" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Rau" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lecardonnel" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmolb.2021.656204" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04076442v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Lansade" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Foury" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-84497-y" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03284457v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Salle" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Canlet" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Cortet" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Koch" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-93468-2" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624117v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Massacci" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#225;rcio Costa" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jbg.12441" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495627v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuliaxis Ramayo&#8208;caldas" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Zingaretti" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milka Popova" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Estell&#233;" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Bernard" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jbg.12427" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03356899v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.H. van Der Kolk" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Thomas" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ramseyer" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Burger" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tvjl.2019.105419" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03197220v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuliaxis Ramayo-Caldas" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-65444-9" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03536907v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Levray" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2020.105027" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623360v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Parias" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Moisan" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ani9090621" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02573144v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Crisci" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Renson" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Jaffrezic" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-39220-3" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02489982v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Plancade" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Philippe" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Helbling" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-46118-7" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-02409471v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Robert" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Triba" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Bouchemal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmolb.2019.00045" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627260v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Pegolo" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuliaxis Ramayo Caldas" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Schiavon" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Bittante" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-18916" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623405v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Reigner" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Vidament" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Guettier" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psyneuen.2018.07.005" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629389v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carol Lee" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvaro Perdomo-Sabogal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Marthey" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00251-017-1048-9" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625557v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Ballan" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Meynadier" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2018.00272" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623665v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ricard" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Blouin" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Baste" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendoline Torquet" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fgene.2017.00089" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626769v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert J Schaefer" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikkel K Schubert" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernest K Bailey" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danika L Bannasch" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Barrey" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-017-3943-8" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604194v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2017.00319" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606579v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tim.2017.06.004" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M9B15ZNM-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578843v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Kittelmann" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2017.00535" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620229v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dolors Fuster-Botella" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jshs.2016.05.001" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629106v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christos Dadousis" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuliaxis Ramaya Caldas" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcello Mele" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-17434-7" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602618v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-017-3571-3" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604340v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2016.00627" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02489989v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicja Pacholewska" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#244;me J. Lecardonnel" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Riviere" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep22932" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602357v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Mata" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Vaiman" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Schibler" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-016-3168-2" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602825v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Oliver Bonet" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20960/nh.591" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606853v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12970-016-0155-6" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602348v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Cecchinato" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimiliano Babbucci" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianna Pauletto" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0167747" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637857v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Lepage" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence F. Levenez" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Denis" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ismej.2016.77" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633637v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edin Hamzic" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rikke Br&#248;dsgaard Kjaerup" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilietta Minozzi" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Strozzi" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-016-2403-1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01272988v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Jacouton" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Cadiou" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lapaque" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Cl&#233;ment" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0138880" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632001v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juli&#225;n F Hernando Boigues" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.endonu.2015.03.009" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634266v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Sancho" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3305/nh.2015.31.2.8091" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168456v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Berri" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Levenez" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Lemonnier" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1758-2229.12285" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HJ8K3ZDZ-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630600v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. L&#243;pez Moriana" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193806v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Mostafa Berri" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Esquerre" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chevaleyre" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Lemonnier" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0088515" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193876v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soledad Guardiola" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.endonu.2013.10.012" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636586v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03774170v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Pardos-Sevilla" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645994v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Marcos" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gou" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.D. Gu&#224;rdia" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hort&#243;s" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Colleo" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meatsci.2012.10.014" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193869v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aubets-Fuster" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019583v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Gao" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#244;me Lecardonnel" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle P. Oswald" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-14-894" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645633v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanca Pueyo" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3305/nh.2013.28.6.6936" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193872v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bannink" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Ellis" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. W. Spek" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dijkstra" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S2040470013000277" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193868v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.L.G. Zom" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.C.A Widjaja" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.G. van Wikselaar" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.E. Weurding" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jpn.12042" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ZFFVHGRQ-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649257v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. M. A. Goselink" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. van Baal" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Kruijt" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M. van Vuuren" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.livsci.2012.10.014" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7P6FPWQS-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647276v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Encarna Mata Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647782v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marisa Durand" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3305/nh.2013.28.4.6589" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193870v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Concepci&#243;n Gonz&#225;lez Isabel" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652192v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Serra" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z.Y. Zhen" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meatsci.2012.08.026" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004248v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.medcli.2012.07.015" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193874v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amparo Arias" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000049v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuliaxis Y. Ramayo-Caldas" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna A. Esteve-Codina" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi J. Corominas" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna A. Castell&#243;" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-13-547" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646256v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Sancho" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Albiol" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aprim.2011.09.003" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00841015v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuna Blum" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Causeur" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Houee-Bigot" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2012-5348" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03775181v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Llacuna" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S2173-1292(12)70067-4" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193873v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Cabrera" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193871v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia L&#243;pez Rold&#225;n" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004176v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa T. Valls" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.medcli.2012.01.029" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193875v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea P&#233;rez Rovira" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03774160v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Montserrat Belmar L&#243;pez" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Secundino L&#243;pez" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#237;lvia Monserrat Vila" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03774249v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa &#193;lvarez" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03774165v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Rueda" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Domingo" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647173v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#252;rgen van Baal" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo Kruijt" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoon Jacobs" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mari Smits" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1753-6561-5-S4-S35" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03774222v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josefina Llargu&#233;s Truyols" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03774156v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa &#193;lvarez &#193;lvarez" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03774167v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Villanueva" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649101v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.A.A. Jacobs" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Smits" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731111000103" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665171v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Keuning" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Arnau" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2009-2256" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03774252v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663610v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bach" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.E. Realini" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Font I Furnols" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Velarde" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meatsci.2008.08.007" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XB8HF47J-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662571v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Devant" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2008-0987" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03774226v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Bach" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Realini" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Font I Furnols" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Velarde" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660275v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meatsci.2007.06.021" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MXZN9NRP-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658163v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bach" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666384v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Diaz" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Font-Furnols" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Oliver" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2005-632" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03774224v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Diaz" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;-Antonio Garc&#237;a-Regueiro" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05604043v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05604152v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Gardner" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannes Bergmann" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Lo" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05604149v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05233460v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397464v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ru&#233;" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05233432v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Hygoneq" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hortensia Robert" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05415919v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05317493v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05233944v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Toquet," TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Contreras," TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gomis," TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Toledo-Perona," TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Nouvel," TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709511v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima-Zohra Sikht" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Claude Hygonenq" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04888568v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice de Boyer Des Roches" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorothee Ledoux" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maverick Monie-Ibanes" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nao Yamakawa" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709490v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654415v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168244v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Sall&#233;" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04750296v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168226v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1828051X.2023.2210877" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168298v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03735407v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bars" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03767906v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bisutti" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Giannuzzi" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pegolo" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Capra" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03767908v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734533v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05493529v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Chassier" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Morgenthaler" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Rivi&#232;re" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02881487v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Bernard" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura M. Zingaretti" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738326v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733939v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531670v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvaro Perdomo" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02288150v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Larzul" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531668v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. H. van Der Kolk" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selina Thomas" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Ramseyer" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742708v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531669v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimiliano Babucci" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532641v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Hoede" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Heurteau" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18143/JWMS_v2i2_1999" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531671v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Guego" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535370v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Robert" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194002v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739718v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Pinard-van Der Laan" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Inra-Denmark-Bgi Consortium" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193884v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Beinat" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193885v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801791v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193881v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Billon" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193882v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gaillard" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193961v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019000v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Gongora" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Per Wahlberg" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193964v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193962v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807191v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193877v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747109v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Lagarrigue" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A. Smits" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748152v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Zom" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Widjaja" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. van Wiksellar" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. E. Weurding" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755768v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755683v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Arnau" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754698v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755688v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755690v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755687v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763195v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05598226v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Peyret" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Corbin" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corto Martin-Rebouissou" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Puech" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guenaelle Derolez" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05446988v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mompart" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Poujade" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric A. Richard" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654440v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Toquet" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s Gomis" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Bataller" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estrella Jim&#233;nez-Trigos" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709456v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04653963v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#226;mela A. Alexandre" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Teresa Rodr&#237;guez-Ramilo" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04703517v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Toledo" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03847631v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604763v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607656v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric L&#233;vy" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Yvon" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786720v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Boland-Aug&#233;" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Olaso" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Gaspin" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533912v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193953v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193883v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193952v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193880v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Denis" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193879v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193878v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asako Ando" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun-Heon Lee" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807298v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Zom" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754643v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822781v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821094v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Devant" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820861v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821092v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Knochel" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders Hans Karlsson" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821090v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Knochel" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Karlsson" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763197v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821087v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820856v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515162v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moni&#233;--Ibanes Maverick" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sikht Fatima-Zohra" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hygonenq Marie-Claude" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rober Hortensia" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pot Gwendoline" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515123v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05249571v2" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05279369v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04102410v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03767915v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03792762v2" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slawomir Kornas" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03794670v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#322;awomir Korna&#347;" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02821088v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04000020v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>