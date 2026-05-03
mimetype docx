--- v0 (2026-03-26)
+++ v1 (2026-05-03)
@@ -279,51 +279,51 @@
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Wales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2026, 17 (1), pp.2494. </w:t>
+              <w:t xml:space="preserve">, 2026, 17, pp.2494. </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41467-026-70166-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
@@ -464,286 +464,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05207348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seed morphometrics unravels the evolutionary history of grapevine in France</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Gestion du combustible et dynamique des boisements à l'époque romaine. L'exemple des ateliers potiers d’Embournière (Neffiès, Hérault) et de Las Cravieros (Fanjeaux, Aude)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Bonhomme</w:t>
+                <w:t xml:space="preserve">Julien Chardonneau-Henneuse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah Ivorra</w:t>
+                <w:t xml:space="preserve">Christophe Vaschalde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roberto Bacilieri</w:t>
+                <w:t xml:space="preserve">Nuria Rovira Buendia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sammy Ben Makhad</w:t>
+                <w:t xml:space="preserve">Benoît Favennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Brossier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Pallas. Revue d'études antiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Bois et architecture dans la Protohistoire et l'Antiquité, 125 (2), pp.141-175</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04759332v1</w:t>
+                <w:t xml:space="preserve">hal-04643267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gestion du combustible et dynamique des boisements à l'époque romaine. L'exemple des ateliers potiers d’Embournière (Neffiès, Hérault) et de Las Cravieros (Fanjeaux, Aude)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Seed morphometrics unravels the evolutionary history of grapevine in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bouby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Chardonneau-Henneuse</w:t>
+                <w:t xml:space="preserve">Vincent Bonhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Vaschalde</w:t>
+                <w:t xml:space="preserve">Sarah Ivorra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nuria Rovira Buendia</w:t>
+                <w:t xml:space="preserve">Roberto Bacilieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoît Favennec</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Benoît Brossier</w:t>
+                <w:t xml:space="preserve">Sammy Ben Makhad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pallas. Revue d'études antiques</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 14, pp.22207. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-024-72692-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04643267v1</w:t>
+                <w:t xml:space="preserve">hal-04759332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">En Languedoc, au cœur de l'Ambrussum antique</w:t>
               </w:r>
@@ -880,51 +880,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bouby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Chabal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bonhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Baly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1014,51 +1014,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillem Pérez-Jordà</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natàlia Alonso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nuria Rovira Buendia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabel Figueiral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1116,844 +1116,844 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03221215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Languedoc lagoon environments and man: Building a modern analogue botanical macroremain database for understanding the role of water and edaphology in sedimentation dynamics of archaeobotanical remains at the Roman port of Lattara (Lattes, France)</w:t>
+                <w:t xml:space="preserve">Direct dating reveals the early history of opium poppy in Western Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bigna L Steiner</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Natàlia Alonso</w:t>
+                <w:t xml:space="preserve">Aurélie Salavert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Grillas</w:t>
+                <w:t xml:space="preserve">Antoine Zazzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Jorda</w:t>
+                <w:t xml:space="preserve">Lucie Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaël Piquès</w:t>
+                <w:t xml:space="preserve">Ferran Antolín</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0234853⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (20263), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-020-76924-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03085262v1</w:t>
+                <w:t xml:space="preserve">halshs-03021796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct dating reveals the early history of opium poppy in Western Europe</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Languedoc lagoon environments and man: Building a modern analogue botanical macroremain database for understanding the role of water and edaphology in sedimentation dynamics of archaeobotanical remains at the Roman port of Lattara (Lattes, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Zazzo</w:t>
+                <w:t xml:space="preserve">Bigna L Steiner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natàlia Alonso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucie Martin</w:t>
+                <w:t xml:space="preserve">Patrick Grillas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ferran Antolín</w:t>
+                <w:t xml:space="preserve">Christophe Jorda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Gauthier</w:t>
+                <w:t xml:space="preserve">Gaël Piquès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 10 (20263), </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 15 (6), pp.e0234853. </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-020-76924-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0234853⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03021796v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03085262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un demi-siècle de carpologie : bilan des travaux dans les Pyrénées-Orientales (1969-2017)</w:t>
+                <w:t xml:space="preserve">Crop growing and plant consumption in coastal Languedoc (France) in the Second Iron Age: new data from Pech Maho (Aude), Lattara (Hérault) and Le Cailar (Gard)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Ros</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Núria Rovira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natàlia Alonso</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de l'Association archéologique des Pyrénées-Orientales</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Vegetation History and Archaeobotany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 27 (1), pp.85-97. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00334-017-0619-x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01777502v1</w:t>
+                <w:t xml:space="preserve">hal-02121130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using stable isotopes and functional weed ecology to explore social differences in early urban contexts: The case of Lattara in mediterranean France</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Back from burn out: are experimentally charred grapevine pips too distorted to be characterized using morphometrics?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bouby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bonhomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Ivorra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Pastor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Núria Rovira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Archaeological Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jas.2018.03.006⟩</w:t>
+              <w:t xml:space="preserve">Archaeological and Anthropological Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 10 (4), pp.943-954. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12520-016-0425-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01975124v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02121298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crop growing and plant consumption in coastal Languedoc (France) in the Second Iron Age: new data from Pech Maho (Aude), Lattara (Hérault) and Le Cailar (Gard)</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Un demi-siècle de carpologie : bilan des travaux dans les Pyrénées-Orientales (1969-2017)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Ros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Ruas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bouby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Hallavant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nuria Rovira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vegetation History and Archaeobotany</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Bulletin de l'Association archéologique des Pyrénées-Orientales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 32, pp.85-97</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02121130v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01777502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Back from burn out: are experimentally charred grapevine pips too distorted to be characterized using morphometrics?</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sarah Ivorra</w:t>
+                <w:t xml:space="preserve">Using stable isotopes and functional weed ecology to explore social differences in early urban contexts: The case of Lattara in mediterranean France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rudolph Alagich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Gardeisen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natàlia Alonso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nùria Nuriarovira@Yahoo.Es Rovira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Pastor</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Amy Bogaard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archaeological and Anthropological Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 10 (4), pp.943-954. </w:t>
+              <w:t xml:space="preserve">Journal of Archaeological Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 93, pp.135-149. </w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s12520-016-0425-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jas.2018.03.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02121298v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01975124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Avant-propos. Plantes, produits et pratiques : diffusion et adoption de la nouveauté dans les sociétés préindustrielles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nuria Rovira Buendia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bouby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bouchette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Ruas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Monographies d'archéologie méditerranéenne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Plantes, produits et pratiques : diffusion et adoption de la nouveauté dans les sociétés préindustrielles, Hors-série (8), pp.11-14</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1972,619 +1972,619 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03847002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plant uses and storage in the 5th century bc Etruscan quarter of the city of Lattara, France</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Le vivier augustéen du Lac-de-Capelles à Port-la-Nautique (Narbonne)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Carayon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Flaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Piquès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nùria Rovira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vegetation History and Archaeobotany</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue archéologique de Narbonnaise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Les ports dans l’espace méditerranéen antique, Narbonne et les systèmes portuaires fluvio-lagunaires, supplément 44, pp.87-97</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02121241v1</w:t>
+                <w:t xml:space="preserve">hal-01443835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gathering and consumption of wild fruits in the east of the Iberian Peninsula from the 3rd to the 1st millennium BC</w:t>
+                <w:t xml:space="preserve">Plant uses and storage in the 5th century bc Etruscan quarter of the city of Lattara, France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natàlia Alonso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Núria Rovira</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Daniel López Reyes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary International</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Vegetation History and Archaeobotany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 25 (4), pp.323-337. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00334-015-0553-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.quaint.2015.07.021⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02121320v1</w:t>
+                <w:t xml:space="preserve">hal-02121241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le vivier augustéen du Lac-de-Capelles à Port-la-Nautique (Narbonne)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Carayon</w:t>
+                <w:t xml:space="preserve">Gathering and consumption of wild fruits in the east of the Iberian Peninsula from the 3rd to the 1st millennium BC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natàlia Alonso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément Flaux</w:t>
+                <w:t xml:space="preserve">Guillem Pérez Jordà</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Núria Rovira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corinne Sanchez</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Daniel López Reyes</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue archéologique de Narbonnaise</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Quaternary International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 404, pp.69-85. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.quaint.2015.07.021⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01443835v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02121320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bioarchaeological insights into the process of domestication of grapevine (Vitis vinifera L.) during Roman times in Southern France.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sarah Ivorra</w:t>
+                <w:t xml:space="preserve">La boulangerie de Saint-Bézard à Aspiran (Hérault), du I&amp;lt;sup&amp;gt;er&amp;lt;/sup&amp;gt; s. au IV&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt; s. apr. J.-C. : un exemple d’espace culinaire domanial en Narbonnaise centrale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Claude Mauné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Carrato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Núria Rovira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Le Fur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Longepierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Gallia - Archéologie de la France antique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Cuisines et boulangeries en Gaule romaine, 70 (1), pp.165-190</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01190422v1</w:t>
+                <w:t xml:space="preserve">hal-01931781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La boulangerie de Saint-Bézard à Aspiran (Hérault), du I&amp;lt;sup&amp;gt;er&amp;lt;/sup&amp;gt; s. au IV&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt; s. apr. J.-C. : un exemple d’espace culinaire domanial en Narbonnaise centrale</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Samuel Longepierre</w:t>
+                <w:t xml:space="preserve">Bioarchaeological insights into the process of domestication of grapevine (Vitis vinifera L.) during Roman times in Southern France.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bouby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabel Figueiral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bouchette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nuria Rovira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Ivorra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gallia - Archéologie de la France antique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 8 (5), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0063195⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01931781v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01190422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la villa antique à l’établissement alto-médiéval de la Maladrerie à Saillans (Drôme). Permanences et mutations jusqu’au VIIIe siècle</w:t>
               </w:r>
@@ -2609,51 +2609,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Berdeaux-Le Brazidec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Malignas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nùria Rovira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archéologie du Midi Médiéval</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2704,77 +2704,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalia Alonso Movilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lluis Garcia Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Gardeisen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gael Piquès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nuria Rovira Buendia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Archéo thema : revue d'archéologie et d'histoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 11, pp.44-48</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2851,51 +2851,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Masbernat-Buffat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nuria Rovira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue archéologique de Narbonnaise</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 42, pp.115-216. </w:t>
@@ -2927,379 +2927,379 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00738375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Archéobotanique des semences et des fruits de &amp;lt;i&amp;gt;Lattara&amp;lt;/i&amp;gt; : bilan des recherches</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Núria Rovira</w:t>
+                <w:t xml:space="preserve">A foundation offering at the Roman port of Lattara (Lattes, France): the vegetal remains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nuria Rovira Buendia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Chabal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gallia - Archéologie de la France antique</w:t>
-[...15 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Vegetation History and Archaeobotany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 17 (Suppl 1), pp.191-200. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00334-008-0174-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3406/galia.2008.3342⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01913798v1</w:t>
+                <w:t xml:space="preserve">halshs-00803587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stable carbon and nitrogen isotopes and quality traits of fossil cereal grains provide clues on sustainability at the beginnings of Mediterranean agriculture</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Archéobotanique des semences et des fruits de &amp;lt;i&amp;gt;Lattara&amp;lt;/i&amp;gt; : bilan des recherches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natàlia Alonso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monica Aguilera</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ramon Buxó I Capdevila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Núria Rovira</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rapid Communications in Mass Spectrometry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/rcm.3501⟩</w:t>
+              <w:t xml:space="preserve">Gallia - Archéologie de la France antique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lattara</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">/Lattes (Hérault) : nouveaux acquis, nouvelles questions sur une ville portuaire protohistorique et romaine, 65, pp.193-200. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/galia.2008.3342⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00803608v1</w:t>
+                <w:t xml:space="preserve">hal-01913798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A foundation offering at the Roman port of Lattara (Lattes, France): the vegetal remains</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Stable carbon and nitrogen isotopes and quality traits of fossil cereal grains provide clues on sustainability at the beginnings of Mediterranean agriculture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monica Aguilera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Luis Araus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordi Voltas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Oliva Rodriguez Ariza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando Molina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vegetation History and Archaeobotany</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00334-008-0174-6⟩</w:t>
+              <w:t xml:space="preserve">Rapid Communications in Mass Spectrometry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 22, pp.1653-1663. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/rcm.3501⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">halshs-00803587v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00803608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un enclos cultuel sur la berge du Vidourle à Ambrussum (Villetelle, Hérault)</w:t>
               </w:r>
@@ -3445,51 +3445,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Buffat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselyne Guerre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nuria Rovira Buendia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">B.A.P.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, supplement 3, Edition de l'APA, pp.161-176</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3559,51 +3559,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’alimentation en Méditerranée occidentale aux époques antique et médiévale : archéologie, bioarchéologie et histoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Brisville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Núria Rovira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Renaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3755,263 +3755,263 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02065650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une nécropole du second Âge du Fer à Ambrussum, Hérault</w:t>
+                <w:t xml:space="preserve">Monte Revincu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Dedet</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Nùria Nuriarovira@Yahoo.Es Rovira</w:t>
+                <w:t xml:space="preserve">F. Leandri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aline Durand</w:t>
+                <w:t xml:space="preserve">C. Gilabert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Jorda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Demouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Avec La Collaboration de Assous-Plunian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Editions Errance, 282 p., 2012, Bibliothèque d'Archéologie Méditerranéenne et Africaine</w:t>
+              <w:t xml:space="preserve">Errance, pp.132, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00738387v1</w:t>
+                <w:t xml:space="preserve">hal-02059569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monte Revincu</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Une nécropole du second Âge du Fer à Ambrussum, Hérault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Dedet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Gardeisen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Piquès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nùria Nuriarovira@Yahoo.Es Rovira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Editions Errance, 282 p., 2012, Bibliothèque d'Archéologie Méditerranéenne et Africaine</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Jorda</w:t>
-[...55 lines deleted...]
-                <w:t xml:space="preserve">hal-02059569v1</w:t>
+                <w:t xml:space="preserve">halshs-00738387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (20)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4042,51 +4042,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’utilisation de végétaux dans les pratiques funéraires romaines : étude des carporestes de Lezoux (Puy-de-Dôme) durant le Haut-Empire (1er-3e siècles CE)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Sabatié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nuria Rovira Buendia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Cabanis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4135,337 +4135,337 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04624941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’introduction de nouvelles espèces et produits</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La céréaliculture en Gaule Narbonnaise durant l’époque romaine : croisement des données archéologiques et archéobotaniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nuria Rovira Buendia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Claude Mauné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Margaux Tillier</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Cyprien Mureau</w:t>
+                <w:t xml:space="preserve">Gomes J.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Martin</w:t>
+                <w:t xml:space="preserve">Pellegrino V.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Figueiral I.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">CEROR Université Lyon 3. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Escale en Méditerranée romaine. Les ports antiques de Narbonne</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Actes Sud; Narbo Via, pp.139-141, 2024</w:t>
+              <w:t xml:space="preserve">M. Blandenet, M. Bretin-Chabrol, P. Luccioni dir., Le texte et la pratique. Dialogues pluridisciplinaires sur le statut du traité d’agriculture.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.201-245, 2024, 978-2-36442-102-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05032722v1</w:t>
+                <w:t xml:space="preserve">hal-04381573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La céréaliculture en Gaule Narbonnaise durant l’époque romaine : croisement des données archéologiques et archéobotaniques</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">L’introduction de nouvelles espèces et produits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margaux Tillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nuria Rovira Buendia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Pellegrino V.</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Vaschalde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyprien Mureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Figueiral I.</w:t>
+                <w:t xml:space="preserve">Sophie Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">M. Blandenet, M. Bretin-Chabrol, P. Luccioni dir., Le texte et la pratique. Dialogues pluridisciplinaires sur le statut du traité d’agriculture.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, pp.201-245, 2024, 978-2-36442-102-8</w:t>
+              <w:t xml:space="preserve">Escale en Méditerranée romaine. Les ports antiques de Narbonne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Actes Sud; Narbo Via, pp.139-141, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04381573v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05032722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La transformation du paysage végétal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Vaschalde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margaux Tillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nuria Rovira Buendia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Escale en Méditerranée romaine. Les ports antiques de Narbonne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Actes Sud; Narbo Via, p. 43-47, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4484,664 +4484,664 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05032712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The port of Lattara, Lattes (Hérault, France)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gaël Piquès</w:t>
+                <w:t xml:space="preserve">La céréaliculture en Gaule narbonnaise de la période tardo-républicaine à la fin de l’Empire romain : état de la recherche archéologique et archéobotanique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nuria Rovira Buendia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Luley</w:t>
+                <w:t xml:space="preserve">Stéphane Mauné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nasrine Anwar</w:t>
+                <w:t xml:space="preserve">Justine Gomes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean‑philippe Degeai</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christophe Jorda</w:t>
+                <w:t xml:space="preserve">Vincenzo Pellegrino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabel Figueiral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Entre Mares. Emplazamiento, infraestructuras y organización de los puertos romanos</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1 (Hispania Antigua. Serie Arqueológica, 15), «L’ERMA» di BRETSCHNEIDER, pp.269-280, 2023, 978-88-913-3271-4</w:t>
+              <w:t xml:space="preserve">Actes du colloque "Le texte et la pratique. Dialogue interdisciplinaires sur le statut du traité d'agriculture"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Collection du CEROR (57), pp.201-245, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04915773v1</w:t>
+                <w:t xml:space="preserve">halshs-04598433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La céréaliculture en Gaule narbonnaise de la période tardo-républicaine à la fin de l’Empire romain : état de la recherche archéologique et archéobotanique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nuria Rovira Buendia</w:t>
+                <w:t xml:space="preserve">The port of Lattara, Lattes (Hérault, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Piquès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Mauné</w:t>
+                <w:t xml:space="preserve">Benjamin Luley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Justine Gomes</w:t>
+                <w:t xml:space="preserve">Nasrine Anwar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincenzo Pellegrino</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Isabel Figueiral</w:t>
+                <w:t xml:space="preserve">Jean‑philippe Degeai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Jorda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Urteaga M., Pizzo A. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actes du colloque "Le texte et la pratique. Dialogue interdisciplinaires sur le statut du traité d'agriculture"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Collection du CEROR (57), pp.201-245, 2023</w:t>
+              <w:t xml:space="preserve">Entre Mares. Emplazamiento, infraestructuras y organización de los puertos romanos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1 (Hispania Antigua. Serie Arqueológica, 15), «L’ERMA» di BRETSCHNEIDER, pp.269-280, 2023, 978-88-913-3271-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04598433v1</w:t>
+                <w:t xml:space="preserve">halshs-04915773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">El contenido de las ánforas: una salsa de pescado y …¿ de vino ?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">New data, new questions on the paleo-contents studies of Roman jars and amphorae in underwater contexts : salsamenta, garum, lymphatum and other fish products</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gael Piquès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nuria Rovira Buendia</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">De Juan Fuertes C., Cibecchini F., Espinosa Ruiz A., Moya Montoya J.A. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margaux Tillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franca Cibecchini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Djaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Dario Bernal-Casasola; Michel Bonifay; Alessandra Pecci; Victoria Leitch. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">El Pecio Bou Ferrer. Investigación, conservación y divulgación de un yacimiento subacuático excepcional (2012-2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Generalitat Valenciana, pp.73-85, 2021, 978-84-482-6629-5</w:t>
+              <w:t xml:space="preserve">Roman Amphora Contents: Reflecting on the Maritime Trade of Foodstuffs in Antiquity (In honour of Miguel Beltrán Lloris). Proceedings of the Roman Amphora Contents International Interactive Conference (RACIIC) (Cadiz, 5-7 October 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 17, Archaeopress, pp.419-436, 2021, Roman and Late Antique Mediterranean Pottery, 978-1-80327-062-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04879166v1</w:t>
+                <w:t xml:space="preserve">halshs-03521449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New data, new questions on the paleo-contents studies of Roman jars and amphorae in underwater contexts : salsamenta, garum, lymphatum and other fish products</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">L'économie des grands domaines d'Istrie : une approche multidisciplinaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Brigitte Carre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Rousse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Piquès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nuria Rovira Buendia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margaux Tillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...28 lines deleted...]
-              <w:t xml:space="preserve">Dario Bernal-Casasola; Michel Bonifay; Alessandra Pecci; Victoria Leitch. </w:t>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">M. Čaušević-Bully; I. Radman-Livaja. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Roman Amphora Contents: Reflecting on the Maritime Trade of Foodstuffs in Antiquity (In honour of Miguel Beltrán Lloris). Proceedings of the Roman Amphora Contents International Interactive Conference (RACIIC) (Cadiz, 5-7 October 2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 17, Archaeopress, pp.419-436, 2021, Roman and Late Antique Mediterranean Pottery, 978-1-80327-062-3</w:t>
+              <w:t xml:space="preserve">50 ans d’archéologie franco-croate / 50 godina hrvatsko-francuske suradnje u arheologiji</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Musée archéologique de Zagreb; Institut français, pp.49-51, 2021, 978 -953-8143-47-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03521449v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03515301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'économie des grands domaines d'Istrie : une approche multidisciplinaire</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
+                <w:t xml:space="preserve">El contenido de las ánforas: una salsa de pescado y …¿ de vino ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Piquès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nuria Rovira Buendia</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...21 lines deleted...]
-              <w:t xml:space="preserve">M. Čaušević-Bully; I. Radman-Livaja. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">De Juan Fuertes C., Cibecchini F., Espinosa Ruiz A., Moya Montoya J.A. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">50 ans d’archéologie franco-croate / 50 godina hrvatsko-francuske suradnje u arheologiji</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Musée archéologique de Zagreb; Institut français, pp.49-51, 2021, 978 -953-8143-47-2</w:t>
+              <w:t xml:space="preserve">El Pecio Bou Ferrer. Investigación, conservación y divulgación de un yacimiento subacuático excepcional (2012-2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Generalitat Valenciana, pp.73-85, 2021, 978-84-482-6629-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03515301v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04879166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les premières données carpologiques de La Monédière (Bessan, Hérault, France), un comptoir littoral méditerranéen du premier âge du Fer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Pinaud-Querrac'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nuria Rovira Buendia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Beylier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5196,51 +5196,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Are There Farmers in Lattara (Lattes, France) during the Iron Age? Plant Resources Acquirement and Management between the 5th and the 1st Centuries BC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nuria Rovira Buendia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natàlia Alonso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5276,324 +5276,324 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04878775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ressources et économie agricole en France à l’âge du Bronze et au premier âge du Fer : les données carpologiques</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Chapitre XIV - Ressources et économie agricole en France à l’âge du Bronze et au premier âge du Fer : les données carpologiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Zech-Matterne</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Manon Cabanis</w:t>
+                <w:t xml:space="preserve">L. Bouby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Derreumaux</w:t>
+                <w:t xml:space="preserve">V. Zech-Matterne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bouchette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Cabanis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Derreumaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L’habitat et l’occupation des sols à l’âge du Bronze et au début du premier âge du Fer</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, pp.299-326, 2017, Recherches archéologiques, 978-2-271-11587-4</w:t>
+              <w:t xml:space="preserve">L’habitat et l’occupation du sol à l’âge du Bronze et au début du Premier âge du Fer.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01681817v1</w:t>
+                <w:t xml:space="preserve">hal-01923905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chapitre XIV - Ressources et économie agricole en France à l’âge du Bronze et au premier âge du Fer : les données carpologiques</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">V. Zech-Matterne</w:t>
+                <w:t xml:space="preserve">Ressources et économie agricole en France à l’âge du Bronze et au premier âge du Fer : les données carpologiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bouby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Bouchette</w:t>
+                <w:t xml:space="preserve">Véronique Zech-Matterne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bouchette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Cabanis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Cabanis</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">M. Derreumaux</w:t>
+                <w:t xml:space="preserve">Marie Derreumaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Laurent Carozza; Cyril Marcigny; Marc Talon. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L’habitat et l’occupation du sol à l’âge du Bronze et au début du Premier âge du Fer.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017</w:t>
+              <w:t xml:space="preserve">L’habitat et l’occupation des sols à l’âge du Bronze et au début du premier âge du Fer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 12, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">CNRS; Inrap</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.299-326, 2017, Recherches archéologiques, 978-2-271-11587-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01923905v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01681817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les pràctiques agrícoles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Núria Rovira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Alcalde G., Borrell F., Casellas S., Oliva M., Saña M., Vicente O. (Eds.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Prunera (Sant Joan les Fonts, la Garrotxa), un assentament neolític del IV/III mil.lenni BC en el Prepirineu català</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Documenta universitaria; Universitat Autònoma de Barcelona i Ajuntament de Sant Joan les Fonts, p. 59-65, 2016, 9788499843308</w:t>
@@ -5622,51 +5622,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les carporestes du puits de l’espace 21 du Clos de la Lombarde (Narbonne, Aude)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Núria Rovira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">sous la direction de Raymond Sabrié. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Clos de la Lombarde à Narbonne. Atelier de salaisons, Thermes, Maison IX, Rue D</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 29, Eds. Monique Mergoil, p. 363-376, 2015, Archéologie et histoire romaine, 9782355180460</w:t>
@@ -5708,51 +5708,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stockage de céréales et consommation de végétaux divers dans les maisons du quartier étrusque de Lattara (Lattes, Hérault) au début du Ve siècle av. n. è.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natàlia Alonso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Núria Rovira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">sous la direction de Denis Lebeaupin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les origines de Lattara et la présence étrusque : les données de la zone 27</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 22, Association pour le Développement de l'Archéologie en Languedoc-Roussillon, p. 183-200, 2014, Lattara</w:t>
@@ -5781,51 +5781,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les graines et les fruits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Núria Rovira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">edited by Maria Eugenia Aubet, Francisco J. Nunez and Laura Trelliso. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Phoenician Cemetery of Tyre-Al Bass-II : archaeological seasons, 2002-2005</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Hors Serie IX, p. 509-523, 2014, Bulletin d’Archéologie et d’Architecture Libanaises</w:t>
@@ -5848,242 +5848,242 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02120953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thanatocoenoses of seeds and fruits from Zone 1 at Lattara (Lattes, France) during the 5th-4th centuries BC: the preliminary results</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId71" w:history="1">
+                <w:t xml:space="preserve">Consommation et traitement de produits végétaux à Lattara entre -475 et -350</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalia Alonso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nuria Rovira</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">C.C. Bakels, K. Fennema, W. Out, C. Wermeeren. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thierry Janin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Of Plants and Snails. A collection of papers presented to Wim Kuijper in gratitude for forty years of teaching and identifying</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sidestone Press, pp.217-226, 2010</w:t>
+              <w:t xml:space="preserve">Premières données sur le cinquième siècle avant notre ère dans la ville de Lattara</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Lattara, pp.329-386, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00803631v1</w:t>
+                <w:t xml:space="preserve">halshs-00803658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Consommation et traitement de produits végétaux à Lattara entre -475 et -350</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Thanatocoenoses of seeds and fruits from Zone 1 at Lattara (Lattes, France) during the 5th-4th centuries BC: the preliminary results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nuria Rovira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalia Alonso</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Thierry Janin. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">C.C. Bakels, K. Fennema, W. Out, C. Wermeeren. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Premières données sur le cinquième siècle avant notre ère dans la ville de Lattara</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Lattara, pp.329-386, 2010</w:t>
+              <w:t xml:space="preserve">Of Plants and Snails. A collection of papers presented to Wim Kuijper in gratitude for forty years of teaching and identifying</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sidestone Press, pp.217-226, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00803658v1</w:t>
+                <w:t xml:space="preserve">halshs-00803631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evidence for plant exploitation from PPNB and PN sites in the middle Euphrates valley: new data from Akarçay Tepe (Turkey)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramon Buxo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nuria Rovira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ramon Buxo, Miquel Molist. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MENMED: From the adoption of agriculture to the current landscape. Long-term interaction between men and environment in the east Mediterranean basin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Monografies Museu d'Arqueologia de Catalunya, pp.45-48, 2008</w:t>
@@ -6144,64 +6144,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Archéobotanique en Istrie et en Liburnie : économie et environnement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Núria Rovira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margaux Tillier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aquileia-Salona-Apollonia. Un itinéraire adriatique du IIe s. av. J.C. au début du Moyen Âge (Aquileia-Salona-Apollonia. Putevima Jadrana od 2. st. pr. Kr. do početaka srednjeg vijeka)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6226,51 +6226,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les graines et les fruits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nuria Rovira Buendia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2010, pp.48-49</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6280,1820 +6280,1816 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00803678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (36)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (38)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ROMPIRE-CLIM: un modèle multi-agents pour étudier l’impact des changements climatiques sur la production et le commerce des denrées agricoles (vin, huile d’olive, céréales) dans l’Empire romain</w:t>
+                <w:t xml:space="preserve">What were the impacts of climate change on olive growing in the ancient Mediterranean?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bernigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joel Guiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberte Bondeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nuria Rovira Buendia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bouby</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXe colloque d'Archéométrie GMPCA - Rouen 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Damase Mouralis; Anne Bocquet Liénard, Apr 2025, Rouen, France</w:t>
+              <w:t xml:space="preserve">LIQUID GOLD – Olive Oil in Antiquity Cultivation, Production, Trade &amp; Cultural signifiance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Warsaw: Polish Centre of Mediterranean Archaeology; Faculty of Archaeology Archaeological Museum in Zagreb University of Verona, Aug 2025, Varsovie, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05043544v1</w:t>
+                <w:t xml:space="preserve">hal-05568523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">APAO: an Online Atlas of Wine and Oil Presses in the Ancient Occident for the ANR MICA Project</w:t>
+                <w:t xml:space="preserve">Variations climatiques et dynamiques de la viticulture au I er millénaire av. J.-C. (Péninsule Ibérique, France): vers une confrontation des reconstructions paléoclimatiques et des données carpologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bernigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nuria Rovira Buendia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillem Pérez Jordá</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natàlia Alonso Martínez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberte Bondeau</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Joel Guiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">30th EAA Annual Meeting in Rome - Integrating data on ancient wine &amp; oil presses, Challenges &amp; interpretativepotential (#Session 909)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dimitri van Limbergen; Tomasz Waliszewski, Aug 2024, Rome Sapienza Universita di Roma, Italy</w:t>
+              <w:t xml:space="preserve">49e Colloque International de l’AFEAF : Les économies vivrières dans l’Europe du Fer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Française pour l’Étude de l’Âge du Fer (AFEAF), May 2025, Lleida, Espagne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04877088v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05568493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Histoire et valorisation du patrimoine variétal de l’olivier en Occitanie méditerranéenne : approche multiscalaire et intégrative d’un héritage culturel et biologique exceptionnel</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">ROMPIRE-CLIM: un modèle multi-agents pour étudier l’impact des changements climatiques sur la production et le commerce des denrées agricoles (vin, huile d’olive, céréales) dans l’Empire romain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bernigaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joel Guiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberte Bondeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Jeanne Ouriachi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Frédéric Terral</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Laurent Bouby</w:t>
+                <w:t xml:space="preserve">Frédérique Bertoncello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire Mercurio III L’Olivier et l’huile d’olive, journée offerte à Jean-Pierre Brun, Professeur au collège de France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, S. Mauné LabEx Archimede Montpellier, UMR 5140 ASM., Apr 2023, Montpellier, France</w:t>
+              <w:t xml:space="preserve">XXe colloque d'Archéométrie GMPCA - Rouen 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Damase Mouralis; Anne Bocquet Liénard, Apr 2025, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04156357v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05043544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variations climatiques et oléiculture durant l'Antiquité romaine: état de la question et perspectives nouvelles de recherches dans le projet MICA</w:t>
+                <w:t xml:space="preserve">APAO: an Online Atlas of Wine and Oil Presses in the Ancient Occident for the ANR MICA Project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bernigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberte Bondeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Carrato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan González Tobar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joel Guiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L’olivier et l’huile d’olive à l’époque romaine, perspectives comparatives et recherches pluridisciplinaires récentes (Gaule Narbonnaise, Bétique, Istrie et Dalmatie)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Stéphane Mauné; Charlotte Carrato; Loïc Buffat; Nuria Rovira; Jean-Frédéric Terral; Laurent Bouby; Nicolas Bernigaud, Apr 2023, Cournonterral, France</w:t>
+              <w:t xml:space="preserve">30th EAA Annual Meeting in Rome - Integrating data on ancient wine &amp; oil presses, Challenges &amp; interpretativepotential (#Session 909)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dimitri van Limbergen; Tomasz Waliszewski, Aug 2024, Rome Sapienza Universita di Roma, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04332321v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04877088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelle place pour la céréaliculture en Gaule Narbonnaise ? État de la question et nouvelles perspectives de la modélisation spatiale, agro-écosystémique et multi-agents dans le projet MICA</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Alberte Bondeau</w:t>
+                <w:t xml:space="preserve">Diversité de l’Orge (Hordeum vulgare L.) dans le Nord-Ouest du Bassin Méditerranéen occidental depuis 8 millénaires d’après l’analyse morphométrique des caryopses archéologiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angèle Jeanty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Ros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyprien Mureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Dham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celia Lecomte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIX CIRCA UILLAM. El món dels cereals: producció, distribució i consum</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Museu Arqueològic de Banyoles, Ajuntament de Banyoles; Grup de Recerca Arqueològica del Pla de l’Estany; Laboratori d’Arqueologia, Història Antiga i Prehistòria, Institut de Recerca Històrica, Universitat de Girona; Archéologie des sociétés méditerranéennes, Montpellier; Université de Pau et des pays d’Adour. Laboratoire IRAA-CNRS, Pau., Nov 2023, Banyoles, Espagne</w:t>
+              <w:t xml:space="preserve">XXIVe colloque international du Groupe des Méthodes Pluridisciplinaires Contribuant à l'Archéologie (GMPCA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04335760v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04077923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oleiculture and Viticulture in southern France during the Iron Age and Roman Period: a reconstruction based on charcoal, seed, fruit and archaeological data compared to agroecosystemic modeling</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Histoire et valorisation du patrimoine variétal de l’olivier en Occitanie méditerranéenne : approche multiscalaire et intégrative d’un héritage culturel et biologique exceptionnel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Frédéric Terral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nuria Rovira Buendia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Kaniewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allowen Evin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bouby</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Bigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Anthracology Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, João Tereso; Filipe Costa Vaz, Aug 2023, Porto, France</w:t>
+              <w:t xml:space="preserve">Séminaire Mercurio III L’Olivier et l’huile d’olive, journée offerte à Jean-Pierre Brun, Professeur au collège de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, S. Mauné LabEx Archimede Montpellier, UMR 5140 ASM., Apr 2023, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04192312v1</w:t>
+                <w:t xml:space="preserve">halshs-04156357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diversité de l’Orge (Hordeum vulgare L.) dans le Nord-Ouest du Bassin Méditerranéen occidental depuis 8 millénaires d’après l’analyse morphométrique des caryopses archéologiques</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Variations climatiques et oléiculture durant l'Antiquité romaine: état de la question et perspectives nouvelles de recherches dans le projet MICA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bernigaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberte Bondeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joel Guiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nuria Rovira Buendia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bouby</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXIVe colloque international du Groupe des Méthodes Pluridisciplinaires Contribuant à l'Archéologie (GMPCA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2023, Nice, France</w:t>
+              <w:t xml:space="preserve">L’olivier et l’huile d’olive à l’époque romaine, perspectives comparatives et recherches pluridisciplinaires récentes (Gaule Narbonnaise, Bétique, Istrie et Dalmatie)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Stéphane Mauné; Charlotte Carrato; Loïc Buffat; Nuria Rovira; Jean-Frédéric Terral; Laurent Bouby; Nicolas Bernigaud, Apr 2023, Cournonterral, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04077923v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04332321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Between land and sea. Plant uses between “centres” and “margins” during the Iron Age: the case of South-eastern France</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Quelle place pour la céréaliculture en Gaule Narbonnaise ? État de la question et nouvelles perspectives de la modélisation spatiale, agro-écosystémique et multi-agents dans le projet MICA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bernigaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nuria Rovira Buendia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bouby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Gomes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberte Bondeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EAA 2023 “Weaving narratives”</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2023, Belfast (Northern Ireland), United Kingdom</w:t>
+              <w:t xml:space="preserve">XIX CIRCA UILLAM. El món dels cereals: producció, distribució i consum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Museu Arqueològic de Banyoles, Ajuntament de Banyoles; Grup de Recerca Arqueològica del Pla de l’Estany; Laboratori d’Arqueologia, Història Antiga i Prehistòria, Institut de Recerca Històrica, Universitat de Girona; Archéologie des sociétés méditerranéennes, Montpellier; Université de Pau et des pays d’Adour. Laboratoire IRAA-CNRS, Pau., Nov 2023, Banyoles, Espagne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04879436v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04335760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les céréales en Gaule narbonnaise : méthodes et bilan des connaissances carpologiques</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Oleiculture and Viticulture in southern France during the Iron Age and Roman Period: a reconstruction based on charcoal, seed, fruit and archaeological data compared to agroecosystemic modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bouby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Isabel Figueiral</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bernigaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Chabal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberte Bondeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurie Flottes</w:t>
+                <w:t xml:space="preserve">Fabrice Bigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">séminaire MERCURIO, « Production, stockage, transformation et consommation des céréales dans les campagnes gallo-romaines : Un nouveau paradigme ? »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2022, Montpellier, France</w:t>
+              <w:t xml:space="preserve">8th International Anthracology Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, João Tereso; Filipe Costa Vaz, Aug 2023, Porto, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03727832v1</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04192312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diversity of crops, weeds and cultivation practices in the Bronze Age and First Iron Age of South-Eastern France</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Between land and sea. Plant uses between “centres” and “margins” during the Iron Age: the case of South-eastern France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nuria Rovira Buendia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natàlia Alonso</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque de l’APRAB « Modèles d’occupation du sol à l’âge du Bronze en Europe »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Metz, France</w:t>
+              <w:t xml:space="preserve">EAA 2023 “Weaving narratives”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2023, Belfast (Northern Ireland), United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03727898v1</w:t>
+                <w:t xml:space="preserve">hal-04879436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La céréaliculture en Gaule narbonnaise durant l’époque romaine : croisement des données archéologiques et archéobotaniques</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Justine Gomes</w:t>
+                <w:t xml:space="preserve">Diversity of crops, weeds and cultivation practices in the Bronze Age and First Iron Age of South-Eastern France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bouby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Cabanis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Daoulas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allowen Evin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Texte et la pratique. Dialogues pluridisciplinaires sur le statut du traité d'agriculture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Lyon, France</w:t>
+              <w:t xml:space="preserve">Colloque de l’APRAB « Modèles d’occupation du sol à l’âge du Bronze en Europe »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03727849v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03727898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morphometric variation of seeds as a tool for tracing barley history: modern diversity and preliminary archaeological results in Lattara (France)</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Les céréales en Gaule narbonnaise : méthodes et bilan des connaissances carpologiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nuria Rovira Buendia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Ramon Buxó I Capdevila</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bouby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabel Figueiral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurie Flottes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th Conference of the International Work Group for Palaeoethnobotany</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, České Budějovice, Czech Republic</w:t>
+              <w:t xml:space="preserve">séminaire MERCURIO, « Production, stockage, transformation et consommation des céréales dans les campagnes gallo-romaines : Un nouveau paradigme ? »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2022, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03727887v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03727832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamiques spatio-temporelles de la vigne (Vitis vinifera) au cours de l’Holocène en France d’après les enregistrements archéobotaniques (graines et fruits, charbons de bois)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Janet Battentier</w:t>
+                <w:t xml:space="preserve">La céréaliculture en Gaule narbonnaise durant l’époque romaine : croisement des données archéologiques et archéobotaniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nuria Rovira Buendia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Mauné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabel Figueiral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurie Flottes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Gomes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14èmes Rencontres d’Archéobotanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Bruxelles, Belgique</w:t>
+              <w:t xml:space="preserve">Le Texte et la pratique. Dialogues pluridisciplinaires sur le statut du traité d'agriculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03723026v1</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03727849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Archéobotanique de l’engrain (Triticum monococcum L.) du Néolithique à l'époque moderne en France : un premier bilan</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Laurent Bouby</w:t>
+                <w:t xml:space="preserve">Morphometric variation of seeds as a tool for tracing barley history: modern diversity and preliminary archaeological results in Lattara (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angèle Jeanty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Ros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nuria Rovira Buendia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natàlia Alonso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramon Buxó I Capdevila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14èmes Rencontres d’Archéobotanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Bruxelles, Belgique</w:t>
+              <w:t xml:space="preserve">19th Conference of the International Work Group for Palaeoethnobotany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, České Budějovice, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">mnhn-03605932v1</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03727887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Environnements et activités humaines à Lattara romaine (Hérault, France) : nouvelles données archéologiques, archéobotaniques, malacologiques et géomorphologiques issues de la zone portuaire (campagnes 2016-2020)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nuria Rovira Buendia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margaux Tillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bigna L Steiner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Delbois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8142,2330 +8138,2580 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04879445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exchange and spread of plant foods in Western Mediterranean during the Iron Age</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Dynamiques spatio-temporelles de la vigne (Vitis vinifera) au cours de l’Holocène en France d’après les enregistrements archéobotaniques (graines et fruits, charbons de bois)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bouby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Chabal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bonhomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Baly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Janet Battentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26th annual meeting of the EAA « EAA2020 Virtual »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2020, Virtual conference, Hungary</w:t>
+              <w:t xml:space="preserve">14èmes Rencontres d’Archéobotanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Bruxelles, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04879638v1</w:t>
+                <w:t xml:space="preserve">hal-03723026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gone with the water. The influence of fluvio-lagoon environments and human activities on the vegetation of the ancient port city of Lattara (Lattes, France)</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Archéobotanique de l’engrain (Triticum monococcum L.) du Néolithique à l'époque moderne en France : un premier bilan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Jorda</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Lucie Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francoise Toulemonde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Zech-Matterne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Bonnaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bouby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th Conference of the IWGP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Lecce, Italy</w:t>
+              <w:t xml:space="preserve">14èmes Rencontres d’Archéobotanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Bruxelles, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04879655v1</w:t>
+                <w:t xml:space="preserve">mnhn-03605932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What’s new on the menu ? Plant food consumption and trade in Roman Lattara (Lattes, France)</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Gaël Piquès</w:t>
+                <w:t xml:space="preserve">Exchange and spread of plant foods in Western Mediterranean during the Iron Age</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natàlia Alonso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillem Pérez-Jordà</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nuria Rovira Buendia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24th annual meeting of the EAA « Reflecting futures »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Barcelone, Spain</w:t>
+              <w:t xml:space="preserve">26th annual meeting of the EAA « EAA2020 Virtual »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2020, Virtual conference, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02125419v1</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04879638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Languedoc lagoon environments and Man : building a modern analogue database for understanding sedimentation dynamics at the port city of Lattara (Lattes, France)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+                <w:t xml:space="preserve">Gone with the water. The influence of fluvio-lagoon environments and human activities on the vegetation of the ancient port city of Lattara (Lattes, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bigna L Steiner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Grillas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Natàlia Alonso</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Jorda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Piquès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nuria Rovira Buendia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24th annual meeting of the EAA « Reflecting futures »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Barcelone, Spain</w:t>
+              <w:t xml:space="preserve">18th Conference of the IWGP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Lecce, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02125460v1</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04879655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyses multiproxy sur l’utilisation de la ressource végétale à La Monédière (Bessan, Hérault) : regards croisés de la carpologie, de l’anthracologie et des micro-usures dentaires animales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Pinaud-Querrac'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léonor Liottier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Jiménez-Manchón</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Núria Rovira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariadna Nieto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13e Rencontres d’Archéobotanique 2018, « La carpologie et l’interdisciplinarité : approches intégrées »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Org. M. Cabanis, C. Schaal, Feb 2018, Besse et Saint-Anastaise, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02125491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plant products and culture contact: the exemple of fruits in the northwestern Mediterranean during the 1st millenium BC and the early Roman times</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId79" w:history="1">
+                <w:t xml:space="preserve">What’s new on the menu ? Plant food consumption and trade in Roman Lattara (Lattes, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Núria Rovira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margaux Tillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Piquès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Summer school « Land use and exploitation of natural resources in the 1st millenium AD – New methods in archaeobotany, archaeometry and modelling »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Rousse C., Vaschalde C., Konestra A., Jun 2018, Tar-Vabriga - Crikvenica, Croatia</w:t>
+              <w:t xml:space="preserve">24th annual meeting of the EAA « Reflecting futures »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02125736v1</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02125419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La toute première fois : rythmes et contextes d’apparition d’espèces exogènes ou nouvellement introduites dans certaines régions de France</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Languedoc lagoon environments and Man : building a modern analogue database for understanding sedimentation dynamics at the port city of Lattara (Lattes, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bigna L. Steiner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Grillas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Núria Rovira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natàlia Alonso</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIIe Rencontres d’Archéobotanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Perpignan, France</w:t>
+              <w:t xml:space="preserve">24th annual meeting of the EAA « Reflecting futures »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02125603v1</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02125460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La Monédière (Bessan, Hérault, France), étude carpologique d’un comptoir littoral de l’âge du Fer</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId79" w:history="1">
+                <w:t xml:space="preserve">Plant products and culture contact: the exemple of fruits in the northwestern Mediterranean during the 1st millenium BC and the early Roman times</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Núria Rovira</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Luke Howarth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIIe Rencontres d’Archéobotanique, Perpignan (France), 7-10 Juin 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Perpignan, France</w:t>
+              <w:t xml:space="preserve">Summer school « Land use and exploitation of natural resources in the 1st millenium AD – New methods in archaeobotany, archaeometry and modelling »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Rousse C., Vaschalde C., Konestra A., Jun 2018, Tar-Vabriga - Crikvenica, Croatia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02125527v1</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02125736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ressources agricoles dans les sites de plein air du Néolithique final des Grands causses et de la vallée de l’Hérault : les données carpologiques</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId79" w:history="1">
+                <w:t xml:space="preserve">Echantillonnage et archéobotanique en Istrie (Croatie) : les données fournies par le vivier à poissons antique de Busuja (Poreč)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Núria Rovira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margaux Tillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oriane Rousselet</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Charlotte de Bruxelles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Guibal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Brigitte Carre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actes des Rencontres d’Archéobotanique 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2010, Montpellier, France. p. 15-30</w:t>
+              <w:t xml:space="preserve">XIIe Rencontres d’Archéobotanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Perpignan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02121460v1</w:t>
+                <w:t xml:space="preserve">halshs-02125513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les restes carpologiques du dépôt votif du site Rue de la Calade à Arles (Ier s. AD)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Núria Rovira</w:t>
+                <w:t xml:space="preserve">La toute première fois : rythmes et contextes d’apparition d’espèces exogènes ou nouvellement introduites dans certaines régions de France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Zech-Matterne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erwan Dantec</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Laura Berrio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Bonnaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bouby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Cabanis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XIIe Rencontres d’Archéobotanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Perpignan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02125545v1</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02125603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Echantillonnage et archéobotanique en Istrie (Croatie) : les données fournies par le vivier à poissons antique de Busuja (Poreč)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId79" w:history="1">
+                <w:t xml:space="preserve">Ressources agricoles dans les sites de plein air du Néolithique final des Grands causses et de la vallée de l’Hérault : les données carpologiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bouby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Núria Rovira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oriane Rousselet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIIe Rencontres d’Archéobotanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Perpignan, France</w:t>
+              <w:t xml:space="preserve">Actes des Rencontres d’Archéobotanique 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Montpellier, France. p. 15-30</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02125513v1</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02121460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Économie végétale et paysages en Narbonnais d’après l’analyse archéobotanique multiproxies du vivier antique de Capelles (Aude, France)</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La Monédière (Bessan, Hérault, France), étude carpologique d’un comptoir littoral de l’âge du Fer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Pinaud-Querrac'H</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Núria Rovira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Beylier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Gailledrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luke Howarth</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Économie végétale et paysages en Narbonnais d’après l’analyse archéobotanique multiproxies du vivier antique de Capelles (Aude, France). 11èmes Rencontres d’archéobotanique “Agriculture et exploitation des ressources végétales de la Préhistoire à aujourd’hui”</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Borg, Allemagne</w:t>
+              <w:t xml:space="preserve">XIIe Rencontres d’Archéobotanique, Perpignan (France), 7-10 Juin 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Perpignan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01740374v1</w:t>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02125527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carpologie en contexte portuaire romain: économie végétale et environnement des sites de Caska (île de Pag, Croatie), du Castélou-Mandirac (Narbonne) et d’Arles-Rhône 3</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId79" w:history="1">
+                <w:t xml:space="preserve">Les restes carpologiques du dépôt votif du site Rue de la Calade à Arles (Ier s. AD)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Alejandro Ariza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Núria Rovira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">David Lefevre</w:t>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Dantec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Genot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actes du colloque international tenu à Montpellier du 22 au 24 mai 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Montpellier, France. p. 381-395</w:t>
+              <w:t xml:space="preserve">XIIe Rencontres d’Archéobotanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Perpignan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02121540v1</w:t>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02125545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Économie végétale et paysages antiques des étangs narbonnais (Aude, France) : analyses archéobotaniques pluridisciplinaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margaux Tillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Wicha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Corbineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Dolez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Carayon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forum de la Méditerranée du MuCEM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2016, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01740382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Economie végétale et paysages en Narbonnais d’après l’analyse archéobotanique multiproxis du vivier antique de Capelles (Aude)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId160" w:history="1">
+                <w:t xml:space="preserve">Économie végétale et paysages en Narbonnais d’après l’analyse archéobotanique multiproxies du vivier antique de Capelles (Aude, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margaux Tillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Wicha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Corbineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Dolez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Carayon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11ème Rencontres d’Archéobotanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Perg-Borg, Allemagne</w:t>
+              <w:t xml:space="preserve">Économie végétale et paysages en Narbonnais d’après l’analyse archéobotanique multiproxies du vivier antique de Capelles (Aude, France). 11èmes Rencontres d’archéobotanique “Agriculture et exploitation des ressources végétales de la Préhistoire à aujourd’hui”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Borg, Allemagne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02125619v1</w:t>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01740374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New data, new questions on the paleo-contents studies of Roman jars and amphorae in underwater contexts</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId160" w:history="1">
+                <w:t xml:space="preserve">Carpologie en contexte portuaire romain: économie végétale et environnement des sites de Caska (île de Pag, Croatie), du Castélou-Mandirac (Narbonne) et d’Arles-Rhône 3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margaux Tillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">David Djaoui</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bouby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Núria Rovira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Lefevre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Roman Amphora Contents Reflecting on the Maritime Trade of Foodstuffs in Antiquity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dario Bernal-Casasola; Michel Bonifay; Alessandra Pecci; Victoria Leitch, Oct 2015, Cadix, Spain</w:t>
+              <w:t xml:space="preserve">Actes du colloque international tenu à Montpellier du 22 au 24 mai 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Montpellier, France. p. 381-395</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03523600v1</w:t>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02121540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lattara : modes d’acquisition et de gestion des ressources végétales entre le Ve et le IIe siècles avant notre ère</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Economie végétale et paysages en Narbonnais d’après l’analyse archéobotanique multiproxis du vivier antique de Capelles (Aude)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margaux Tillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Wicha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Corbineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Dolez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Carayon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International meeting “Country in the city. Forms and function of agropastoral activities in Mediterranean Pre-Classical cities (Aegean and Western Mediterranean Protohistory)”</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, MuCEM, Oct 2014, Marseille, France</w:t>
+              <w:t xml:space="preserve">11ème Rencontres d’Archéobotanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Perg-Borg, Allemagne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02125636v1</w:t>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02125619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Production et consommation de boissons alcoolisées dans le Midi de la France protohistorique: données archéobotaniques</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">New data, new questions on the paleo-contents studies of Roman jars and amphorae in underwater contexts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gael Piquès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nuria Rovira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margaux Tillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franca Cibecchini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Djaoui</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès national de la Société d’Anthropologie de Paris</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2014, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Roman Amphora Contents Reflecting on the Maritime Trade of Foodstuffs in Antiquity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dario Bernal-Casasola; Michel Bonifay; Alessandra Pecci; Victoria Leitch, Oct 2015, Cadix, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02125688v1</w:t>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03523600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gestión de los productos alimentarios en Lattara (Lattes, Francia), entre el 450 y el 400 a.n.e.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nùria Nuriarovira@Yahoo.Es Rovira</w:t>
+                <w:t xml:space="preserve">Lattara : modes d’acquisition et de gestion des ressources végétales entre le Ve et le IIe siècles avant notre ère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Núria Rovira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natàlia Alonso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IV Reunió d'economia en el primer mil.lenni aC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2009, Valencia, España. p. 171-182</w:t>
+              <w:t xml:space="preserve">International meeting “Country in the city. Forms and function of agropastoral activities in Mediterranean Pre-Classical cities (Aegean and Western Mediterranean Protohistory)”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, MuCEM, Oct 2014, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00738552v1</w:t>
+                <w:t xml:space="preserve">halshs-02125636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nouvelles données carpologiques pour la basse vallée du Lez (Sud-Montpelliérais, Hérault) du Néolithique moyen au Moyen Âge: le site de Lattes-Port Ariane</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Production et consommation de boissons alcoolisées dans le Midi de la France protohistorique: données archéobotaniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bouby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natàlia Alonso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Chausserie-Laprée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Marinval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Núria Rovira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nouvelles données carpologiques pour la basse vallée du Lez (Sud-Montpelliérais, Hérault) du Néolithique moyen au Moyen Âge: le site de Lattes-Port Ariane</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Glux-en-Glenne, France. pp.101-118</w:t>
+              <w:t xml:space="preserve">Congrès national de la Société d’Anthropologie de Paris</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2014, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00803638v1</w:t>
+                <w:t xml:space="preserve">halshs-02125688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Gestión de los productos alimentarios en Lattara (Lattes, Francia), entre el 450 y el 400 a.n.e.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Gardeisen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Piquès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nùria Nuriarovira@Yahoo.Es Rovira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natàlia Alonso</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IV Reunió d'economia en el primer mil.lenni aC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2009, Valencia, España. p. 171-182</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00738552v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nouvelles données carpologiques pour la basse vallée du Lez (Sud-Montpelliérais, Hérault) du Néolithique moyen au Moyen Âge: le site de Lattes-Port Ariane</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalia Alonso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramon Buxo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nuria Rovira</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nouvelles données carpologiques pour la basse vallée du Lez (Sud-Montpelliérais, Hérault) du Néolithique moyen au Moyen Âge: le site de Lattes-Port Ariane</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Glux-en-Glenne, France. pp.101-118</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00803638v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Des plantes et des fruits importés et introduits à Nîmes (Gard, France) à l’époque gallo-romaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bouchette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Núria Rovira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabel Figueiral</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actes des Rencontres d’Archéobotanique 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2010, Montpellier, France. p. 85-118</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02121404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10475,1759 +10721,1759 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cuisiner, manger et boire chez les Étrusques à Lattes au Ve s. av. J.-C.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Gailledrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natàlia Alonso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Gardeisen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Jiménez-Manchón</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Piquès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fête de la Science 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2025, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05452054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non-wood fuel used in the Roman amphora workshop of El Mohíno (Palma del Río, Spain)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Gomes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nuria Rovira Buendia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan González Tobar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélie Tiago-Seoane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Claude Mauné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19th Conference of the International Workgroup for Palaeoethnobotany</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, České Budějovice, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03946192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diversity of crops, weeds and cultivation practices during the Bronze Age and First Iron Age in South-Eastern France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bouby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Cabanis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allowen Evin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabel Figueiral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19th Conference of the International Work Group for Palaeoethnobotany</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, České Budějovice, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03786914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diversity of crops, weeds and cultivation practices in the Bronze Age and First Iron Age of South-Eastern France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bouby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Cabanis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Daoulas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allowen Evin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19th Conference of the International Work Group for Palaeoethnobotany</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, České Budějovice, Czech Republic. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03727928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plants and animals from the Bronze Age in the Middle Rhone Valley : the archaeological site of Nogeiret (Bollène, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Pinaud-Querrac'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Núria Rovira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Cenzon-Salvayre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Garcia-Dalmau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24th annual meeting of the EAA « Reflecting futures »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02122385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paysage, gestions des ressources et économie végétale dans la zone du Parentin entre l’époque impériale et la fin de l’Antiquité. Premiers résultats de l'enquête paléobotanique</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Offrandes ou restes du banquet funéraire? Etude carpologique de la nécropole romaine de La Closeraie (Orange, Vaucluse)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Delbois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Núria Rovira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Michel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Table ronde internationale « AdriAtlas e i paesaggi costieri dell’Adriatico tra Antichità e Altomedioevo. Per un bilancio consultivo e prospettivo »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Bari, Italie</w:t>
+              <w:t xml:space="preserve">XIIe Rencontres d’Archéobotanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Perpignan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02122479v1</w:t>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02122444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude carpologique d’une maison des VIIe-VIIIe s. AD du site de « Le Bouquet » (Saint-Peyre, Suzon, Gard) : des denrées alimentaires pour les humains et les animaux ?</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Paysage, gestions des ressources et économie végétale dans la zone du Parentin entre l’époque impériale et la fin de l’Antiquité. Premiers résultats de l'enquête paléobotanique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Rousse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Brigitte Carre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaetano Benčić</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Guibal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Kaniewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIIe Rencontres d’Archéobotanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Perpignan, France</w:t>
+              <w:t xml:space="preserve">Table ronde internationale « AdriAtlas e i paesaggi costieri dell’Adriatico tra Antichità e Altomedioevo. Per un bilancio consultivo e prospettivo »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Bari, Italie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02122457v1</w:t>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02122479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les carpo-restes de la zone 54 de Lattara (Lattes, Hérault) : analyse spatiale d’une maison à cour du IIIème siècle BC</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId79" w:history="1">
+                <w:t xml:space="preserve">Etude carpologique d’une maison des VIIe-VIIIe s. AD du site de « Le Bouquet » (Saint-Peyre, Suzon, Gard) : des denrées alimentaires pour les humains et les animaux ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alizée Capit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Núria Rovira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Pellecuer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XIIe Rencontres d’Archéobotanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Perpignan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02122431v1</w:t>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02122457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Offrandes ou restes du banquet funéraire? Etude carpologique de la nécropole romaine de La Closeraie (Orange, Vaucluse)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId79" w:history="1">
+                <w:t xml:space="preserve">Les carpo-restes de la zone 54 de Lattara (Lattes, Hérault) : analyse spatiale d’une maison à cour du IIIème siècle BC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roux Emmanuelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Núria Rovira</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Juliette Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XIIe Rencontres d’Archéobotanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Perpignan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02122444v1</w:t>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02122431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La Monédière (Bessan, France) : archaeological fruit and seed remains</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Landscape, resources and vegetal economy in the Parentium zone (I-V c. AD). First results of a palaeobotanic research</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Vaschalde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margaux Tillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Kaniewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte de Bruxelles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Brigitte Carre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th Symposium of the International Workshop Group for Palaeoethnobotany</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Paris, France</w:t>
+              <w:t xml:space="preserve">International Symposium "Transformations of Adriatic Europe (2nd-9th c.)"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2016, Zadar, Croatia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02122544v1</w:t>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02122522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Archaeobotanical evidence of economic plants in Mediterranean France during Roman times</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margaux Tillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bouby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Núria Rovira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabel Figueiral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Ros</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th Symposium of the International Workshop Group for Palaeoethnobotany</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02122564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Landscape, resources and vegetal economy in the Parentium zone (I-V c. AD). First results of a palaeobotanic research</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La Monédière (Bessan, France) : archaeological fruit and seed remains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Pinaud-Querrac'H</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Núria Rovira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Beylier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luke Howarth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Gailledrat</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium "Transformations of Adriatic Europe (2nd-9th c.)"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2016, Zadar, Croatia</w:t>
+              <w:t xml:space="preserve">17th Symposium of the International Workshop Group for Palaeoethnobotany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02122522v1</w:t>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02122544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New studies about sauces and salted-fishes from the analysis of ythe paleocontent of Roman jars and amphorae</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Piquès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franca Cibecchini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos de Juan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franca Cibecchini</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">David Djaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Núria Rovira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Interactive Conference. Roman amphora contents, Reflecting on Maritime trade of food stuffs in Antiquity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2015, Cadiz, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02156164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New data about sauces and salted-fishes from the analysis of the paléocontent of Roman jars and amphorae</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Piquès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franca Cibecchini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos de Juan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franca Cibecchini</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">David Djaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joanna Ream</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Interactive Conference « Roman amphora contents reflecting on maritime trade of food and stuffs in Antiquity »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2015, Cadiz, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02122588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouvelles données sur les plantes alimentaires en Provence romaine d'après les sources carpologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margaux Tillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bouby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Núria Rovira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès national de la Société d’Anthropologie de Paris</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2014, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02122619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12237,2463 +12483,2463 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aleria-Palazzo 2023-2025</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Gailledrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Vacheret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Allegrini-Simonetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Bontempi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Archéologie des Sociétés Méditerranéennes. 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId310" w:history="1">
-              <w:r>
-[...28 lines deleted...]
-            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05452100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aleria-Palazzo 2024</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Gailledrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Vacheret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Allegrini-Simonetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Bertaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Archéologie des Sociétés Méditerranéennes. 2024, 245 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04831848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Travers des Fourches (Villeveyrac, Hérault) Sondages archéologiques programmés 2023</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lemercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Montecinos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Amstad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Bernet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Blaise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">UMR 5140 ASM. 2024, 116 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId317" w:history="1">
-              <w:r>
-[...45 lines deleted...]
-            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04495260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet Collectif de Recherche « Les ports antiques de Narbonne (Aude). Interactions entre ports, ville et territoire »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Andersch Goodfellow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Barat-Jamin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Carayon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cavero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Volume 1, SRA Occitanie. 2023, pp.285</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04858529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Montredon (Saint-Pons-de-Mauchiens, Hérault) Fouilles archéologiques programmées - campagne 2022</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lemercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Montecinos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Amstad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Bernet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Blaise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">UMR 5140 ASM. 2023, 256 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04495246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Port-la-Nautique (Narbonne, Aude). Fouille programmée 2022</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId95" w:history="1">
+                <w:t xml:space="preserve">Projet Collectif de Recherche « Les ports antiques de Narbonne (Aude) » 2022</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Andersch Goodfellow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId325" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Cloe Bacle</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Bigot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Bruniaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Carayon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] Volumes 1 et 2, SRA Occitanie. 2022, pp.730</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] Volume 1, SRA Occitanie. 2022, pp.193</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04858552v1</w:t>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04858511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Projet Collectif de Recherche « Les ports antiques de Narbonne (Aude) » 2022</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId95" w:history="1">
+                <w:t xml:space="preserve">Port-la-Nautique (Narbonne, Aude). Fouille programmée 2022</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Andersch Goodfellow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Carayon</w:t>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Arnault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Autier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cloe Bacle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] Volume 1, SRA Occitanie. 2022, pp.193</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] Volumes 1 et 2, SRA Occitanie. 2022, pp.730</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04858511v1</w:t>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04858552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le forum de l'agglomération gallo-romaine d'Ambrussum à Villetelle (Hérault).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Scrinzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Nodot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Laure Le Brazidec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Manniez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan Piguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">SRA Occitanie. 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId334" w:history="1">
-              <w:r>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04506348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La zone portuaire de Lattara (Lattes, Hérault). Programme de fouille 2017-2019. Rapport final d'opération</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Piquès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nasrine Anwar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Bigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean‑philippe Degeai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Delbois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Archéologie des Sociétés Méditerranéennes; Service régional de l'archéologie d'Occitanie. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03418873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La Monédière (Bessan, Hérault). Rapport final de fouille programmée, 2017-2019</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Axel Cauvin</w:t>
+                <w:t xml:space="preserve">Murviel-lès-Montpellier et son territoire durant la protohistoire et l'antiquité.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Thollard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Malignas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Baudouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joachim Le Bomin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Boisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">DRAC Occitanie. 2019, pp.496</w:t>
+              <w:t xml:space="preserve">UMR5140 ASM / SRA Occitanie. 2019, pp.428</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04881850v1</w:t>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04884727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Murviel-lès-Montpellier et son territoire durant la protohistoire et l'antiquité.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Antoine Boisson</w:t>
+                <w:t xml:space="preserve">La Monédière (Bessan, Hérault). Rapport final de fouille programmée, 2017-2019</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Beylier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Bertaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Banchetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olympe Cauquil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Cauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">UMR5140 ASM / SRA Occitanie. 2019, pp.428</w:t>
+              <w:t xml:space="preserve">DRAC Occitanie. 2019, pp.496</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04884727v1</w:t>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04881850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Mourre de Sève (Sorgues, 84). Rapport final d’opération 2018</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Marrou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maeva Serieys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Cenzon-Salvayre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Creuzieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Marcel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Service régional de l'Archéologie Provence-Alpes-Côte d'Azur; Département de Vaucluse - Service de l'archéologie. 2019, 2 vol. (164 p. et 169 p.)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId349" w:history="1">
-              <w:r>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04867275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Mourre de Sève (Sorgues, 84). Rapport intermédiaire d’opération 2017</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Marrou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maeva Serieys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Cousseran-Néré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Creuzieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Service régional de l'Archéologie Provence-Alpes-Côte d'Azur; Département de Vaucluse - Service de l'archéologie. 2018, pp.226</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04867061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Mourre de Sève (Sorgues, 84). Rapport intermédiaire d’opération 2016</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Marrou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maeva Serieys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Cousseran-Néré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Creuzieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Service régional de l'Archéologie Provence-Alpes-Côte d'Azur; Département de Vaucluse - Service de l'archéologie. 2017, pp.167</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04866537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lattara (Lattes, Hérault). Prospections géophysiques et sondages géoarchéologiques dans la zone portuaire.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Piquès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Camus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Favennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Jorda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Marco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] SRA Occitanie. 2016, pp.137</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02560478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lattara (Lattes, Hérault). La zone 1 : Rapport de fouille programmée 2015</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Garmy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nasrine Anwar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Compan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Curé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Dubosq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] CNRS; Ministère de la Culture et de la Communication; Université Paul Valéry - Montpellier; INRAP. 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId361" w:history="1">
-              <w:r>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01355341v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LATTARA (Lattes, Hérault) 2014.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Garmy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Gailledrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Ciesielski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elsa Ciesielski</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Emilie Compan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Dubosq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Centre National de la Recherche Scientifique. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01134009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mortemart (87), Place du château des ducs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Lasnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Roquefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Latour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Bochaton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Belingard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Archeodunum. 2012, pp.380 (3 Vol)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId368" w:history="1">
-              <w:r>
-[...45 lines deleted...]
-            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04804015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roanne (42), Un quartier de l'agglomération antique, 61-63-71 rue de Charlieu</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Lattara (Lattes, Hérault) 2011</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Garmy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Ciesielski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Compan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Dietler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Dubosq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuelle Boissard</w:t>
-[...46 lines deleted...]
-                <w:t xml:space="preserve">hal-04823189v1</w:t>
+                <w:t xml:space="preserve">halshs-00694495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lattara (Lattes, Hérault) 2011</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Roanne (42), Un quartier de l'agglomération antique, 61-63-71 rue de Charlieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael Dietler</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Dubosq</w:t>
+                <w:t xml:space="preserve">Séverine Mayoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bohny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Argant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Boissard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2011</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] Archeodunum. 2011, pp.1477 (4 Vol)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00694495v1</w:t>
+                <w:t xml:space="preserve">hal-04823189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId378"/>
+      <w:footerReference w:type="default" r:id="rId382"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -14761,51 +15007,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B3BBF522"/>
+    <w:nsid w:val="D0DE203D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -14992,51 +15238,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nuria-rovira-buendia" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8139-7000" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/253133939" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05567879v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Noraz" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorelei Chauvey" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefanie Wagner" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Estrada" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Wales" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-026-70166-z" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05207348v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#232;le Jeanty" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bouby" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyprien Mureau" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a d'Oliveira" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Dham" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2024.0194" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04759332v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bonhomme" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Ivorra" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Bacilieri" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sammy Ben Makhad" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-72692-6" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04643267v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Chardonneau-Henneuse" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Vaschalde" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuria Rovira Buendia" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Favennec" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Brossier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04502558v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mignot" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Le Brazidec" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Renaud" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Scrinzi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Caballero" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04164708v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Chabal" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Baly" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janet Battentier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2023.111655" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03221215v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillem P&#233;rez-Jord&#224;" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nat&#224;lia Alonso" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Figueiral" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel L&#243;pez-Reyes" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agronomy11050902" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03085262v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bigna L Steiner" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Grillas" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jorda" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Piqu&#232;s" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0234853" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03021796v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Salavert" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Zazzo" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Martin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferran Antol&#237;n" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Gauthier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-76924-3" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01777502v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Ros" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Ruas" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Hallavant" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuria Rovira" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01975124v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudolph Alagich" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Gardeisen" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#249;ria Nuriarovira@Yahoo.Es Rovira" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy Bogaard" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2018.03.006" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121130v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#250;ria Rovira" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00334-017-0619-x" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121298v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Pastor" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12520-016-0425-x" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03847002v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bouchette" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121241v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00334-015-0553-8" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121320v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillem P&#233;rez Jord&#224;" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel L&#243;pez Reyes" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2015.07.021" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01443835v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Carayon" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Flaux" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Sanchez" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#249;ria Rovira" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190422v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0063195" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01931781v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Claude Maun&#233;" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Carrato" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Le Fur" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Longepierre" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01961186v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Le Roy" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Berdeaux-Le Brazidec" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Malignas" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01421367v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Alonso Movilla" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lluis Garcia Petit" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Piqu&#232;s" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00738375v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Buffat" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josseline Guerre" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Masbernat-Buffat" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ran.2009.1786" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01913798v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramon Bux&#243; I Capdevila" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/galia.2008.3342" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00803608v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Aguilera" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Luis Araus" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Voltas" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Oliva Rodriguez Ariza" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Molina" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rcm.3501" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00803587v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00334-008-0174-6" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-K6MPQRTZ-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01415871v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Fiches" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Barberan" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaella Gafa" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ran.2007.1177" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749798v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselyne Guerre" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03371891v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Brisville" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pup.65765" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02065650v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Demangeot" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Py" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Dedet" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Carme" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Cenzon-Salvayre" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00738387v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Dedet" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Durand" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059569v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Leandri" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gilabert" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jorda" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Demouche" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Avec La Collaboration de Assous-Plunian" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04624941v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Sabati&#233;" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Cabanis" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pul.uclouvain.be/collections/fervetopus/" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05032722v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Tillier" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Martin" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04381573v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gomes J." TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pellegrino V." TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Figueiral I." TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05032712v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04915773v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Luley" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasrine Anwar" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8209;philippe Degeai" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04598433v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Maun&#233;" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Gomes" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo Pellegrino" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879166v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03521449v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franca Cibecchini" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Djaoui" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515301v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Brigitte Carre" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Rousse" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879020v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Pinaud-Querrac'H" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Beylier" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gailledrat" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878775v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01681817v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Zech-Matterne" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Derreumaux" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/revues/ra12-lhabitat-et-loccupation-des-sols-a-lage-du-bronze-et-au-debut-du-premier-age-du-fer/" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01923905v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bouby" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Zech-Matterne" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bouchette" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cabanis" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Derreumaux" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120807v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120931v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120977v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120953v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00803631v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Alonso" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00803658v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00803669v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramon Buxo" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121092v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00803678v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05043544v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bernigaud" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Guiot" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberte Bondeau" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jeanne Ouriachi" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Bertoncello" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877088v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Gonz&#225;lez Tobar" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04156357v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fr&#233;d&#233;ric Terral" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Kaniewski" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allowen Evin" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04332321v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335760v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04192312v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bigot" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077923v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celia Lecomte" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879436v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03727832v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Durand" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Flottes" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03727898v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Daoulas" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03727849v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03727887v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03723026v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03605932v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Toulemonde" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Bonnaire" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879445v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Delbois" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Ejarque" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879638v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879655v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02125419v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02125460v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bigna L. Steiner" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02125491v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onor Liottier" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Jim&#233;nez-Manch&#243;n" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariadna Nieto" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02125736v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02125603v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Berrio" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02125527v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luke Howarth" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121460v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriane Rousselet" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02125545v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Alejandro Ariza" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Dantec" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Genot" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02125513v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte de Bruxelles" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Guibal" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01740374v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Wicha" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Corbineau" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Dolez" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121540v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lefevre" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01740382v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02125619v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03523600v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02125636v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02125688v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Chausserie-Lapr&#233;e" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Marinval" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00738552v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00803638v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121404v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452054v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Gailledrat" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946192v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Tiago-Seoane" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03786914v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03727928v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122385v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Renaud" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Garcia-Dalmau" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122479v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetano Ben&#269;i&#263;" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122457v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliz&#233;e Capit" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pellecuer" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122431v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roux Emmanuelle" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122444v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Michel" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02122544v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02122564v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02122522v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02156164v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos de Juan" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02122588v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Ream" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02122619v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452100v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Vacheret" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Allegrini-Simonetti" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Blanc" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Bontempi" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04831848v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Bertaut" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495260v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lemercier" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Montecinos" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Amstad" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Bernet" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Blaise" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-04858529v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Andersch Goodfellow" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Barat-Jamin" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cavero" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495246v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-04858552v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Arnault" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Autier" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cloe Bacle" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-04858511v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bruniaux" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04506348v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Nodot" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Laure Le Brazidec" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Manniez" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Piguet" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03418873v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04881850v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Banchetti" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olympe Cauquil" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Cauvin" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884727v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Thollard" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Baudouin" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Le Bomin" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Boisson" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04867275v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Marrou" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeva Serieys" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Creuzieux" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Marcel" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04867061v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Cousseran-N&#233;r&#233;" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Girard" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04866537v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-02560478v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Camus" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Marco" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01355341v2" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Garmy" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Compan" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Cur&#233;" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Dubosq" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01134009v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Ciesielski" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04804015v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Lasnier" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Roquefort" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Latour" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Bochaton" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Belingard" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823189v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Mayoud" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bohny" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Argant" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Boissard" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Cl&#233;ment" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00694495v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Dietler" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nuria-rovira-buendia" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8139-7000" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/253133939" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05567879v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Noraz" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorelei Chauvey" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefanie Wagner" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Estrada" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Wales" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-026-70166-z" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05207348v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#232;le Jeanty" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bouby" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyprien Mureau" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a d'Oliveira" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Dham" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2024.0194" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04643267v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Chardonneau-Henneuse" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Vaschalde" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuria Rovira Buendia" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Favennec" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Brossier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04759332v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bonhomme" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Ivorra" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Bacilieri" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sammy Ben Makhad" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-72692-6" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04502558v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mignot" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Le Brazidec" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Renaud" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Scrinzi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Caballero" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04164708v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Chabal" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Baly" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janet Battentier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2023.111655" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03221215v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillem P&#233;rez-Jord&#224;" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nat&#224;lia Alonso" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Figueiral" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel L&#243;pez-Reyes" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agronomy11050902" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03021796v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Salavert" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Zazzo" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Martin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferran Antol&#237;n" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Gauthier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-76924-3" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03085262v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bigna L Steiner" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Grillas" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jorda" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Piqu&#232;s" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0234853" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121130v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#250;ria Rovira" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00334-017-0619-x" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121298v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Pastor" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12520-016-0425-x" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01777502v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Ros" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Ruas" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Hallavant" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuria Rovira" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01975124v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudolph Alagich" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Gardeisen" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#249;ria Nuriarovira@Yahoo.Es Rovira" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy Bogaard" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2018.03.006" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03847002v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bouchette" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01443835v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Carayon" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Flaux" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Sanchez" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#249;ria Rovira" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121241v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00334-015-0553-8" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121320v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillem P&#233;rez Jord&#224;" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel L&#243;pez Reyes" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2015.07.021" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01931781v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Claude Maun&#233;" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Carrato" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Le Fur" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Longepierre" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190422v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0063195" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01961186v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Le Roy" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Berdeaux-Le Brazidec" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Malignas" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01421367v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Alonso Movilla" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lluis Garcia Petit" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Piqu&#232;s" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00738375v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Buffat" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josseline Guerre" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Masbernat-Buffat" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ran.2009.1786" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00803587v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00334-008-0174-6" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-K6MPQRTZ-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01913798v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramon Bux&#243; I Capdevila" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/galia.2008.3342" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00803608v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Aguilera" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Luis Araus" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Voltas" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Oliva Rodriguez Ariza" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Molina" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rcm.3501" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01415871v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Fiches" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Barberan" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaella Gafa" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ran.2007.1177" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749798v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselyne Guerre" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03371891v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Brisville" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pup.65765" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02065650v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Demangeot" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Py" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Dedet" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Carme" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Cenzon-Salvayre" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059569v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Leandri" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gilabert" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jorda" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Demouche" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Avec La Collaboration de Assous-Plunian" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00738387v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Dedet" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Durand" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04624941v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Sabati&#233;" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Cabanis" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pul.uclouvain.be/collections/fervetopus/" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04381573v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gomes J." TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pellegrino V." TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Figueiral I." TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05032722v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Tillier" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Martin" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05032712v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04598433v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Maun&#233;" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Gomes" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo Pellegrino" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04915773v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Luley" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasrine Anwar" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8209;philippe Degeai" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03521449v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franca Cibecchini" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Djaoui" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515301v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Brigitte Carre" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Rousse" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879166v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879020v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Pinaud-Querrac'H" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Beylier" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gailledrat" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878775v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01923905v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bouby" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Zech-Matterne" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bouchette" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cabanis" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Derreumaux" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01681817v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Zech-Matterne" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Derreumaux" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/revues/ra12-lhabitat-et-loccupation-des-sols-a-lage-du-bronze-et-au-debut-du-premier-age-du-fer/" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120807v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120931v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120977v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120953v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00803658v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Alonso" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00803631v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00803669v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramon Buxo" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121092v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00803678v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05568523v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bernigaud" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Guiot" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberte Bondeau" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05568493v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillem P&#233;rez Jord&#225;" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nat&#224;lia Alonso Mart&#237;nez" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05043544v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jeanne Ouriachi" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Bertoncello" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877088v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Gonz&#225;lez Tobar" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077923v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celia Lecomte" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04156357v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fr&#233;d&#233;ric Terral" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Kaniewski" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allowen Evin" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04332321v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335760v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04192312v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bigot" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879436v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03727898v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Daoulas" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Durand" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03727832v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Flottes" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03727849v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03727887v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879445v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Delbois" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Ejarque" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03723026v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03605932v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Toulemonde" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Bonnaire" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879638v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879655v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02125491v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onor Liottier" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Jim&#233;nez-Manch&#243;n" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariadna Nieto" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02125419v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02125460v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bigna L. Steiner" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02125736v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02125513v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte de Bruxelles" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Guibal" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02125603v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Berrio" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121460v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriane Rousselet" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02125527v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luke Howarth" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02125545v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Alejandro Ariza" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Dantec" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Genot" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01740382v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Wicha" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Corbineau" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Dolez" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01740374v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121540v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lefevre" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02125619v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03523600v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02125636v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02125688v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Chausserie-Lapr&#233;e" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Marinval" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00738552v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00803638v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121404v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452054v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Gailledrat" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946192v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Tiago-Seoane" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03786914v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03727928v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122385v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Renaud" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Garcia-Dalmau" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122444v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Michel" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122479v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetano Ben&#269;i&#263;" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122457v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliz&#233;e Capit" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pellecuer" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122431v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roux Emmanuelle" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02122522v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02122564v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02122544v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02156164v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos de Juan" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02122588v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Ream" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02122619v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452100v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Vacheret" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Allegrini-Simonetti" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Blanc" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Bontempi" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04831848v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Bertaut" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495260v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lemercier" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Montecinos" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Amstad" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Bernet" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Blaise" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-04858529v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Andersch Goodfellow" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Barat-Jamin" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cavero" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495246v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-04858511v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bruniaux" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-04858552v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Arnault" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Autier" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cloe Bacle" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04506348v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Nodot" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Laure Le Brazidec" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Manniez" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Piguet" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03418873v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884727v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Thollard" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Baudouin" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Le Bomin" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Boisson" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04881850v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Banchetti" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olympe Cauquil" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Cauvin" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04867275v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Marrou" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeva Serieys" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Creuzieux" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Marcel" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04867061v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Cousseran-N&#233;r&#233;" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Girard" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04866537v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-02560478v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Camus" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Marco" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01355341v2" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Garmy" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Compan" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Cur&#233;" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Dubosq" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01134009v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Ciesielski" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04804015v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Lasnier" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Roquefort" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Latour" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Bochaton" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Belingard" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00694495v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Dietler" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823189v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Mayoud" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bohny" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Argant" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Boissard" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Cl&#233;ment" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>