--- v1 (2026-05-03)
+++ v2 (2026-05-24)
@@ -1116,775 +1116,775 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03221215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct dating reveals the early history of opium poppy in Western Europe</w:t>
+                <w:t xml:space="preserve">Languedoc lagoon environments and man: Building a modern analogue botanical macroremain database for understanding the role of water and edaphology in sedimentation dynamics of archaeobotanical remains at the Roman port of Lattara (Lattes, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Salavert</w:t>
+                <w:t xml:space="preserve">Bigna L Steiner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natàlia Alonso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Zazzo</w:t>
+                <w:t xml:space="preserve">Patrick Grillas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucie Martin</w:t>
+                <w:t xml:space="preserve">Christophe Jorda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ferran Antolín</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Caroline Gauthier</w:t>
+                <w:t xml:space="preserve">Gaël Piquès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-020-76924-3⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 15 (6), pp.e0234853. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0234853⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03021796v1</w:t>
+                <w:t xml:space="preserve">hal-03085262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Languedoc lagoon environments and man: Building a modern analogue botanical macroremain database for understanding the role of water and edaphology in sedimentation dynamics of archaeobotanical remains at the Roman port of Lattara (Lattes, France)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Direct dating reveals the early history of opium poppy in Western Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Salavert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bigna L Steiner</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Natàlia Alonso</w:t>
+                <w:t xml:space="preserve">Antoine Zazzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Grillas</w:t>
+                <w:t xml:space="preserve">Lucie Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Jorda</w:t>
+                <w:t xml:space="preserve">Ferran Antolín</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaël Piquès</w:t>
+                <w:t xml:space="preserve">Caroline Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 15 (6), pp.e0234853. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (20263), </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0234853⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-020-76924-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03085262v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03021796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crop growing and plant consumption in coastal Languedoc (France) in the Second Iron Age: new data from Pech Maho (Aude), Lattara (Hérault) and Le Cailar (Gard)</w:t>
+                <w:t xml:space="preserve">Un demi-siècle de carpologie : bilan des travaux dans les Pyrénées-Orientales (1969-2017)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Núria Rovira</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jérôme Ros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Ruas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bouby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Hallavant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nuria Rovira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vegetation History and Archaeobotany</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Bulletin de l'Association archéologique des Pyrénées-Orientales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 32, pp.85-97</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02121130v1</w:t>
+                <w:t xml:space="preserve">hal-01777502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Back from burn out: are experimentally charred grapevine pips too distorted to be characterized using morphometrics?</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Using stable isotopes and functional weed ecology to explore social differences in early urban contexts: The case of Lattara in mediterranean France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rudolph Alagich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Gardeisen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natàlia Alonso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nùria Nuriarovira@Yahoo.Es Rovira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amy Bogaard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archaeological and Anthropological Sciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Archaeological Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 93, pp.135-149. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jas.2018.03.006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s12520-016-0425-x⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02121298v1</w:t>
+                <w:t xml:space="preserve">halshs-01975124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un demi-siècle de carpologie : bilan des travaux dans les Pyrénées-Orientales (1969-2017)</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Crop growing and plant consumption in coastal Languedoc (France) in the Second Iron Age: new data from Pech Maho (Aude), Lattara (Hérault) and Le Cailar (Gard)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Núria Rovira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natàlia Alonso</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de l'Association archéologique des Pyrénées-Orientales</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Vegetation History and Archaeobotany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 27 (1), pp.85-97. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00334-017-0619-x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01777502v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02121130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using stable isotopes and functional weed ecology to explore social differences in early urban contexts: The case of Lattara in mediterranean France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Back from burn out: are experimentally charred grapevine pips too distorted to be characterized using morphometrics?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bouby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bonhomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Ivorra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Pastor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rudolph Alagich</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Núria Rovira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Archaeological Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 93, pp.135-149. </w:t>
+              <w:t xml:space="preserve">Archaeological and Anthropological Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 10 (4), pp.943-954. </w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jas.2018.03.006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s12520-016-0425-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01975124v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02121298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Avant-propos. Plantes, produits et pratiques : diffusion et adoption de la nouveauté dans les sociétés préindustrielles</w:t>
               </w:r>
@@ -1909,51 +1909,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bouby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bouchette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Ruas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Monographies d'archéologie méditerranéenne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Plantes, produits et pratiques : diffusion et adoption de la nouveauté dans les sociétés préindustrielles, Hors-série (8), pp.11-14</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1972,619 +1972,619 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03847002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le vivier augustéen du Lac-de-Capelles à Port-la-Nautique (Narbonne)</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Plant uses and storage in the 5th century bc Etruscan quarter of the city of Lattara, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natàlia Alonso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Núria Rovira</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue archéologique de Narbonnaise</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Vegetation History and Archaeobotany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 25 (4), pp.323-337. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00334-015-0553-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01443835v1</w:t>
+                <w:t xml:space="preserve">hal-02121241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plant uses and storage in the 5th century bc Etruscan quarter of the city of Lattara, France</w:t>
+                <w:t xml:space="preserve">Gathering and consumption of wild fruits in the east of the Iberian Peninsula from the 3rd to the 1st millennium BC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natàlia Alonso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillem Pérez Jordà</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Núria Rovira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel López Reyes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vegetation History and Archaeobotany</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00334-015-0553-8⟩</w:t>
+              <w:t xml:space="preserve">Quaternary International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 404, pp.69-85. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.quaint.2015.07.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02121241v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02121320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gathering and consumption of wild fruits in the east of the Iberian Peninsula from the 3rd to the 1st millennium BC</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Natàlia Alonso</w:t>
+                <w:t xml:space="preserve">Le vivier augustéen du Lac-de-Capelles à Port-la-Nautique (Narbonne)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Carayon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillem Pérez Jordà</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Núria Rovira</w:t>
+                <w:t xml:space="preserve">Clément Flaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel López Reyes</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Corinne Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Piquès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nùria Rovira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary International</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue archéologique de Narbonnaise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Les ports dans l’espace méditerranéen antique, Narbonne et les systèmes portuaires fluvio-lagunaires, supplément 44, pp.87-97</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02121320v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01443835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La boulangerie de Saint-Bézard à Aspiran (Hérault), du I&amp;lt;sup&amp;gt;er&amp;lt;/sup&amp;gt; s. au IV&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt; s. apr. J.-C. : un exemple d’espace culinaire domanial en Narbonnaise centrale</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Samuel Longepierre</w:t>
+                <w:t xml:space="preserve">Bioarchaeological insights into the process of domestication of grapevine (Vitis vinifera L.) during Roman times in Southern France.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bouby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabel Figueiral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bouchette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nuria Rovira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Ivorra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gallia - Archéologie de la France antique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 8 (5), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0063195⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01931781v1</w:t>
+                <w:t xml:space="preserve">hal-01190422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bioarchaeological insights into the process of domestication of grapevine (Vitis vinifera L.) during Roman times in Southern France.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sarah Ivorra</w:t>
+                <w:t xml:space="preserve">La boulangerie de Saint-Bézard à Aspiran (Hérault), du I&amp;lt;sup&amp;gt;er&amp;lt;/sup&amp;gt; s. au IV&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt; s. apr. J.-C. : un exemple d’espace culinaire domanial en Narbonnaise centrale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Claude Mauné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Carrato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Núria Rovira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Le Fur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Longepierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Gallia - Archéologie de la France antique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Cuisines et boulangeries en Gaule romaine, 70 (1), pp.165-190</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01190422v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01931781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la villa antique à l’établissement alto-médiéval de la Maladrerie à Saillans (Drôme). Permanences et mutations jusqu’au VIIIe siècle</w:t>
               </w:r>
@@ -2609,51 +2609,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Berdeaux-Le Brazidec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Malignas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nùria Rovira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archéologie du Midi Médiéval</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2704,51 +2704,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalia Alonso Movilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lluis Garcia Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Gardeisen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gael Piquès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2851,51 +2851,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Masbernat-Buffat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nuria Rovira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue archéologique de Narbonnaise</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 42, pp.115-216. </w:t>
@@ -2927,379 +2927,379 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00738375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A foundation offering at the Roman port of Lattara (Lattes, France): the vegetal remains</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lucie Chabal</w:t>
+                <w:t xml:space="preserve">Archéobotanique des semences et des fruits de &amp;lt;i&amp;gt;Lattara&amp;lt;/i&amp;gt; : bilan des recherches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natàlia Alonso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramon Buxó I Capdevila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Núria Rovira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vegetation History and Archaeobotany</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00334-008-0174-6⟩</w:t>
+              <w:t xml:space="preserve">Gallia - Archéologie de la France antique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lattara</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">/Lattes (Hérault) : nouveaux acquis, nouvelles questions sur une ville portuaire protohistorique et romaine, 65, pp.193-200. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/galia.2008.3342⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00803587v1</w:t>
+                <w:t xml:space="preserve">hal-01913798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Archéobotanique des semences et des fruits de &amp;lt;i&amp;gt;Lattara&amp;lt;/i&amp;gt; : bilan des recherches</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Stable carbon and nitrogen isotopes and quality traits of fossil cereal grains provide clues on sustainability at the beginnings of Mediterranean agriculture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ramon Buxó I Capdevila</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Monica Aguilera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Luis Araus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordi Voltas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Oliva Rodriguez Ariza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando Molina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gallia - Archéologie de la France antique</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3406/galia.2008.3342⟩</w:t>
+              <w:t xml:space="preserve">Rapid Communications in Mass Spectrometry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 22, pp.1653-1663. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/rcm.3501⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01913798v1</w:t>
+                <w:t xml:space="preserve">halshs-00803608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stable carbon and nitrogen isotopes and quality traits of fossil cereal grains provide clues on sustainability at the beginnings of Mediterranean agriculture</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A foundation offering at the Roman port of Lattara (Lattes, France): the vegetal remains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nuria Rovira Buendia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Chabal</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rapid Communications in Mass Spectrometry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Vegetation History and Archaeobotany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 17 (Suppl 1), pp.191-200. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00334-008-0174-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/rcm.3501⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">halshs-00803608v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00803587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un enclos cultuel sur la berge du Vidourle à Ambrussum (Villetelle, Hérault)</w:t>
               </w:r>
@@ -3559,51 +3559,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’alimentation en Méditerranée occidentale aux époques antique et médiévale : archéologie, bioarchéologie et histoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Brisville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Núria Rovira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Renaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3755,263 +3755,263 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02065650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monte Revincu</w:t>
+                <w:t xml:space="preserve">Une nécropole du second Âge du Fer à Ambrussum, Hérault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Leandri</w:t>
+                <w:t xml:space="preserve">Bernard Dedet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Gardeisen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Piquès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nùria Nuriarovira@Yahoo.Es Rovira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Gilabert</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">M. Avec La Collaboration de Assous-Plunian</w:t>
+                <w:t xml:space="preserve">Aline Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Errance, pp.132, 2012</w:t>
+              <w:t xml:space="preserve">Editions Errance, 282 p., 2012, Bibliothèque d'Archéologie Méditerranéenne et Africaine</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02059569v1</w:t>
+                <w:t xml:space="preserve">halshs-00738387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une nécropole du second Âge du Fer à Ambrussum, Hérault</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Monte Revincu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Leandri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Gilabert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Jorda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Dedet</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Nùria Nuriarovira@Yahoo.Es Rovira</w:t>
+                <w:t xml:space="preserve">F. Demouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aline Durand</w:t>
+                <w:t xml:space="preserve">M. Avec La Collaboration de Assous-Plunian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Editions Errance, 282 p., 2012, Bibliothèque d'Archéologie Méditerranéenne et Africaine</w:t>
+              <w:t xml:space="preserve">Errance, pp.132, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00738387v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02059569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (20)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4154,51 +4154,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La céréaliculture en Gaule Narbonnaise durant l’époque romaine : croisement des données archéologiques et archéobotaniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nuria Rovira Buendia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Claude Mauné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gomes J.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4484,621 +4484,621 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05032712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La céréaliculture en Gaule narbonnaise de la période tardo-républicaine à la fin de l’Empire romain : état de la recherche archéologique et archéobotanique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nuria Rovira Buendia</w:t>
+                <w:t xml:space="preserve">The port of Lattara, Lattes (Hérault, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Piquès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Mauné</w:t>
+                <w:t xml:space="preserve">Benjamin Luley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Justine Gomes</w:t>
+                <w:t xml:space="preserve">Nasrine Anwar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincenzo Pellegrino</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Isabel Figueiral</w:t>
+                <w:t xml:space="preserve">Jean‑philippe Degeai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Jorda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Urteaga M., Pizzo A. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actes du colloque "Le texte et la pratique. Dialogue interdisciplinaires sur le statut du traité d'agriculture"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Collection du CEROR (57), pp.201-245, 2023</w:t>
+              <w:t xml:space="preserve">Entre Mares. Emplazamiento, infraestructuras y organización de los puertos romanos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1 (Hispania Antigua. Serie Arqueológica, 15), «L’ERMA» di BRETSCHNEIDER, pp.269-280, 2023, 978-88-913-3271-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04598433v1</w:t>
+                <w:t xml:space="preserve">halshs-04915773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The port of Lattara, Lattes (Hérault, France)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gaël Piquès</w:t>
+                <w:t xml:space="preserve">La céréaliculture en Gaule narbonnaise de la période tardo-républicaine à la fin de l’Empire romain : état de la recherche archéologique et archéobotanique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nuria Rovira Buendia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Luley</w:t>
+                <w:t xml:space="preserve">Stéphane Mauné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nasrine Anwar</w:t>
+                <w:t xml:space="preserve">Justine Gomes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean‑philippe Degeai</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christophe Jorda</w:t>
+                <w:t xml:space="preserve">Vincenzo Pellegrino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabel Figueiral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Entre Mares. Emplazamiento, infraestructuras y organización de los puertos romanos</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1 (Hispania Antigua. Serie Arqueológica, 15), «L’ERMA» di BRETSCHNEIDER, pp.269-280, 2023, 978-88-913-3271-4</w:t>
+              <w:t xml:space="preserve">Actes du colloque "Le texte et la pratique. Dialogue interdisciplinaires sur le statut du traité d'agriculture"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Collection du CEROR (57), pp.201-245, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04915773v1</w:t>
+                <w:t xml:space="preserve">halshs-04598433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New data, new questions on the paleo-contents studies of Roman jars and amphorae in underwater contexts : salsamenta, garum, lymphatum and other fish products</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gael Piquès</w:t>
+                <w:t xml:space="preserve">El contenido de las ánforas: una salsa de pescado y …¿ de vino ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Piquès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nuria Rovira Buendia</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...43 lines deleted...]
-              <w:t xml:space="preserve">Dario Bernal-Casasola; Michel Bonifay; Alessandra Pecci; Victoria Leitch. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">De Juan Fuertes C., Cibecchini F., Espinosa Ruiz A., Moya Montoya J.A. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Roman Amphora Contents: Reflecting on the Maritime Trade of Foodstuffs in Antiquity (In honour of Miguel Beltrán Lloris). Proceedings of the Roman Amphora Contents International Interactive Conference (RACIIC) (Cadiz, 5-7 October 2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 17, Archaeopress, pp.419-436, 2021, Roman and Late Antique Mediterranean Pottery, 978-1-80327-062-3</w:t>
+              <w:t xml:space="preserve">El Pecio Bou Ferrer. Investigación, conservación y divulgación de un yacimiento subacuático excepcional (2012-2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Generalitat Valenciana, pp.73-85, 2021, 978-84-482-6629-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03521449v1</w:t>
+                <w:t xml:space="preserve">hal-04879166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'économie des grands domaines d'Istrie : une approche multidisciplinaire</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Gaël Piquès</w:t>
+                <w:t xml:space="preserve">New data, new questions on the paleo-contents studies of Roman jars and amphorae in underwater contexts : salsamenta, garum, lymphatum and other fish products</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gael Piquès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nuria Rovira Buendia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margaux Tillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-[...6 lines deleted...]
-              <w:t xml:space="preserve">M. Čaušević-Bully; I. Radman-Livaja. </w:t>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franca Cibecchini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Djaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Dario Bernal-Casasola; Michel Bonifay; Alessandra Pecci; Victoria Leitch. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">50 ans d’archéologie franco-croate / 50 godina hrvatsko-francuske suradnje u arheologiji</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Musée archéologique de Zagreb; Institut français, pp.49-51, 2021, 978 -953-8143-47-2</w:t>
+              <w:t xml:space="preserve">Roman Amphora Contents: Reflecting on the Maritime Trade of Foodstuffs in Antiquity (In honour of Miguel Beltrán Lloris). Proceedings of the Roman Amphora Contents International Interactive Conference (RACIIC) (Cadiz, 5-7 October 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 17, Archaeopress, pp.419-436, 2021, Roman and Late Antique Mediterranean Pottery, 978-1-80327-062-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03515301v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03521449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">El contenido de las ánforas: una salsa de pescado y …¿ de vino ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
+                <w:t xml:space="preserve">L'économie des grands domaines d'Istrie : une approche multidisciplinaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Brigitte Carre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Rousse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Piquès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nuria Rovira Buendia</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">De Juan Fuertes C., Cibecchini F., Espinosa Ruiz A., Moya Montoya J.A. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margaux Tillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">M. Čaušević-Bully; I. Radman-Livaja. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">El Pecio Bou Ferrer. Investigación, conservación y divulgación de un yacimiento subacuático excepcional (2012-2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Generalitat Valenciana, pp.73-85, 2021, 978-84-482-6629-5</w:t>
+              <w:t xml:space="preserve">50 ans d’archéologie franco-croate / 50 godina hrvatsko-francuske suradnje u arheologiji</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Musée archéologique de Zagreb; Institut français, pp.49-51, 2021, 978 -953-8143-47-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04879166v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03515301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les premières données carpologiques de La Monédière (Bessan, Hérault, France), un comptoir littoral méditerranéen du premier âge du Fer</w:t>
               </w:r>
@@ -5276,324 +5276,324 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04878775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chapitre XIV - Ressources et économie agricole en France à l’âge du Bronze et au premier âge du Fer : les données carpologiques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ressources et économie agricole en France à l’âge du Bronze et au premier âge du Fer : les données carpologiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bouby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Bouby</w:t>
+                <w:t xml:space="preserve">Véronique Zech-Matterne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bouchette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Cabanis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Zech-Matterne</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">M. Derreumaux</w:t>
+                <w:t xml:space="preserve">Marie Derreumaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Laurent Carozza; Cyril Marcigny; Marc Talon. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L’habitat et l’occupation du sol à l’âge du Bronze et au début du Premier âge du Fer.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017</w:t>
+              <w:t xml:space="preserve">L’habitat et l’occupation des sols à l’âge du Bronze et au début du premier âge du Fer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 12, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">CNRS; Inrap</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.299-326, 2017, Recherches archéologiques, 978-2-271-11587-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01923905v1</w:t>
+                <w:t xml:space="preserve">halshs-01681817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ressources et économie agricole en France à l’âge du Bronze et au premier âge du Fer : les données carpologiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Bouby</w:t>
+                <w:t xml:space="preserve">Chapitre XIV - Ressources et économie agricole en France à l’âge du Bronze et au premier âge du Fer : les données carpologiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Bouby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Zech-Matterne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Zech-Matterne</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Manon Cabanis</w:t>
+                <w:t xml:space="preserve">A. Bouchette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Derreumaux</w:t>
+                <w:t xml:space="preserve">M. Cabanis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Derreumaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L’habitat et l’occupation des sols à l’âge du Bronze et au début du premier âge du Fer</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, pp.299-326, 2017, Recherches archéologiques, 978-2-271-11587-4</w:t>
+              <w:t xml:space="preserve">L’habitat et l’occupation du sol à l’âge du Bronze et au début du Premier âge du Fer.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01681817v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01923905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les pràctiques agrícoles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Núria Rovira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Alcalde G., Borrell F., Casellas S., Oliva M., Saña M., Vicente O. (Eds.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Prunera (Sant Joan les Fonts, la Garrotxa), un assentament neolític del IV/III mil.lenni BC en el Prepirineu català</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Documenta universitaria; Universitat Autònoma de Barcelona i Ajuntament de Sant Joan les Fonts, p. 59-65, 2016, 9788499843308</w:t>
@@ -5622,51 +5622,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les carporestes du puits de l’espace 21 du Clos de la Lombarde (Narbonne, Aude)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Núria Rovira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">sous la direction de Raymond Sabrié. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Clos de la Lombarde à Narbonne. Atelier de salaisons, Thermes, Maison IX, Rue D</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 29, Eds. Monique Mergoil, p. 363-376, 2015, Archéologie et histoire romaine, 9782355180460</w:t>
@@ -5708,51 +5708,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stockage de céréales et consommation de végétaux divers dans les maisons du quartier étrusque de Lattara (Lattes, Hérault) au début du Ve siècle av. n. è.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natàlia Alonso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Núria Rovira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">sous la direction de Denis Lebeaupin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les origines de Lattara et la présence étrusque : les données de la zone 27</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 22, Association pour le Développement de l'Archéologie en Languedoc-Roussillon, p. 183-200, 2014, Lattara</w:t>
@@ -5781,51 +5781,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les graines et les fruits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Núria Rovira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">edited by Maria Eugenia Aubet, Francisco J. Nunez and Laura Trelliso. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Phoenician Cemetery of Tyre-Al Bass-II : archaeological seasons, 2002-2005</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Hors Serie IX, p. 509-523, 2014, Bulletin d’Archéologie et d’Architecture Libanaises</w:t>
@@ -5848,242 +5848,242 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02120953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Consommation et traitement de produits végétaux à Lattara entre -475 et -350</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Thanatocoenoses of seeds and fruits from Zone 1 at Lattara (Lattes, France) during the 5th-4th centuries BC: the preliminary results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nuria Rovira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalia Alonso</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Thierry Janin. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">C.C. Bakels, K. Fennema, W. Out, C. Wermeeren. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Premières données sur le cinquième siècle avant notre ère dans la ville de Lattara</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Lattara, pp.329-386, 2010</w:t>
+              <w:t xml:space="preserve">Of Plants and Snails. A collection of papers presented to Wim Kuijper in gratitude for forty years of teaching and identifying</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sidestone Press, pp.217-226, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00803658v1</w:t>
+                <w:t xml:space="preserve">halshs-00803631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thanatocoenoses of seeds and fruits from Zone 1 at Lattara (Lattes, France) during the 5th-4th centuries BC: the preliminary results</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId77" w:history="1">
+                <w:t xml:space="preserve">Consommation et traitement de produits végétaux à Lattara entre -475 et -350</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalia Alonso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nuria Rovira</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">C.C. Bakels, K. Fennema, W. Out, C. Wermeeren. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thierry Janin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Of Plants and Snails. A collection of papers presented to Wim Kuijper in gratitude for forty years of teaching and identifying</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sidestone Press, pp.217-226, 2010</w:t>
+              <w:t xml:space="preserve">Premières données sur le cinquième siècle avant notre ère dans la ville de Lattara</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Lattara, pp.329-386, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00803631v1</w:t>
+                <w:t xml:space="preserve">halshs-00803658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evidence for plant exploitation from PPNB and PN sites in the middle Euphrates valley: new data from Akarçay Tepe (Turkey)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramon Buxo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nuria Rovira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ramon Buxo, Miquel Molist. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MENMED: From the adoption of agriculture to the current landscape. Long-term interaction between men and environment in the east Mediterranean basin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Monografies Museu d'Arqueologia de Catalunya, pp.45-48, 2008</w:t>
@@ -6144,51 +6144,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Archéobotanique en Istrie et en Liburnie : économie et environnement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Núria Rovira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margaux Tillier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6717,51 +6717,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bernigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberte Bondeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Carrato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan González Tobar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6829,51 +6829,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diversité de l’Orge (Hordeum vulgare L.) dans le Nord-Ouest du Bassin Méditerranéen occidental depuis 8 millénaires d’après l’analyse morphométrique des caryopses archéologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angèle Jeanty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Ros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyprien Mureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6935,168 +6935,168 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04077923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Histoire et valorisation du patrimoine variétal de l’olivier en Occitanie méditerranéenne : approche multiscalaire et intégrative d’un héritage culturel et biologique exceptionnel</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Frédéric Terral</w:t>
+                <w:t xml:space="preserve">Quelle place pour la céréaliculture en Gaule Narbonnaise ? État de la question et nouvelles perspectives de la modélisation spatiale, agro-écosystémique et multi-agents dans le projet MICA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bernigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nuria Rovira Buendia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bouby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Gomes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberte Bondeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire Mercurio III L’Olivier et l’huile d’olive, journée offerte à Jean-Pierre Brun, Professeur au collège de France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, S. Mauné LabEx Archimede Montpellier, UMR 5140 ASM., Apr 2023, Montpellier, France</w:t>
+              <w:t xml:space="preserve">XIX CIRCA UILLAM. El món dels cereals: producció, distribució i consum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Museu Arqueològic de Banyoles, Ajuntament de Banyoles; Grup de Recerca Arqueològica del Pla de l’Estany; Laboratori d’Arqueologia, Història Antiga i Prehistòria, Institut de Recerca Històrica, Universitat de Girona; Archéologie des sociétés méditerranéennes, Montpellier; Université de Pau et des pays d’Adour. Laboratoire IRAA-CNRS, Pau., Nov 2023, Banyoles, Espagne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04156357v1</w:t>
+                <w:t xml:space="preserve">hal-04335760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variations climatiques et oléiculture durant l'Antiquité romaine: état de la question et perspectives nouvelles de recherches dans le projet MICA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bernigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7151,307 +7151,307 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’olivier et l’huile d’olive à l’époque romaine, perspectives comparatives et recherches pluridisciplinaires récentes (Gaule Narbonnaise, Bétique, Istrie et Dalmatie)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Stéphane Mauné; Charlotte Carrato; Loïc Buffat; Nuria Rovira; Jean-Frédéric Terral; Laurent Bouby; Nicolas Bernigaud, Apr 2023, Cournonterral, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04332321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelle place pour la céréaliculture en Gaule Narbonnaise ? État de la question et nouvelles perspectives de la modélisation spatiale, agro-écosystémique et multi-agents dans le projet MICA</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Oleiculture and Viticulture in southern France during the Iron Age and Roman Period: a reconstruction based on charcoal, seed, fruit and archaeological data compared to agroecosystemic modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bouby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bernigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Justine Gomes</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Chabal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberte Bondeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Bigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIX CIRCA UILLAM. El món dels cereals: producció, distribució i consum</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Museu Arqueològic de Banyoles, Ajuntament de Banyoles; Grup de Recerca Arqueològica del Pla de l’Estany; Laboratori d’Arqueologia, Història Antiga i Prehistòria, Institut de Recerca Històrica, Universitat de Girona; Archéologie des sociétés méditerranéennes, Montpellier; Université de Pau et des pays d’Adour. Laboratoire IRAA-CNRS, Pau., Nov 2023, Banyoles, Espagne</w:t>
+              <w:t xml:space="preserve">8th International Anthracology Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, João Tereso; Filipe Costa Vaz, Aug 2023, Porto, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04335760v1</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04192312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oleiculture and Viticulture in southern France during the Iron Age and Roman Period: a reconstruction based on charcoal, seed, fruit and archaeological data compared to agroecosystemic modeling</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Histoire et valorisation du patrimoine variétal de l’olivier en Occitanie méditerranéenne : approche multiscalaire et intégrative d’un héritage culturel et biologique exceptionnel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Frédéric Terral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nuria Rovira Buendia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Kaniewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allowen Evin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bouby</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Bigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Anthracology Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, João Tereso; Filipe Costa Vaz, Aug 2023, Porto, France</w:t>
+              <w:t xml:space="preserve">Séminaire Mercurio III L’Olivier et l’huile d’olive, journée offerte à Jean-Pierre Brun, Professeur au collège de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, S. Mauné LabEx Archimede Montpellier, UMR 5140 ASM., Apr 2023, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04192312v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04156357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Between land and sea. Plant uses between “centres” and “margins” during the Iron Age: the case of South-eastern France</w:t>
               </w:r>
@@ -7513,484 +7513,484 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04879436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diversity of crops, weeds and cultivation practices in the Bronze Age and First Iron Age of South-Eastern France</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Manon Cabanis</w:t>
+                <w:t xml:space="preserve">La céréaliculture en Gaule narbonnaise durant l’époque romaine : croisement des données archéologiques et archéobotaniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nuria Rovira Buendia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Mauné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabel Figueiral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geneviève Daoulas</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Allowen Evin</w:t>
+                <w:t xml:space="preserve">Laurie Flottes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Gomes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque de l’APRAB « Modèles d’occupation du sol à l’âge du Bronze en Europe »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Metz, France</w:t>
+              <w:t xml:space="preserve">Le Texte et la pratique. Dialogues pluridisciplinaires sur le statut du traité d'agriculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03727898v1</w:t>
+                <w:t xml:space="preserve">halshs-03727849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les céréales en Gaule narbonnaise : méthodes et bilan des connaissances carpologiques</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Diversity of crops, weeds and cultivation practices in the Bronze Age and First Iron Age of South-Eastern France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bouby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Cabanis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Daoulas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Laurie Flottes</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allowen Evin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">séminaire MERCURIO, « Production, stockage, transformation et consommation des céréales dans les campagnes gallo-romaines : Un nouveau paradigme ? »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2022, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Colloque de l’APRAB « Modèles d’occupation du sol à l’âge du Bronze en Europe »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03727832v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03727898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La céréaliculture en Gaule narbonnaise durant l’époque romaine : croisement des données archéologiques et archéobotaniques</w:t>
+                <w:t xml:space="preserve">Les céréales en Gaule narbonnaise : méthodes et bilan des connaissances carpologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nuria Rovira Buendia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Mauné</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bouby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabel Figueiral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Flottes</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Justine Gomes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Texte et la pratique. Dialogues pluridisciplinaires sur le statut du traité d'agriculture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Lyon, France</w:t>
+              <w:t xml:space="preserve">séminaire MERCURIO, « Production, stockage, transformation et consommation des céréales dans les campagnes gallo-romaines : Un nouveau paradigme ? »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2022, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03727849v1</w:t>
+                <w:t xml:space="preserve">halshs-03727832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morphometric variation of seeds as a tool for tracing barley history: modern diversity and preliminary archaeological results in Lattara (France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angèle Jeanty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Ros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nuria Rovira Buendia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natàlia Alonso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramon Buxó I Capdevila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19th Conference of the International Work Group for Palaeoethnobotany</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, České Budějovice, Czech Republic</w:t>
@@ -8013,402 +8013,402 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03727887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environnements et activités humaines à Lattara romaine (Hérault, France) : nouvelles données archéologiques, archéobotaniques, malacologiques et géomorphologiques issues de la zone portuaire (campagnes 2016-2020)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Ana Ejarque</w:t>
+                <w:t xml:space="preserve">Dynamiques spatio-temporelles de la vigne (Vitis vinifera) au cours de l’Holocène en France d’après les enregistrements archéobotaniques (graines et fruits, charbons de bois)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bouby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Chabal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bonhomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Baly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Janet Battentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14èmes Rencontres d’Archéobotanique en Langue Française</w:t>
+              <w:t xml:space="preserve">14èmes Rencontres d’Archéobotanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Bruxelles, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04879445v1</w:t>
+                <w:t xml:space="preserve">hal-03723026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamiques spatio-temporelles de la vigne (Vitis vinifera) au cours de l’Holocène en France d’après les enregistrements archéobotaniques (graines et fruits, charbons de bois)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Archéobotanique de l’engrain (Triticum monococcum L.) du Néolithique à l'époque moderne en France : un premier bilan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francoise Toulemonde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Zech-Matterne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Bonnaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bouby</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Janet Battentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14èmes Rencontres d’Archéobotanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Bruxelles, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03723026v1</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">mnhn-03605932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Archéobotanique de l’engrain (Triticum monococcum L.) du Néolithique à l'époque moderne en France : un premier bilan</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lucie Martin</w:t>
+                <w:t xml:space="preserve">Environnements et activités humaines à Lattara romaine (Hérault, France) : nouvelles données archéologiques, archéobotaniques, malacologiques et géomorphologiques issues de la zone portuaire (campagnes 2016-2020)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nuria Rovira Buendia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margaux Tillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bigna L Steiner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francoise Toulemonde</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">V. Zech-Matterne</w:t>
+                <w:t xml:space="preserve">Emilie Delbois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuelle Bonnaire</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laurent Bouby</w:t>
+                <w:t xml:space="preserve">Ana Ejarque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14èmes Rencontres d’Archéobotanique</w:t>
+              <w:t xml:space="preserve">14èmes Rencontres d’Archéobotanique en Langue Française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Bruxelles, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">mnhn-03605932v1</w:t>
+                <w:t xml:space="preserve">hal-04879445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exchange and spread of plant foods in Western Mediterranean during the Iron Age</w:t>
               </w:r>
@@ -8489,90 +8489,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gone with the water. The influence of fluvio-lagoon environments and human activities on the vegetation of the ancient port city of Lattara (Lattes, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bigna L Steiner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Grillas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Jorda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Piquès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nuria Rovira Buendia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8649,51 +8649,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léonor Liottier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Jiménez-Manchón</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Núria Rovira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariadna Nieto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8729,273 +8729,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02125491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What’s new on the menu ? Plant food consumption and trade in Roman Lattara (Lattes, France)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
+                <w:t xml:space="preserve">Languedoc lagoon environments and Man : building a modern analogue database for understanding sedimentation dynamics at the port city of Lattara (Lattes, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bigna L. Steiner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Grillas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Núria Rovira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Gaël Piquès</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natàlia Alonso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24th annual meeting of the EAA « Reflecting futures »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02125419v1</w:t>
+                <w:t xml:space="preserve">halshs-02125460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Languedoc lagoon environments and Man : building a modern analogue database for understanding sedimentation dynamics at the port city of Lattara (Lattes, France)</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
+                <w:t xml:space="preserve">What’s new on the menu ? Plant food consumption and trade in Roman Lattara (Lattes, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Núria Rovira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Natàlia Alonso</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margaux Tillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Piquès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24th annual meeting of the EAA « Reflecting futures »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02125460v1</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02125419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plant products and culture contact: the exemple of fruits in the northwestern Mediterranean during the 1st millenium BC and the early Roman times</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Núria Rovira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Summer school « Land use and exploitation of natural resources in the 1st millenium AD – New methods in archaeobotany, archaeometry and modelling »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Rousse C., Vaschalde C., Konestra A., Jun 2018, Tar-Vabriga - Crikvenica, Croatia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9014,601 +9014,601 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02125736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Echantillonnage et archéobotanique en Istrie (Croatie) : les données fournies par le vivier à poissons antique de Busuja (Poreč)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Margaux Tillier</w:t>
+                <w:t xml:space="preserve">La toute première fois : rythmes et contextes d’apparition d’espèces exogènes ou nouvellement introduites dans certaines régions de France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Zech-Matterne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlotte de Bruxelles</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Marie-Brigitte Carre</w:t>
+                <w:t xml:space="preserve">Laura Berrio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Bonnaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bouby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Cabanis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XIIe Rencontres d’Archéobotanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Perpignan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02125513v1</w:t>
+                <w:t xml:space="preserve">halshs-02125603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La toute première fois : rythmes et contextes d’apparition d’espèces exogènes ou nouvellement introduites dans certaines régions de France</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La Monédière (Bessan, Hérault, France), étude carpologique d’un comptoir littoral de l’âge du Fer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Pinaud-Querrac'H</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Núria Rovira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Beylier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Gailledrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luke Howarth</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIIe Rencontres d’Archéobotanique</w:t>
+              <w:t xml:space="preserve">XIIe Rencontres d’Archéobotanique, Perpignan (France), 7-10 Juin 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Perpignan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02125603v1</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02125527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ressources agricoles dans les sites de plein air du Néolithique final des Grands causses et de la vallée de l’Hérault : les données carpologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bouby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Núria Rovira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oriane Rousselet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actes des Rencontres d’Archéobotanique 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2010, Montpellier, France. p. 15-30</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02121460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La Monédière (Bessan, Hérault, France), étude carpologique d’un comptoir littoral de l’âge du Fer</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
+                <w:t xml:space="preserve">Les restes carpologiques du dépôt votif du site Rue de la Calade à Arles (Ier s. AD)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Alejandro Ariza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Núria Rovira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luke Howarth</w:t>
+                <w:t xml:space="preserve">Erwan Dantec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Genot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIIe Rencontres d’Archéobotanique, Perpignan (France), 7-10 Juin 2017</w:t>
+              <w:t xml:space="preserve">XIIe Rencontres d’Archéobotanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Perpignan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02125527v1</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02125545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les restes carpologiques du dépôt votif du site Rue de la Calade à Arles (Ier s. AD)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
+                <w:t xml:space="preserve">Echantillonnage et archéobotanique en Istrie (Croatie) : les données fournies par le vivier à poissons antique de Busuja (Poreč)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Núria Rovira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margaux Tillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erwan Dantec</w:t>
+                <w:t xml:space="preserve">Charlotte de Bruxelles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Genot</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Frédéric Guibal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Brigitte Carre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XIIe Rencontres d’Archéobotanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Perpignan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02125545v1</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02125513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Économie végétale et paysages antiques des étangs narbonnais (Aude, France) : analyses archéobotaniques pluridisciplinaires</w:t>
               </w:r>
@@ -9646,51 +9646,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Corbineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Dolez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Carayon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forum de la Méditerranée du MuCEM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2016, Marseille, France</w:t>
@@ -9713,260 +9713,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01740382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Économie végétale et paysages en Narbonnais d’après l’analyse archéobotanique multiproxies du vivier antique de Capelles (Aude, France)</w:t>
+                <w:t xml:space="preserve">Carpologie en contexte portuaire romain: économie végétale et environnement des sites de Caska (île de Pag, Croatie), du Castélou-Mandirac (Narbonne) et d’Arles-Rhône 3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margaux Tillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bouby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Núria Rovira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Lefevre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Économie végétale et paysages en Narbonnais d’après l’analyse archéobotanique multiproxies du vivier antique de Capelles (Aude, France). 11èmes Rencontres d’archéobotanique “Agriculture et exploitation des ressources végétales de la Préhistoire à aujourd’hui”</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Borg, Allemagne</w:t>
+              <w:t xml:space="preserve">Actes du colloque international tenu à Montpellier du 22 au 24 mai 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Montpellier, France. p. 381-395</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01740374v1</w:t>
+                <w:t xml:space="preserve">hal-02121540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carpologie en contexte portuaire romain: économie végétale et environnement des sites de Caska (île de Pag, Croatie), du Castélou-Mandirac (Narbonne) et d’Arles-Rhône 3</w:t>
+                <w:t xml:space="preserve">Économie végétale et paysages en Narbonnais d’après l’analyse archéobotanique multiproxies du vivier antique de Capelles (Aude, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margaux Tillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Wicha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Corbineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Dolez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Carayon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actes du colloque international tenu à Montpellier du 22 au 24 mai 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Montpellier, France. p. 381-395</w:t>
+              <w:t xml:space="preserve">Économie végétale et paysages en Narbonnais d’après l’analyse archéobotanique multiproxies du vivier antique de Capelles (Aude, France). 11èmes Rencontres d’archéobotanique “Agriculture et exploitation des ressources végétales de la Préhistoire à aujourd’hui”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Borg, Allemagne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02121540v1</w:t>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01740374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Economie végétale et paysages en Narbonnais d’après l’analyse archéobotanique multiproxis du vivier antique de Capelles (Aude)</w:t>
               </w:r>
@@ -10004,51 +10004,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Corbineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Dolez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Carayon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11ème Rencontres d’Archéobotanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Perg-Borg, Allemagne</w:t>
@@ -10090,90 +10090,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New data, new questions on the paleo-contents studies of Roman jars and amphorae in underwater contexts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gael Piquès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nuria Rovira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margaux Tillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franca Cibecchini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Djaoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Roman Amphora Contents Reflecting on the Maritime Trade of Foodstuffs in Antiquity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dario Bernal-Casasola; Michel Bonifay; Alessandra Pecci; Victoria Leitch, Oct 2015, Cadix, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10192,290 +10192,290 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03523600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lattara : modes d’acquisition et de gestion des ressources végétales entre le Ve et le IIe siècles avant notre ère</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
+                <w:t xml:space="preserve">Production et consommation de boissons alcoolisées dans le Midi de la France protohistorique: données archéobotaniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bouby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natàlia Alonso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Chausserie-Laprée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Marinval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Núria Rovira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International meeting “Country in the city. Forms and function of agropastoral activities in Mediterranean Pre-Classical cities (Aegean and Western Mediterranean Protohistory)”</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, MuCEM, Oct 2014, Marseille, France</w:t>
+              <w:t xml:space="preserve">Congrès national de la Société d’Anthropologie de Paris</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2014, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02125636v1</w:t>
+                <w:t xml:space="preserve">halshs-02125688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Production et consommation de boissons alcoolisées dans le Midi de la France protohistorique: données archéobotaniques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Bouby</w:t>
+                <w:t xml:space="preserve">Lattara : modes d’acquisition et de gestion des ressources végétales entre le Ve et le IIe siècles avant notre ère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Núria Rovira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natàlia Alonso</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès national de la Société d’Anthropologie de Paris</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2014, Montpellier, France</w:t>
+              <w:t xml:space="preserve">International meeting “Country in the city. Forms and function of agropastoral activities in Mediterranean Pre-Classical cities (Aegean and Western Mediterranean Protohistory)”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, MuCEM, Oct 2014, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02125688v1</w:t>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02125636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gestión de los productos alimentarios en Lattara (Lattes, Francia), entre el 450 y el 400 a.n.e.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Gardeisen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Piquès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nùria Nuriarovira@Yahoo.Es Rovira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natàlia Alonso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10539,51 +10539,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalia Alonso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramon Buxo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nuria Rovira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nouvelles données carpologiques pour la basse vallée du Lez (Sud-Montpelliérais, Hérault) du Néolithique moyen au Moyen Âge: le site de Lattes-Port Ariane</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Glux-en-Glenne, France. pp.101-118</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10621,51 +10621,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des plantes et des fruits importés et introduits à Nîmes (Gard, France) à l’époque gallo-romaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bouchette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Núria Rovira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabel Figueiral</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10761,77 +10761,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Gailledrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natàlia Alonso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Gardeisen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Jiménez-Manchón</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Piquès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fête de la Science 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2025, Montpellier, France</w:t>
@@ -10860,51 +10860,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non-wood fuel used in the Roman amphora workshop of El Mohíno (Palma del Río, Spain)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Gomes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nuria Rovira Buendia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10912,51 +10912,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan González Tobar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélie Tiago-Seoane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Claude Mauné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19th Conference of the International Workgroup for Palaeoethnobotany</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, České Budějovice, Czech Republic</w:t>
@@ -11011,64 +11011,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bouby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Cabanis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allowen Evin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabel Figueiral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11136,77 +11136,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bouby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Cabanis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Daoulas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allowen Evin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19th Conference of the International Work Group for Palaeoethnobotany</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, České Budějovice, Czech Republic. </w:t>
@@ -11248,51 +11248,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plants and animals from the Bronze Age in the Middle Rhone Valley : the archaeological site of Nogeiret (Bollène, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Pinaud-Querrac'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Núria Rovira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Cenzon-Salvayre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11350,873 +11350,873 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02122385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Offrandes ou restes du banquet funéraire? Etude carpologique de la nécropole romaine de La Closeraie (Orange, Vaucluse)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Núria Rovira</w:t>
+                <w:t xml:space="preserve">Paysage, gestions des ressources et économie végétale dans la zone du Parentin entre l’époque impériale et la fin de l’Antiquité. Premiers résultats de l'enquête paléobotanique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Rousse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Brigitte Carre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juliette Michel</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Gaetano Benčić</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Guibal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Kaniewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIIe Rencontres d’Archéobotanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Perpignan, France</w:t>
+              <w:t xml:space="preserve">Table ronde internationale « AdriAtlas e i paesaggi costieri dell’Adriatico tra Antichità e Altomedioevo. Per un bilancio consultivo e prospettivo »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Bari, Italie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02122444v1</w:t>
+                <w:t xml:space="preserve">hal-02122479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paysage, gestions des ressources et économie végétale dans la zone du Parentin entre l’époque impériale et la fin de l’Antiquité. Premiers résultats de l'enquête paléobotanique</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Etude carpologique d’une maison des VIIe-VIIIe s. AD du site de « Le Bouquet » (Saint-Peyre, Suzon, Gard) : des denrées alimentaires pour les humains et les animaux ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaetano Benčić</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Alizée Capit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Núria Rovira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Pellecuer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Table ronde internationale « AdriAtlas e i paesaggi costieri dell’Adriatico tra Antichità e Altomedioevo. Per un bilancio consultivo e prospettivo »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Bari, Italie</w:t>
+              <w:t xml:space="preserve">XIIe Rencontres d’Archéobotanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Perpignan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02122479v1</w:t>
+                <w:t xml:space="preserve">hal-02122457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude carpologique d’une maison des VIIe-VIIIe s. AD du site de « Le Bouquet » (Saint-Peyre, Suzon, Gard) : des denrées alimentaires pour les humains et les animaux ?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
+                <w:t xml:space="preserve">Les carpo-restes de la zone 54 de Lattara (Lattes, Hérault) : analyse spatiale d’une maison à cour du IIIème siècle BC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roux Emmanuelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Núria Rovira</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Pellecuer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XIIe Rencontres d’Archéobotanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Perpignan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02122457v1</w:t>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02122431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les carpo-restes de la zone 54 de Lattara (Lattes, Hérault) : analyse spatiale d’une maison à cour du IIIème siècle BC</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Offrandes ou restes du banquet funéraire? Etude carpologique de la nécropole romaine de La Closeraie (Orange, Vaucluse)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Delbois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Núria Rovira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roux Emmanuelle</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Núria Rovira</w:t>
+                <w:t xml:space="preserve">Juliette Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XIIe Rencontres d’Archéobotanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Perpignan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02122431v1</w:t>
+                <w:t xml:space="preserve">hal-02122444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Landscape, resources and vegetal economy in the Parentium zone (I-V c. AD). First results of a palaeobotanic research</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Archaeobotanical evidence of economic plants in Mediterranean France during Roman times</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margaux Tillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bouby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Núria Rovira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabel Figueiral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Ros</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium "Transformations of Adriatic Europe (2nd-9th c.)"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2016, Zadar, Croatia</w:t>
+              <w:t xml:space="preserve">17th Symposium of the International Workshop Group for Palaeoethnobotany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02122522v1</w:t>
+                <w:t xml:space="preserve">halshs-02122564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Archaeobotanical evidence of economic plants in Mediterranean France during Roman times</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
+                <w:t xml:space="preserve">La Monédière (Bessan, France) : archaeological fruit and seed remains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Pinaud-Querrac'H</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Núria Rovira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Ros</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Beylier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luke Howarth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Gailledrat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th Symposium of the International Workshop Group for Palaeoethnobotany</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02122564v1</w:t>
+                <w:t xml:space="preserve">halshs-02122544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La Monédière (Bessan, France) : archaeological fruit and seed remains</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Landscape, resources and vegetal economy in the Parentium zone (I-V c. AD). First results of a palaeobotanic research</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Vaschalde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margaux Tillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Kaniewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte de Bruxelles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Brigitte Carre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th Symposium of the International Workshop Group for Palaeoethnobotany</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Paris, France</w:t>
+              <w:t xml:space="preserve">International Symposium "Transformations of Adriatic Europe (2nd-9th c.)"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2016, Zadar, Croatia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02122544v1</w:t>
+                <w:t xml:space="preserve">halshs-02122522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New studies about sauces and salted-fishes from the analysis of ythe paleocontent of Roman jars and amphorae</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Piquès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franca Cibecchini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos de Juan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Djaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Núria Rovira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Interactive Conference. Roman amphora contents, Reflecting on Maritime trade of food stuffs in Antiquity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2015, Cadiz, Spain</w:t>
@@ -12245,90 +12245,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New data about sauces and salted-fishes from the analysis of the paléocontent of Roman jars and amphorae</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Piquès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franca Cibecchini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos de Juan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Djaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joanna Ream</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12396,51 +12396,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margaux Tillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bouby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Núria Rovira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès national de la Société d’Anthropologie de Paris</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2014, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12609,336 +12609,336 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05452100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aleria-Palazzo 2024</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le Travers des Fourches (Villeveyrac, Hérault) Sondages archéologiques programmés 2023</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juliette Bertaut</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jessica Blanc</w:t>
+                <w:t xml:space="preserve">Olivier Lemercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Montecinos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Amstad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Bernet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Blaise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Archéologie des Sociétés Méditerranéennes. 2024, 245 p</w:t>
+              <w:t xml:space="preserve">UMR 5140 ASM. 2024, 116 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04831848v1</w:t>
+                <w:t xml:space="preserve">hal-04495260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le Travers des Fourches (Villeveyrac, Hérault) Sondages archéologiques programmés 2023</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Aleria-Palazzo 2024</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Gailledrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Vacheret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Allegrini-Simonetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Bertaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Archéologie des Sociétés Méditerranéennes. 2024, 245 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tiphaine Bernet</w:t>
-[...46 lines deleted...]
-                <w:t xml:space="preserve">hal-04495260v1</w:t>
+                <w:t xml:space="preserve">halshs-04831848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet Collectif de Recherche « Les ports antiques de Narbonne (Aude). Interactions entre ports, ville et territoire »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Andersch Goodfellow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Barat-Jamin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Carayon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cavero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12977,103 +12977,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Montredon (Saint-Pons-de-Mauchiens, Hérault) Fouilles archéologiques programmées - campagne 2022</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lemercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Montecinos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Lemercier</w:t>
+                <w:t xml:space="preserve">Angélique Amstad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annie Montecinos</w:t>
+                <w:t xml:space="preserve">Tiphaine Bernet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId320" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Blaise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">UMR 5140 ASM. 2023, 256 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -13093,271 +13093,271 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04495246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Projet Collectif de Recherche « Les ports antiques de Narbonne (Aude) » 2022</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId89" w:history="1">
+                <w:t xml:space="preserve">Port-la-Nautique (Narbonne, Aude). Fouille programmée 2022</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Andersch Goodfellow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Bruniaux</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Carayon</w:t>
+                <w:t xml:space="preserve">Justine Arnault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Autier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cloe Bacle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] Volume 1, SRA Occitanie. 2022, pp.193</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] Volumes 1 et 2, SRA Occitanie. 2022, pp.730</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04858511v1</w:t>
+                <w:t xml:space="preserve">hal-04858552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Port-la-Nautique (Narbonne, Aude). Fouille programmée 2022</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId89" w:history="1">
+                <w:t xml:space="preserve">Projet Collectif de Recherche « Les ports antiques de Narbonne (Aude) » 2022</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Andersch Goodfellow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId331" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Bigot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Bruniaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Carayon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Volume 1, SRA Occitanie. 2022, pp.193</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Autier</w:t>
-[...46 lines deleted...]
-                <w:t xml:space="preserve">hal-04858552v1</w:t>
+                <w:t xml:space="preserve">hal-04858511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le forum de l'agglomération gallo-romaine d'Ambrussum à Villetelle (Hérault).</w:t>
               </w:r>
@@ -13465,103 +13465,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La zone portuaire de Lattara (Lattes, Hérault). Programme de fouille 2017-2019. Rapport final d'opération</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Piquès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nasrine Anwar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Bigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean‑philippe Degeai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Delbois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Archéologie des Sociétés Méditerranéennes; Service régional de l'archéologie d'Occitanie. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -13718,51 +13718,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Monédière (Bessan, Hérault). Rapport final de fouille programmée, 2017-2019</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Beylier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Bertaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Banchetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14189,90 +14189,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lattara (Lattes, Hérault). Prospections géophysiques et sondages géoarchéologiques dans la zone portuaire.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Piquès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Camus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Favennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Jorda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Marco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -14324,51 +14324,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lattara (Lattes, Hérault). La zone 1 : Rapport de fouille programmée 2015</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Garmy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nasrine Anwar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Compan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15007,51 +15007,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D0DE203D"/>
+    <w:nsid w:val="79994D69"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -15238,51 +15238,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nuria-rovira-buendia" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8139-7000" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/253133939" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05567879v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Noraz" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorelei Chauvey" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefanie Wagner" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Estrada" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Wales" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-026-70166-z" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05207348v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#232;le Jeanty" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bouby" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyprien Mureau" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a d'Oliveira" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Dham" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2024.0194" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04643267v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Chardonneau-Henneuse" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Vaschalde" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuria Rovira Buendia" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Favennec" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Brossier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04759332v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bonhomme" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Ivorra" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Bacilieri" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sammy Ben Makhad" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-72692-6" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04502558v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mignot" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Le Brazidec" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Renaud" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Scrinzi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Caballero" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04164708v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Chabal" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Baly" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janet Battentier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2023.111655" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03221215v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillem P&#233;rez-Jord&#224;" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nat&#224;lia Alonso" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Figueiral" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel L&#243;pez-Reyes" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agronomy11050902" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03021796v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Salavert" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Zazzo" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Martin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferran Antol&#237;n" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Gauthier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-76924-3" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03085262v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bigna L Steiner" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Grillas" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jorda" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Piqu&#232;s" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0234853" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121130v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#250;ria Rovira" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00334-017-0619-x" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121298v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Pastor" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12520-016-0425-x" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01777502v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Ros" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Ruas" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Hallavant" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuria Rovira" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01975124v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudolph Alagich" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Gardeisen" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#249;ria Nuriarovira@Yahoo.Es Rovira" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy Bogaard" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2018.03.006" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03847002v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bouchette" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01443835v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Carayon" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Flaux" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Sanchez" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#249;ria Rovira" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121241v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00334-015-0553-8" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121320v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillem P&#233;rez Jord&#224;" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel L&#243;pez Reyes" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2015.07.021" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01931781v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Claude Maun&#233;" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Carrato" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Le Fur" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Longepierre" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190422v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0063195" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01961186v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Le Roy" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Berdeaux-Le Brazidec" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Malignas" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01421367v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Alonso Movilla" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lluis Garcia Petit" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Piqu&#232;s" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00738375v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Buffat" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josseline Guerre" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Masbernat-Buffat" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ran.2009.1786" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00803587v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00334-008-0174-6" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-K6MPQRTZ-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01913798v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramon Bux&#243; I Capdevila" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/galia.2008.3342" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00803608v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Aguilera" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Luis Araus" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Voltas" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Oliva Rodriguez Ariza" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Molina" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rcm.3501" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01415871v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Fiches" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Barberan" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaella Gafa" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ran.2007.1177" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749798v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselyne Guerre" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03371891v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Brisville" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pup.65765" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02065650v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Demangeot" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Py" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Dedet" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Carme" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Cenzon-Salvayre" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059569v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Leandri" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gilabert" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jorda" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Demouche" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Avec La Collaboration de Assous-Plunian" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00738387v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Dedet" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Durand" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04624941v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Sabati&#233;" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Cabanis" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pul.uclouvain.be/collections/fervetopus/" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04381573v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gomes J." TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pellegrino V." TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Figueiral I." TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05032722v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Tillier" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Martin" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05032712v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04598433v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Maun&#233;" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Gomes" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo Pellegrino" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04915773v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Luley" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasrine Anwar" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8209;philippe Degeai" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03521449v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franca Cibecchini" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Djaoui" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515301v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Brigitte Carre" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Rousse" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879166v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879020v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Pinaud-Querrac'H" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Beylier" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gailledrat" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878775v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01923905v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bouby" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Zech-Matterne" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bouchette" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cabanis" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Derreumaux" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01681817v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Zech-Matterne" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Derreumaux" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/revues/ra12-lhabitat-et-loccupation-des-sols-a-lage-du-bronze-et-au-debut-du-premier-age-du-fer/" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120807v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120931v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120977v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120953v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00803658v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Alonso" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00803631v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00803669v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramon Buxo" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121092v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00803678v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05568523v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bernigaud" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Guiot" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberte Bondeau" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05568493v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillem P&#233;rez Jord&#225;" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nat&#224;lia Alonso Mart&#237;nez" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05043544v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jeanne Ouriachi" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Bertoncello" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877088v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Gonz&#225;lez Tobar" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077923v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celia Lecomte" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04156357v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fr&#233;d&#233;ric Terral" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Kaniewski" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allowen Evin" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04332321v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335760v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04192312v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bigot" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879436v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03727898v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Daoulas" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Durand" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03727832v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Flottes" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03727849v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03727887v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879445v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Delbois" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Ejarque" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03723026v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03605932v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Toulemonde" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Bonnaire" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879638v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879655v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02125491v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onor Liottier" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Jim&#233;nez-Manch&#243;n" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariadna Nieto" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02125419v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02125460v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bigna L. Steiner" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02125736v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02125513v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte de Bruxelles" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Guibal" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02125603v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Berrio" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121460v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriane Rousselet" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02125527v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luke Howarth" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02125545v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Alejandro Ariza" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Dantec" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Genot" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01740382v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Wicha" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Corbineau" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Dolez" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01740374v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121540v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lefevre" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02125619v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03523600v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02125636v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02125688v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Chausserie-Lapr&#233;e" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Marinval" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00738552v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00803638v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121404v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452054v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Gailledrat" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946192v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Tiago-Seoane" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03786914v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03727928v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122385v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Renaud" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Garcia-Dalmau" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122444v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Michel" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122479v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetano Ben&#269;i&#263;" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122457v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliz&#233;e Capit" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pellecuer" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122431v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roux Emmanuelle" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02122522v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02122564v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02122544v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02156164v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos de Juan" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02122588v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Ream" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02122619v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452100v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Vacheret" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Allegrini-Simonetti" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Blanc" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Bontempi" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04831848v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Bertaut" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495260v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lemercier" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Montecinos" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Amstad" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Bernet" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Blaise" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-04858529v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Andersch Goodfellow" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Barat-Jamin" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cavero" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495246v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-04858511v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bruniaux" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-04858552v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Arnault" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Autier" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cloe Bacle" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04506348v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Nodot" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Laure Le Brazidec" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Manniez" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Piguet" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03418873v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884727v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Thollard" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Baudouin" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Le Bomin" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Boisson" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04881850v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Banchetti" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olympe Cauquil" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Cauvin" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04867275v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Marrou" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeva Serieys" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Creuzieux" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Marcel" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04867061v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Cousseran-N&#233;r&#233;" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Girard" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04866537v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-02560478v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Camus" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Marco" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01355341v2" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Garmy" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Compan" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Cur&#233;" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Dubosq" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01134009v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Ciesielski" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04804015v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Lasnier" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Roquefort" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Latour" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Bochaton" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Belingard" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00694495v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Dietler" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823189v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Mayoud" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bohny" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Argant" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Boissard" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Cl&#233;ment" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nuria-rovira-buendia" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8139-7000" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/253133939" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05567879v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Noraz" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorelei Chauvey" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefanie Wagner" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Estrada" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Wales" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-026-70166-z" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05207348v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#232;le Jeanty" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bouby" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyprien Mureau" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a d'Oliveira" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Dham" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2024.0194" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04643267v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Chardonneau-Henneuse" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Vaschalde" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuria Rovira Buendia" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Favennec" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Brossier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04759332v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bonhomme" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Ivorra" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Bacilieri" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sammy Ben Makhad" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-72692-6" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04502558v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mignot" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Le Brazidec" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Renaud" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Scrinzi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Caballero" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04164708v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Chabal" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Baly" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janet Battentier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2023.111655" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03221215v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillem P&#233;rez-Jord&#224;" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nat&#224;lia Alonso" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Figueiral" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel L&#243;pez-Reyes" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agronomy11050902" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03085262v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bigna L Steiner" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Grillas" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jorda" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Piqu&#232;s" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0234853" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03021796v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Salavert" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Zazzo" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Martin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferran Antol&#237;n" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Gauthier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-76924-3" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01777502v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Ros" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Ruas" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Hallavant" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuria Rovira" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01975124v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudolph Alagich" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Gardeisen" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#249;ria Nuriarovira@Yahoo.Es Rovira" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy Bogaard" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2018.03.006" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121130v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#250;ria Rovira" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00334-017-0619-x" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121298v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Pastor" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12520-016-0425-x" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03847002v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bouchette" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121241v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00334-015-0553-8" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121320v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillem P&#233;rez Jord&#224;" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel L&#243;pez Reyes" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2015.07.021" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01443835v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Carayon" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Flaux" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Sanchez" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#249;ria Rovira" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190422v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0063195" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01931781v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Claude Maun&#233;" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Carrato" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Le Fur" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Longepierre" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01961186v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Le Roy" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Berdeaux-Le Brazidec" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Malignas" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01421367v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Alonso Movilla" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lluis Garcia Petit" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Piqu&#232;s" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00738375v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Buffat" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josseline Guerre" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Masbernat-Buffat" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ran.2009.1786" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01913798v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramon Bux&#243; I Capdevila" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/galia.2008.3342" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00803608v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Aguilera" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Luis Araus" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Voltas" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Oliva Rodriguez Ariza" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Molina" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rcm.3501" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00803587v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00334-008-0174-6" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-K6MPQRTZ-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01415871v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Fiches" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Barberan" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaella Gafa" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ran.2007.1177" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749798v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselyne Guerre" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03371891v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Brisville" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pup.65765" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02065650v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Demangeot" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Py" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Dedet" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Carme" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Cenzon-Salvayre" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00738387v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Dedet" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Durand" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059569v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Leandri" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gilabert" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jorda" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Demouche" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Avec La Collaboration de Assous-Plunian" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04624941v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Sabati&#233;" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Cabanis" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pul.uclouvain.be/collections/fervetopus/" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04381573v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gomes J." TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pellegrino V." TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Figueiral I." TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05032722v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Tillier" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Martin" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05032712v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04915773v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Luley" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasrine Anwar" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8209;philippe Degeai" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04598433v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Maun&#233;" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Gomes" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo Pellegrino" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879166v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03521449v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franca Cibecchini" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Djaoui" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515301v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Brigitte Carre" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Rousse" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879020v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Pinaud-Querrac'H" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Beylier" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gailledrat" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878775v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01681817v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Zech-Matterne" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Derreumaux" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/revues/ra12-lhabitat-et-loccupation-des-sols-a-lage-du-bronze-et-au-debut-du-premier-age-du-fer/" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01923905v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bouby" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Zech-Matterne" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bouchette" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cabanis" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Derreumaux" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120807v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120931v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120977v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120953v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00803631v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Alonso" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00803658v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00803669v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramon Buxo" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121092v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00803678v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05568523v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bernigaud" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Guiot" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberte Bondeau" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05568493v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillem P&#233;rez Jord&#225;" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nat&#224;lia Alonso Mart&#237;nez" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05043544v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jeanne Ouriachi" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Bertoncello" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877088v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Gonz&#225;lez Tobar" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077923v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celia Lecomte" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335760v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04332321v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04192312v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bigot" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04156357v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fr&#233;d&#233;ric Terral" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Kaniewski" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allowen Evin" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879436v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03727849v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Flottes" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03727898v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Daoulas" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Durand" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03727832v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03727887v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03723026v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03605932v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Toulemonde" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Bonnaire" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879445v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Delbois" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Ejarque" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879638v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879655v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02125491v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onor Liottier" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Jim&#233;nez-Manch&#243;n" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariadna Nieto" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02125460v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bigna L. Steiner" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02125419v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02125736v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02125603v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Berrio" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02125527v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luke Howarth" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121460v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriane Rousselet" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02125545v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Alejandro Ariza" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Dantec" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Genot" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02125513v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte de Bruxelles" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Guibal" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01740382v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Wicha" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Corbineau" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Dolez" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121540v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lefevre" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01740374v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02125619v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03523600v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02125688v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Chausserie-Lapr&#233;e" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Marinval" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02125636v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00738552v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00803638v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121404v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452054v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Gailledrat" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946192v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Tiago-Seoane" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03786914v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03727928v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122385v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Renaud" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Garcia-Dalmau" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122479v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetano Ben&#269;i&#263;" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122457v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliz&#233;e Capit" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pellecuer" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122431v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roux Emmanuelle" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122444v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Michel" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02122564v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02122544v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02122522v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02156164v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos de Juan" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02122588v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Ream" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02122619v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452100v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Vacheret" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Allegrini-Simonetti" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Blanc" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Bontempi" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495260v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lemercier" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Montecinos" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Amstad" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Bernet" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Blaise" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04831848v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Bertaut" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-04858529v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Andersch Goodfellow" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Barat-Jamin" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cavero" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495246v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-04858552v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Arnault" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Autier" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cloe Bacle" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-04858511v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bruniaux" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04506348v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Nodot" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Laure Le Brazidec" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Manniez" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Piguet" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03418873v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884727v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Thollard" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Baudouin" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Le Bomin" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Boisson" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04881850v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Banchetti" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olympe Cauquil" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Cauvin" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04867275v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Marrou" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeva Serieys" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Creuzieux" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Marcel" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04867061v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Cousseran-N&#233;r&#233;" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Girard" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04866537v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-02560478v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Camus" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Marco" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01355341v2" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Garmy" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Compan" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Cur&#233;" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Dubosq" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01134009v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Ciesielski" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04804015v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Lasnier" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Roquefort" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Latour" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Bochaton" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Belingard" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00694495v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Dietler" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823189v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Mayoud" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bohny" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Argant" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Boissard" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Cl&#233;ment" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>