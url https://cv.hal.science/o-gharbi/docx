--- v0 (2026-03-09)
+++ v1 (2026-05-06)
@@ -100,338 +100,338 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Real-time monitoring of Ti-Nb-Ta-Zr and commercially pure Ti interaction with H2O2 using atomic force microscopy and atomic emission spectroelectrochemistry</w:t>
+                <w:t xml:space="preserve">Triple structuration and enhanced corrosion performance of 316L in Laser-Powder Bed Fusion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agata Sotniczuk</w:t>
+                <w:t xml:space="preserve">Alexis Fouchereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Baojie Dou</w:t>
+                <w:t xml:space="preserve">Hicham Maskrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yangping Liu</w:t>
+                <w:t xml:space="preserve">Fernando Lomello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Sophie Bosonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Oumaïma Gharbi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fan Sun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Surface Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 665, pp.160309. </w:t>
+              <w:t xml:space="preserve">Corrosion Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 228, pp.111830. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2024.160309⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.corsci.2024.111830⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04752202v1</w:t>
+                <w:t xml:space="preserve">cea-04602059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Triple structuration and enhanced corrosion performance of 316L in Laser-Powder Bed Fusion</w:t>
+                <w:t xml:space="preserve">Real-time monitoring of Ti-Nb-Ta-Zr and commercially pure Ti interaction with H2O2 using atomic force microscopy and atomic emission spectroelectrochemistry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexis Fouchereau</w:t>
+                <w:t xml:space="preserve">Agata Sotniczuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hicham Maskrot</w:t>
+                <w:t xml:space="preserve">Baojie Dou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fernando Lomello</w:t>
+                <w:t xml:space="preserve">Yangping Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oumaïma Gharbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Bosonnet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Oumaïma Gharbi</w:t>
+                <w:t xml:space="preserve">Fan Sun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Corrosion Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 228, pp.111830. </w:t>
+              <w:t xml:space="preserve">Applied Surface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 665, pp.160309. </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.corsci.2024.111830⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2024.160309⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-04602059v1</w:t>
+                <w:t xml:space="preserve">hal-04752202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On-line inductively coupled plasma-atomic emission spectroelectrochemistry: Real-time element-resolved electrochemistry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Borhan Bin Mohamad Sultan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oumaïma Gharbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Ogle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -803,103 +803,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relantionship between the feedstock powders reactivity and the Electrochemical properties of 316L Stainless steel obtained by laser powder bed fusion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Fouchereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beatriz Puga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hicham Maskrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernando Lomello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oumaïma Gharbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">74th Annual ISE Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Lyon, France</w:t>
@@ -941,51 +941,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the graphical analysis of the impedance response of passive electrodes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mai T.T. Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oumaïma Gharbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark E Orazem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1047,338 +1047,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03994070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The ionic liquid route for the development of environmentally friendly corrosion inhibitors : the inhibition of mechanism of ammonium and amino-acid based ionic liquids for high strength al alloys</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Understanding the pH effect on the magnesium corrosion by means of electrochemical impedance spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelmoheiman Zakaria Benbouzid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oumaïma Gharbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mai T.T. Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Turmine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Vivier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Euroccor 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, Budapest, Hungary</w:t>
+              <w:t xml:space="preserve">72rd ISE Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ISE, Aug 2021, Jeju Island, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04013514v1</w:t>
+                <w:t xml:space="preserve">hal-04013579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding the pH effect on the magnesium corrosion by means of electrochemical impedance spectroscopy</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">The ionic liquid route for the development of environmentally friendly corrosion inhibitors : the inhibition of mechanism of ammonium and amino-acid based ionic liquids for high strength al alloys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oumaïma Gharbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mai T.T. Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Turmine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Vivier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">72rd ISE Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ISE, Aug 2021, Jeju Island, South Korea</w:t>
+              <w:t xml:space="preserve">Euroccor 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Budapest, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04013579v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04013514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ionic liquids as environmentally friendly corrosion inhibitors : the inhibition of mechanism of butylammonium nitrate for Al AA2024-T6</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oumaïma Gharbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelmoheiman Zakaria Benbouzid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mai T.T. Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Turmine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Vivier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">72rd ISE Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ISE, Aug 2021, Jeju Island, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1403,51 +1403,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deciphering interfacial capacitance of passive electrode : contribution of the double layer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oumaïma Gharbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mai T.T. Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1528,51 +1528,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the impedance response of a passive electrode : what is the influence of the double layer capacitance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oumaïma Gharbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mai T.T. Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1653,90 +1653,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corrosion inhibition of a high strength AI alloy AA2024 by ionic liquids : impact of propylammonium nitrate on the onset of localized corrosion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oumaïma Gharbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mai T.T. Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Turmine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Vivier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ILMAT V</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1793,51 +1793,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CPE Analysis from cyclic voltammetry and electrochemical impedance spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oumaïma Gharbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mai T.T. Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1845,51 +1845,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Tribollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Turmine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Vivier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1 (2025), 2020, Pacific Rim Meeting on Electrochemical and Solid-State Science (PRIME2020)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1939,51 +1939,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the chemistry of the conversion coatings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oumaïma Gharbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Ogle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2212,51 +2212,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04752202v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agata Sotniczuk" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baojie Dou" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yangping Liu" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouma&#239;ma Gharbi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fan Sun" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2024.160309" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04602059v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Fouchereau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Maskrot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Lomello" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bosonnet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2024.111830" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04211090v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Borhan Bin Mohamad Sultan" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Ogle" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junsoo Han" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coelec.2023.101350" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03489503v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.M. Yan" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Maltseva" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Zhou" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X.J. Li" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z.R. Zeng" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2019.108342" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01957383v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Yan" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Peguet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Gharbi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Deschamps" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.R. Hutchinson" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtla.2018.05.003" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VB9J9J76-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04584093v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Puga" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03994070v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mai T.T. Tran" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark E Orazem" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Tribollet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Turmine" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04013514v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Vivier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04013579v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmoheiman Zakaria Benbouzid" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04013568v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04013493v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04013545v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Orazem" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03967113v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04020975v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04049955v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-323-85669-0.00091-X" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04602059v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Fouchereau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Maskrot" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Lomello" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bosonnet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouma&#239;ma Gharbi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2024.111830" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04752202v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agata Sotniczuk" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baojie Dou" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yangping Liu" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fan Sun" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2024.160309" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04211090v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Borhan Bin Mohamad Sultan" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Ogle" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junsoo Han" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coelec.2023.101350" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03489503v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.M. Yan" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Maltseva" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Zhou" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X.J. Li" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z.R. Zeng" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2019.108342" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01957383v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Yan" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Peguet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Gharbi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Deschamps" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.R. Hutchinson" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtla.2018.05.003" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VB9J9J76-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04584093v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Puga" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03994070v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mai T.T. Tran" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark E Orazem" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Tribollet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Turmine" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04013579v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmoheiman Zakaria Benbouzid" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Vivier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04013514v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04013568v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04013493v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04013545v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Orazem" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03967113v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04020975v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04049955v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-323-85669-0.00091-X" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>